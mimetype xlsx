--- v0 (2026-04-07)
+++ v1 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -95,50 +95,56 @@
   <si>
     <t>AB630</t>
   </si>
   <si>
     <t>630 Bonds</t>
   </si>
   <si>
     <t>ABBBP</t>
   </si>
   <si>
     <t>Battle Pass Lanjutan</t>
   </si>
   <si>
     <t>ABKK</t>
   </si>
   <si>
     <t>Kotak Komposit 30 Hari</t>
   </si>
   <si>
     <t>ABKOP</t>
   </si>
   <si>
     <t>Kotak Anti Peluru 30 Hari</t>
   </si>
   <si>
+    <t>ABPP</t>
+  </si>
+  <si>
+    <t>Pilihan Pemula</t>
+  </si>
+  <si>
     <t>AS10</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Axis 10.000</t>
   </si>
   <si>
     <t>AS5</t>
   </si>
   <si>
     <t>Axis 5.000</t>
   </si>
   <si>
     <t>axdss2</t>
   </si>
   <si>
     <t>Axis Data SS 2 GB 3 Hari</t>
   </si>
   <si>
     <t>axp3g60d</t>
   </si>
   <si>
     <t>Aktivasi Perdana Axis 3 GB 60 Hari (SP5K SP7K)</t>
@@ -200,54 +206,54 @@
   <si>
     <t>Street Skater</t>
   </si>
   <si>
     <t>BPSRSP</t>
   </si>
   <si>
     <t>Void Pass I Supreme</t>
   </si>
   <si>
     <t>BPSRVU</t>
   </si>
   <si>
     <t>Void Pass I Upgrade Kit</t>
   </si>
   <si>
     <t>BS100</t>
   </si>
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
     <t>100 Golds</t>
   </si>
   <si>
-    <t>BS1000</t>
-[...2 lines deleted...]
-    <t>1.000 Golds</t>
+    <t>BS200</t>
+  </si>
+  <si>
+    <t>200 Golds</t>
   </si>
   <si>
     <t>BS300</t>
   </si>
   <si>
     <t>300 Golds</t>
   </si>
   <si>
     <t>BS500</t>
   </si>
   <si>
     <t>500 Golds</t>
   </si>
   <si>
     <t>BSLU</t>
   </si>
   <si>
     <t>Level Up Pass</t>
   </si>
   <si>
     <t>BSPE</t>
   </si>
   <si>
     <t>Strike Pass Elite</t>
   </si>
@@ -269,56 +275,50 @@
   <si>
     <t>BSRIJP</t>
   </si>
   <si>
     <t>Iceworld Journey Pack</t>
   </si>
   <si>
     <t>BSRLAB</t>
   </si>
   <si>
     <t>Limited Assembly Box</t>
   </si>
   <si>
     <t>BSRLSB</t>
   </si>
   <si>
     <t>Limited Summoning Box</t>
   </si>
   <si>
     <t>BSRMC</t>
   </si>
   <si>
     <t>Monthly Card Membership</t>
   </si>
   <si>
-    <t>BSRMV</t>
-[...4 lines deleted...]
-  <si>
     <t>BSRPAB</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Assembly Box</t>
   </si>
   <si>
     <t>BSRPT</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Phase Training</t>
   </si>
   <si>
     <t>BSRSJ1980</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 1980</t>
   </si>
   <si>
     <t>BSRSJ300</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 300</t>
   </si>
   <si>
     <t>BSRSJ60</t>
@@ -353,674 +353,641 @@
   <si>
     <t>by.U 15.000</t>
   </si>
   <si>
     <t>BYU20</t>
   </si>
   <si>
     <t>by.U 20.000</t>
   </si>
   <si>
     <t>BYU25</t>
   </si>
   <si>
     <t>BYU30</t>
   </si>
   <si>
     <t>by.U 30.000</t>
   </si>
   <si>
     <t>BYU5</t>
   </si>
   <si>
     <t>by.U 5.000</t>
   </si>
   <si>
-    <t>CN300</t>
+    <t>CS30</t>
+  </si>
+  <si>
+    <t>Crossfire</t>
+  </si>
+  <si>
+    <t>Crossfire Legends 30 Coin</t>
+  </si>
+  <si>
+    <t>dana20</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>DANA 20.000</t>
+  </si>
+  <si>
+    <t>dana50</t>
+  </si>
+  <si>
+    <t>DANA 50.000</t>
+  </si>
+  <si>
+    <t>danacek</t>
+  </si>
+  <si>
+    <t>Cek Nama Pengguna DANA</t>
+  </si>
+  <si>
+    <t>DFBHG</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force Black Hawk Down Genesis - Garena</t>
+  </si>
+  <si>
+    <t>DFBHRG</t>
+  </si>
+  <si>
+    <t>Delta Force Black Hawk Down Redefine  - Garena</t>
+  </si>
+  <si>
+    <t>DFG1280</t>
+  </si>
+  <si>
+    <t>1.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG1680</t>
+  </si>
+  <si>
+    <t>1.680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG18</t>
+  </si>
+  <si>
+    <t>18 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG30</t>
+  </si>
+  <si>
+    <t>30 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG300</t>
+  </si>
+  <si>
+    <t>300 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG3280</t>
+  </si>
+  <si>
+    <t>3.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG420</t>
+  </si>
+  <si>
+    <t>420 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG60</t>
+  </si>
+  <si>
+    <t>60 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFG680</t>
+  </si>
+  <si>
+    <t>680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>DFTSAG</t>
+  </si>
+  <si>
+    <t>Delta Force Tide Supplies Advanced - Garena</t>
+  </si>
+  <si>
+    <t>DFTSG</t>
+  </si>
+  <si>
+    <t>Delta Force Tide Supplies - Garena</t>
+  </si>
+  <si>
+    <t>DH5G24</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 5G 24 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>DMVNM</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5 Diamonds (Vietnam)</t>
+  </si>
+  <si>
+    <t>DUN2</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 2 GB 10 Hari</t>
+  </si>
+  <si>
+    <t>FF10</t>
+  </si>
+  <si>
+    <t>FREE FIRE</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FF100</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF12</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>FF120</t>
+  </si>
+  <si>
+    <t>120 Diamonds</t>
+  </si>
+  <si>
+    <t>FF125</t>
+  </si>
+  <si>
+    <t>125 Diamonds</t>
+  </si>
+  <si>
+    <t>ff140</t>
+  </si>
+  <si>
+    <t>140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF15</t>
+  </si>
+  <si>
+    <t>15 Diamonds</t>
+  </si>
+  <si>
+    <t>FF20</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FF210</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>FF24</t>
+  </si>
+  <si>
+    <t>24 Diamonds</t>
+  </si>
+  <si>
+    <t>FF30</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FF350</t>
+  </si>
+  <si>
+    <t>350 Diamonds</t>
+  </si>
+  <si>
+    <t>FF355</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>FF45</t>
+  </si>
+  <si>
+    <t>545 Diamonds</t>
+  </si>
+  <si>
+    <t>FF5</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FF50</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FF510</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF70</t>
+  </si>
+  <si>
+    <t>70 Diamonds</t>
+  </si>
+  <si>
+    <t>FF700</t>
+  </si>
+  <si>
+    <t>700 Diamonds</t>
+  </si>
+  <si>
+    <t>FF720</t>
+  </si>
+  <si>
+    <t>720 Diamonds</t>
+  </si>
+  <si>
+    <t>FFBPC</t>
+  </si>
+  <si>
+    <t>BP Card</t>
+  </si>
+  <si>
+    <t>FFM12</t>
+  </si>
+  <si>
+    <t>Free Fire Max</t>
+  </si>
+  <si>
+    <t>Free Fire Max 12 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM120</t>
+  </si>
+  <si>
+    <t>Free Fire Max 120 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM20</t>
+  </si>
+  <si>
+    <t>Free Fire Max 20 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM30</t>
+  </si>
+  <si>
+    <t>Free Fire Max 30 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM5</t>
+  </si>
+  <si>
+    <t>Free Fire Max 5 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM50</t>
+  </si>
+  <si>
+    <t>Free Fire Max 50 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM55</t>
+  </si>
+  <si>
+    <t>Free Fire Max 55 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMAX</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FFMAXB</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FFMB</t>
+  </si>
+  <si>
+    <t>FFMB2</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Bulanan x2</t>
+  </si>
+  <si>
+    <t>FFMBGL</t>
+  </si>
+  <si>
+    <t>Free Fire Monthly Membership (Global)</t>
+  </si>
+  <si>
+    <t>FFMM</t>
+  </si>
+  <si>
+    <t>FFMM2</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Mingguan x2</t>
+  </si>
+  <si>
+    <t>FFMM4</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Mingguan x4</t>
+  </si>
+  <si>
+    <t>FFMMGL</t>
+  </si>
+  <si>
+    <t>Free Fire Weekly Membership (Global)</t>
+  </si>
+  <si>
+    <t>FFMYR</t>
+  </si>
+  <si>
+    <t>Free Fire Malaysia Weekly Membership</t>
+  </si>
+  <si>
+    <t>flash1</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>flash2</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>FT10</t>
+  </si>
+  <si>
+    <t>Farlight 84</t>
+  </si>
+  <si>
+    <t>FT100</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 100 Diamonds</t>
+  </si>
+  <si>
+    <t>FT165</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 165 Diamonds</t>
+  </si>
+  <si>
+    <t>FT20</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 20 Diamonds</t>
+  </si>
+  <si>
+    <t>FT220</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 220 Diamonds</t>
+  </si>
+  <si>
+    <t>FT30</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 30 Diamonds</t>
+  </si>
+  <si>
+    <t>FT330</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 330 Diamonds</t>
+  </si>
+  <si>
+    <t>FT5</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 5 Diamonds</t>
+  </si>
+  <si>
+    <t>FT50</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 50 Diamonds</t>
+  </si>
+  <si>
+    <t>FT60</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 60 Diamonds</t>
+  </si>
+  <si>
+    <t>FT80</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 80 Diamonds</t>
+  </si>
+  <si>
+    <t>FT880</t>
+  </si>
+  <si>
+    <t>Farlight 84 - 880 Diamonds</t>
+  </si>
+  <si>
+    <t>GI300</t>
   </si>
   <si>
     <t>Genshin Impact</t>
   </si>
   <si>
-    <t>Genshin Impact 300+30 Chronal Nexus</t>
-[...479 lines deleted...]
-    <t>Farlight 84 - 880 Diamonds</t>
+    <t>300+30 Genesis Crystals</t>
   </si>
   <si>
     <t>GI60</t>
   </si>
   <si>
     <t>60 Genesis Crystals</t>
   </si>
   <si>
-    <t>GIBID</t>
-[...23 lines deleted...]
-    <t>gopaycek</t>
+    <t>go50</t>
   </si>
   <si>
     <t>GO PAY</t>
   </si>
   <si>
-    <t>Cek Nama Pengguna Gopay</t>
+    <t>Go Pay 50.000</t>
   </si>
   <si>
     <t>GP10</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>10.000 IDR</t>
   </si>
   <si>
     <t>GP129</t>
   </si>
   <si>
     <t>129.000 IDR</t>
   </si>
   <si>
     <t>GP150</t>
   </si>
   <si>
     <t>150.000 IDR</t>
   </si>
   <si>
     <t>GP159</t>
   </si>
   <si>
     <t>159.000 IDR</t>
   </si>
   <si>
     <t>GP16</t>
   </si>
   <si>
     <t>16.000 IDR</t>
   </si>
   <si>
-    <t>GP20</t>
-[...4 lines deleted...]
-  <si>
     <t>GP249</t>
   </si>
   <si>
     <t>249.000 IDR</t>
   </si>
   <si>
     <t>GP300</t>
   </si>
   <si>
     <t>Rp. 300.000 IDR</t>
   </si>
   <si>
     <t>GP35</t>
   </si>
   <si>
     <t>Rp. 35.000 IDR</t>
   </si>
   <si>
     <t>GP49</t>
   </si>
   <si>
     <t>49.000 IDR</t>
   </si>
   <si>
+    <t>GP5</t>
+  </si>
+  <si>
+    <t>5.000 IDR</t>
+  </si>
+  <si>
     <t>GP50</t>
   </si>
   <si>
     <t>50.000 IDR</t>
   </si>
   <si>
     <t>GP65</t>
   </si>
   <si>
     <t>65.000 IDR</t>
   </si>
   <si>
     <t>GP79</t>
   </si>
   <si>
     <t>79.000 IDR</t>
   </si>
   <si>
     <t>GS165</t>
   </si>
   <si>
     <t>GARENA</t>
   </si>
   <si>
     <t>Garena 165 Shell</t>
   </si>
   <si>
     <t>GS33</t>
   </si>
   <si>
     <t>Garena 33 Shell</t>
   </si>
   <si>
+    <t>GS330</t>
+  </si>
+  <si>
+    <t>Garena 330 Shell</t>
+  </si>
+  <si>
     <t>GS66</t>
   </si>
   <si>
     <t>Garena 66 Shell</t>
   </si>
   <si>
     <t>happy1</t>
   </si>
   <si>
     <t>Tri Data Happy 1.5 GB 1 Hari</t>
   </si>
   <si>
     <t>happy3</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
     <t>HI330B</t>
   </si>
   <si>
     <t>Honkai Impact 3</t>
   </si>
   <si>
     <t>Honkai Impact 3 30 B-Chips</t>
@@ -1049,74 +1016,74 @@
   <si>
     <t>Honkai Impact 3 Monthly Card</t>
   </si>
   <si>
     <t>HOK16</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
     <t>16 Tokens</t>
   </si>
   <si>
     <t>HOK1200</t>
   </si>
   <si>
     <t>1.200 Tokens</t>
   </si>
   <si>
     <t>HOK23</t>
   </si>
   <si>
     <t>23 Tokens</t>
   </si>
   <si>
+    <t>HOK240</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
     <t>HOK32</t>
   </si>
   <si>
     <t>Honor of Kings Kombinasi 32 Tokens</t>
   </si>
   <si>
     <t>HOK400</t>
   </si>
   <si>
     <t>400 Tokens</t>
   </si>
   <si>
     <t>HOK48</t>
   </si>
   <si>
     <t>Honor of Kings Kombinasi 48 Tokens</t>
   </si>
   <si>
-    <t>HOK8</t>
-[...4 lines deleted...]
-  <si>
     <t>HOK80</t>
   </si>
   <si>
     <t>80 Tokens</t>
   </si>
   <si>
     <t>hotrod3g10d</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>Aktivasi Voucher XL XTRA HotRod Special 3 GB 10 Hari</t>
   </si>
   <si>
     <t>HT1280</t>
   </si>
   <si>
     <t>Heartopia</t>
   </si>
   <si>
     <t>Heartopia 1280 + 90 Heart Diamonds</t>
   </si>
   <si>
     <t>HT300</t>
@@ -1154,60 +1121,54 @@
   <si>
     <t>Heartopia GAMG Formal Membership</t>
   </si>
   <si>
     <t>HTJM</t>
   </si>
   <si>
     <t>Heartopia GAMG Junior Membership</t>
   </si>
   <si>
     <t>iactive90</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
     <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>if2</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
-    <t>if3g30d</t>
-[...8 lines deleted...]
-    <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
+    <t>if3g3d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 3 Hari</t>
   </si>
   <si>
     <t>IME10</t>
   </si>
   <si>
     <t>Indosat 10.000</t>
   </si>
   <si>
     <t>IME20</t>
   </si>
   <si>
     <t>Indosat 20.000</t>
   </si>
   <si>
     <t>IME30</t>
   </si>
   <si>
     <t>Indosat 30.000</t>
   </si>
   <si>
     <t>IME5</t>
   </si>
   <si>
     <t>Indosat 5.000</t>
   </si>
@@ -1301,50 +1262,56 @@
   <si>
     <t>Monthly Epic Bundle (Global)</t>
   </si>
   <si>
     <t>MEBID</t>
   </si>
   <si>
     <t>Monthly Epic Bundle</t>
   </si>
   <si>
     <t>MEBPH</t>
   </si>
   <si>
     <t>Monthly Epic Bundle (Filipina)</t>
   </si>
   <si>
     <t>ML10</t>
   </si>
   <si>
     <t>ML100</t>
   </si>
   <si>
     <t>ML1000</t>
   </si>
   <si>
+    <t>ML1045</t>
+  </si>
+  <si>
+    <t>1045 Diamonds</t>
+  </si>
+  <si>
     <t>ML110</t>
   </si>
   <si>
     <t>110 Diamonds</t>
   </si>
   <si>
     <t>ML112PH</t>
   </si>
   <si>
     <t>Mobile Legends 112 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML113</t>
   </si>
   <si>
     <t>113 Diamonds</t>
   </si>
   <si>
     <t>ML1163PH</t>
   </si>
   <si>
     <t>Mobile Legends 1.163 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML12</t>
@@ -1370,356 +1337,341 @@
   <si>
     <t>Mobile Legends 172 Diamonds (Global)</t>
   </si>
   <si>
     <t>ML172TH</t>
   </si>
   <si>
     <t>Mobile Legends 172 Diamonds (Thailand)</t>
   </si>
   <si>
     <t>ML2010</t>
   </si>
   <si>
     <t>2010 Diamonds</t>
   </si>
   <si>
     <t>ML220</t>
   </si>
   <si>
     <t>220 Diamonds</t>
   </si>
   <si>
     <t>ML223PH</t>
   </si>
   <si>
-    <t>Mobile Legends 223 Diamonds (Filipina)</t>
+    <t>223 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML22PH</t>
   </si>
   <si>
     <t>Mobile Legends 22 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML250</t>
   </si>
   <si>
     <t>250 Diamonds</t>
   </si>
   <si>
+    <t>ML2578</t>
+  </si>
+  <si>
+    <t>2578 Diamonds</t>
+  </si>
+  <si>
     <t>ML257GL</t>
   </si>
   <si>
-    <t>Mobile Legends 257 Diamonds (Global)</t>
+    <t>257 Diamonds (Global)</t>
   </si>
   <si>
     <t>ML259</t>
   </si>
   <si>
     <t>259 Diamonds</t>
   </si>
   <si>
     <t>ML275</t>
   </si>
   <si>
     <t>275 Diamonds</t>
   </si>
   <si>
     <t>ML275PH</t>
   </si>
   <si>
     <t>Mobile Legends 275 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML28</t>
   </si>
   <si>
     <t>ML296</t>
   </si>
   <si>
     <t>296 Diamonds</t>
   </si>
   <si>
     <t>ML3</t>
   </si>
   <si>
     <t>3 Diamonds</t>
   </si>
   <si>
-    <t>ML32RU</t>
-[...10 lines deleted...]
-  <si>
     <t>ML36</t>
   </si>
   <si>
     <t>36 Diamonds</t>
   </si>
   <si>
     <t>ML408</t>
   </si>
   <si>
     <t>408 Diamonds</t>
   </si>
   <si>
+    <t>ML44</t>
+  </si>
+  <si>
     <t>ML440</t>
   </si>
   <si>
     <t>440 Diamonds</t>
   </si>
   <si>
     <t>ML453</t>
   </si>
   <si>
     <t>453 Diamonds</t>
   </si>
   <si>
     <t>ML5</t>
   </si>
   <si>
     <t>ML50</t>
   </si>
   <si>
-    <t>ML50RU</t>
-[...4 lines deleted...]
-  <si>
     <t>ML565</t>
   </si>
   <si>
     <t>565 Diamonds</t>
   </si>
   <si>
     <t>ML568</t>
   </si>
   <si>
     <t>568 Diamonds</t>
   </si>
   <si>
     <t>ML570</t>
   </si>
   <si>
     <t>Mobile Legends 570 Diamonds (Filipina)</t>
   </si>
   <si>
+    <t>ML59</t>
+  </si>
+  <si>
     <t>ML5PH</t>
   </si>
   <si>
     <t>Mobile Legends 5 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML702</t>
   </si>
   <si>
     <t>702 Diamonds</t>
   </si>
   <si>
     <t>ML749</t>
   </si>
   <si>
     <t>749 Diamonds</t>
   </si>
   <si>
     <t>ML80RU</t>
   </si>
   <si>
     <t>Mobile Legends 80 + 8 Diamonds (Russia)</t>
   </si>
   <si>
     <t>ML86GL</t>
   </si>
   <si>
-    <t>Mobile Legends 86 Diamonds (Global)</t>
+    <t>86 Diamonds (Global)</t>
   </si>
   <si>
     <t>ML86TH</t>
   </si>
   <si>
     <t>Mobile Legends 86 Diamonds (Thailand)</t>
   </si>
   <si>
     <t>ML875</t>
   </si>
   <si>
     <t>875 Diamonds</t>
   </si>
   <si>
     <t>ML89</t>
   </si>
   <si>
     <t>89 Diamonds</t>
   </si>
   <si>
-    <t>MLID113</t>
-[...4 lines deleted...]
-  <si>
     <t>MLTWP</t>
   </si>
   <si>
     <t>Twilight Pass</t>
   </si>
   <si>
     <t>MLWDPID3</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 3x</t>
   </si>
   <si>
     <t>MYR14</t>
   </si>
   <si>
-    <t>Mobile Legends 14 Diamonds (Malaysia)</t>
+    <t>14 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR28</t>
   </si>
   <si>
-    <t>Mobile Legends 28 Diamonds (Malaysia)</t>
+    <t>28 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR56</t>
   </si>
   <si>
     <t>Mobile Legends 56 Diamonds (51+5) (Malaysia)</t>
   </si>
   <si>
     <t>ovo100</t>
   </si>
   <si>
     <t>OVO</t>
   </si>
   <si>
     <t>OVO 100.000</t>
   </si>
   <si>
-    <t>ovocek</t>
-[...4 lines deleted...]
-  <si>
     <t>pas20</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 20.000</t>
   </si>
   <si>
     <t>pas50</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 50.000</t>
   </si>
   <si>
     <t>pertagas20</t>
   </si>
   <si>
     <t>Pertamina Gas</t>
   </si>
   <si>
     <t>Pertagas 20.000</t>
   </si>
   <si>
     <t>PLN20</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
-    <t>PLN25</t>
-[...4 lines deleted...]
-  <si>
     <t>PLN50</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
     <t>PM120</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>120 UC</t>
   </si>
   <si>
     <t>PM325</t>
   </si>
   <si>
     <t>325 UC</t>
   </si>
   <si>
     <t>PM60</t>
   </si>
   <si>
     <t>60 UC</t>
   </si>
   <si>
+    <t>PM660</t>
+  </si>
+  <si>
+    <t>660 UC</t>
+  </si>
+  <si>
     <t>PMG120</t>
   </si>
   <si>
     <t>PMG180</t>
   </si>
   <si>
     <t>180 UC</t>
   </si>
   <si>
     <t>PMG240</t>
   </si>
   <si>
     <t>240 UC</t>
   </si>
   <si>
     <t>PMG325</t>
   </si>
   <si>
     <t>PMG385</t>
   </si>
   <si>
     <t>385 UC</t>
   </si>
   <si>
+    <t>PMG660</t>
+  </si>
+  <si>
     <t>PRP</t>
   </si>
   <si>
     <t>Pubg Royale Pass</t>
   </si>
   <si>
     <t>PT10</t>
   </si>
   <si>
     <t>Telkomsel 10.000</t>
   </si>
   <si>
     <t>PT100</t>
   </si>
   <si>
     <t>Telkomsel 100.000</t>
   </si>
   <si>
     <t>PT12</t>
   </si>
   <si>
     <t>Telkomsel 12.000</t>
   </si>
   <si>
     <t>PT15</t>
@@ -1763,128 +1715,134 @@
   <si>
     <t>Telkomsel 45.000</t>
   </si>
   <si>
     <t>PT5</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
     <t>PT50</t>
   </si>
   <si>
     <t>Telkomsel 50.000</t>
   </si>
   <si>
     <t>RG10</t>
   </si>
   <si>
     <t>Razer Gold</t>
   </si>
   <si>
     <t>Razer Gold 10.000</t>
   </si>
   <si>
-    <t>shopee100</t>
+    <t>shopee50</t>
   </si>
   <si>
     <t>SHOPEE PAY</t>
   </si>
   <si>
-    <t>SHOPEE PAY 100.000</t>
-[...4 lines deleted...]
-  <si>
     <t>SHOPEE PAY 50.000</t>
   </si>
   <si>
     <t>SLB</t>
   </si>
   <si>
     <t>Startlight Member</t>
   </si>
   <si>
     <t>SLPREM</t>
   </si>
   <si>
     <t>Startlight Member Plus</t>
   </si>
   <si>
     <t>smdu2</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>SWJ1980</t>
   </si>
   <si>
     <t>Sword of Justice</t>
   </si>
   <si>
     <t>Sword Of Justice 1980 Jade</t>
   </si>
   <si>
     <t>SWJ300</t>
   </si>
   <si>
     <t>Sword Of Justice 300 Jade</t>
   </si>
   <si>
     <t>SWJ60</t>
   </si>
   <si>
     <t>Sword Of Justice 60 Jade</t>
   </si>
   <si>
     <t>SWJ980</t>
   </si>
   <si>
     <t>Sword Of Justice 980 Jade</t>
   </si>
   <si>
+    <t>SWJBPD</t>
+  </si>
+  <si>
+    <t>Sword Of Justice Battle Pass Dasar</t>
+  </si>
+  <si>
+    <t>SWJBPP</t>
+  </si>
+  <si>
+    <t>Sword Of Justice Battle Pass Pengembangan</t>
+  </si>
+  <si>
+    <t>SWJM</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan</t>
+  </si>
+  <si>
     <t>tactive4m</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
   <si>
     <t>TPG</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Global)</t>
   </si>
   <si>
-    <t>TRI10</t>
-[...4 lines deleted...]
-  <si>
     <t>TRI20</t>
   </si>
   <si>
     <t>Three 20.000</t>
   </si>
   <si>
     <t>TRI30</t>
   </si>
   <si>
     <t>Three 30.000</t>
   </si>
   <si>
     <t>TRI35</t>
   </si>
   <si>
     <t>Three 35.000</t>
   </si>
   <si>
     <t>TRI40</t>
   </si>
   <si>
     <t>Three 40.000</t>
   </si>
   <si>
     <t>TRI45</t>
@@ -1907,131 +1865,107 @@
   <si>
     <t>TWPH</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Filipina)</t>
   </si>
   <si>
     <t>TWPMY</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Malaysia)</t>
   </si>
   <si>
     <t>TWTH</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Thailand)</t>
   </si>
   <si>
     <t>vflexs</t>
   </si>
   <si>
     <t>Aktivasi Voucher XL Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
-    <t>VP1000</t>
+    <t>VP1000PH</t>
   </si>
   <si>
     <t>Valorant</t>
   </si>
   <si>
-    <t>Valorant 1.000 VP</t>
-[...10 lines deleted...]
-  <si>
     <t>Valorant 1.000 VP (Filipina)</t>
   </si>
   <si>
     <t>VP1000SG</t>
   </si>
   <si>
     <t>Valorant 1.000 VP (Singapore)</t>
   </si>
   <si>
     <t>VP1000TH</t>
   </si>
   <si>
     <t>Valorant 1.000 VP (Thailand)</t>
   </si>
   <si>
-    <t>VP2050MYR</t>
-[...4 lines deleted...]
-  <si>
     <t>VP2050PH</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Filipina)</t>
   </si>
   <si>
     <t>VP2050SG</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Singapore)</t>
   </si>
   <si>
     <t>VP2050TH</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Thailand)</t>
   </si>
   <si>
     <t>VP3650PH</t>
   </si>
   <si>
     <t>Valorant 3.650 VP (Filipina)</t>
   </si>
   <si>
     <t>VP3650TH</t>
   </si>
   <si>
     <t>Valorant 3.650 VP (Thailand)</t>
   </si>
   <si>
     <t>VP475</t>
   </si>
   <si>
     <t>Valorant 475 VP</t>
   </si>
   <si>
-    <t>VP475MYR</t>
-[...4 lines deleted...]
-  <si>
     <t>VP475PH</t>
   </si>
   <si>
     <t>Valorant 475 VP (Filipina)</t>
   </si>
   <si>
     <t>VP475SG</t>
   </si>
   <si>
     <t>Valorant 475 VP (Singapore)</t>
   </si>
   <si>
     <t>VP475TH</t>
   </si>
   <si>
     <t>Valorant 475 VP (Thailand)</t>
   </si>
   <si>
     <t>VP5350TH</t>
   </si>
   <si>
     <t>Valorant 5.350 VP (Thailand)</t>
   </si>
   <si>
     <t>VP950</t>
@@ -2048,92 +1982,80 @@
   <si>
     <t>WCGG</t>
   </si>
   <si>
     <t>Weekly Card</t>
   </si>
   <si>
     <t>WCGG2</t>
   </si>
   <si>
     <t>Magic Chess Go Go Weekly Card 2x</t>
   </si>
   <si>
     <t>WCMYR</t>
   </si>
   <si>
     <t>Magic Chess Weekly Card (Malaysia)</t>
   </si>
   <si>
     <t>WCTH</t>
   </si>
   <si>
     <t>Magic Chess Weekly Card (Thailand)</t>
   </si>
   <si>
-    <t>WDPBR</t>
-[...4 lines deleted...]
-  <si>
     <t>WDPGL</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Global)</t>
   </si>
   <si>
     <t>WDPID</t>
   </si>
   <si>
     <t>Weekly Diamond Pass</t>
   </si>
   <si>
     <t>WDPID2</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 2x</t>
   </si>
   <si>
     <t>WDPMY</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Malaysia)</t>
   </si>
   <si>
     <t>WDPPH</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Filipina)</t>
   </si>
   <si>
-    <t>WDPRU</t>
-[...4 lines deleted...]
-  <si>
     <t>WDPSG</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Singapore)</t>
   </si>
   <si>
     <t>WDPTH</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Thailand)</t>
   </si>
   <si>
     <t>WDPTUR</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Turkey)</t>
   </si>
   <si>
     <t>WDPVNM</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Vietnam)</t>
   </si>
   <si>
     <t>WEBBR</t>
@@ -2150,197 +2072,167 @@
   <si>
     <t>WEBID</t>
   </si>
   <si>
     <t>Weekly Elite Bundle</t>
   </si>
   <si>
     <t>WEBMY</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Weekly Elite Bundle (Malaysia)</t>
   </si>
   <si>
     <t>WEBPH</t>
   </si>
   <si>
     <t>Weekly Elite Bundle (Filipina)</t>
   </si>
   <si>
     <t>WKGG3</t>
   </si>
   <si>
     <t>Magic Chess Go Go Weekly Card 3x</t>
   </si>
   <si>
-    <t>WW1980</t>
+    <t>WW60</t>
   </si>
   <si>
     <t>Wuthering Waves</t>
   </si>
   <si>
-    <t>1980 Lunites + 260 Bonus</t>
-[...16 lines deleted...]
-  <si>
     <t>60 Lunites</t>
   </si>
   <si>
-    <t>WW6480</t>
-[...4 lines deleted...]
-  <si>
     <t>WW980</t>
   </si>
   <si>
     <t>980 Lunites + 110 Bonus</t>
   </si>
   <si>
     <t>WWLS</t>
   </si>
   <si>
     <t>Lunite Subscription</t>
   </si>
   <si>
     <t>WWM12000</t>
   </si>
   <si>
     <t>Where Winds Meet</t>
   </si>
   <si>
-    <t>Where Winds Meet 12000 Echo Beads</t>
+    <t>12000 Echo Beads</t>
   </si>
   <si>
     <t>WWM180</t>
   </si>
   <si>
     <t>180 Echo Beads</t>
   </si>
   <si>
     <t>WWM1800</t>
   </si>
   <si>
-    <t>Where Winds Meet 1800 Echo Beads</t>
+    <t>1800 Echo Beads</t>
   </si>
   <si>
     <t>WWM300</t>
   </si>
   <si>
-    <t>Where Winds Meet 300 Echo Beads</t>
+    <t>300 Echo Beads</t>
   </si>
   <si>
     <t>WWM3000</t>
   </si>
   <si>
-    <t>Where Winds Meet 3000 Echo Beads</t>
+    <t>3000 Echo Beads</t>
   </si>
   <si>
     <t>WWM60</t>
   </si>
   <si>
-    <t>Where Winds Meet 60 Echo Beads</t>
+    <t>60 Echo Beads</t>
   </si>
   <si>
     <t>WWM600</t>
   </si>
   <si>
-    <t>Where Winds Meet 600 Echo Beads</t>
+    <t>600 Echo Beads</t>
   </si>
   <si>
     <t>WWMEB</t>
   </si>
   <si>
     <t>Elite Battle Pass</t>
   </si>
   <si>
+    <t>WWMM</t>
+  </si>
+  <si>
+    <t>Monthly Pass</t>
+  </si>
+  <si>
     <t>WWMPB</t>
   </si>
   <si>
-    <t>Where Winds Meet Premium Battle Pass</t>
+    <t>Premium Battle Pass</t>
   </si>
   <si>
     <t>XL10</t>
   </si>
   <si>
     <t>Xl 10.000</t>
   </si>
   <si>
-    <t>XL100</t>
-[...1 lines deleted...]
-  <si>
     <t>XL40</t>
   </si>
   <si>
     <t>XL 40.000</t>
   </si>
   <si>
     <t>XL5</t>
   </si>
   <si>
     <t>Xl 5.000</t>
   </si>
   <si>
     <t>Z4C</t>
   </si>
   <si>
     <t>Zepeto</t>
   </si>
   <si>
     <t>Zepeto 4.680 Coins</t>
   </si>
   <si>
     <t>Z7Z</t>
   </si>
   <si>
     <t>Zepeto 7 Zems</t>
   </si>
   <si>
-    <t>ZZZIM</t>
-[...7 lines deleted...]
-  <si>
     <t>ML11</t>
   </si>
   <si>
     <t>11 Diamonds</t>
   </si>
   <si>
     <t>ML18</t>
   </si>
   <si>
     <t>18 Diamonds</t>
   </si>
   <si>
     <t>ML18510</t>
   </si>
   <si>
     <t>18510 Diamonds</t>
   </si>
   <si>
     <t>ML18576</t>
   </si>
   <si>
     <t>18576 Diamonds</t>
   </si>
   <si>
     <t>ML19</t>
@@ -2357,74 +2249,101 @@
   <si>
     <t>ML20130</t>
   </si>
   <si>
     <t>20130 Diamonds</t>
   </si>
   <si>
     <t>ML21330</t>
   </si>
   <si>
     <t>21330 Diamonds</t>
   </si>
   <si>
     <t>ML24</t>
   </si>
   <si>
     <t>ML27864</t>
   </si>
   <si>
     <t>27864 Diamonds</t>
   </si>
   <si>
     <t>ML30</t>
   </si>
   <si>
+    <t>ML33</t>
+  </si>
+  <si>
+    <t>33 Diamonds</t>
+  </si>
+  <si>
     <t>ML34</t>
   </si>
   <si>
     <t>34 Diamonds</t>
   </si>
   <si>
+    <t>ML42</t>
+  </si>
+  <si>
+    <t>42 Diamonds</t>
+  </si>
+  <si>
     <t>ML45</t>
   </si>
   <si>
     <t>45 Diamonds</t>
   </si>
   <si>
+    <t>ML46</t>
+  </si>
+  <si>
+    <t>46 Diamonds</t>
+  </si>
+  <si>
+    <t>ML54</t>
+  </si>
+  <si>
+    <t>54 Diamonds</t>
+  </si>
+  <si>
     <t>ML56</t>
   </si>
   <si>
     <t>56 Diamonds</t>
   </si>
   <si>
     <t>ML128</t>
   </si>
   <si>
     <t>128 Diamonds</t>
   </si>
   <si>
+    <t>ML140</t>
+  </si>
+  <si>
     <t>ML144</t>
   </si>
   <si>
     <t>144 Diamonds</t>
   </si>
   <si>
     <t>ML150</t>
   </si>
   <si>
     <t>150 Diamonds</t>
   </si>
   <si>
     <t>ML165</t>
   </si>
   <si>
     <t>165 Diamonds</t>
   </si>
   <si>
     <t>MCGG150</t>
   </si>
   <si>
     <t>First Recharge 150+150 Diamonds</t>
   </si>
   <si>
     <t>MCGG250</t>
@@ -2474,51 +2393,51 @@
   <si>
     <t>560 Tokens</t>
   </si>
   <si>
     <t>HOK800</t>
   </si>
   <si>
     <t>800 Tokens</t>
   </si>
   <si>
     <t>FF150</t>
   </si>
   <si>
     <t>Free Fire 150 Diamond</t>
   </si>
   <si>
     <t>PM720</t>
   </si>
   <si>
     <t>720 UC</t>
   </si>
   <si>
     <t>WWM900</t>
   </si>
   <si>
-    <t>Where Winds Meet 900 Echo Beads</t>
+    <t>900 Echo Beads</t>
   </si>
   <si>
     <t>NP1P1U</t>
   </si>
   <si>
     <t>NETFLIX</t>
   </si>
   <si>
     <t>Netflix Private [1 Bulan] [1P1U] [FULL GARANSI]</t>
   </si>
   <si>
     <t>NS1</t>
   </si>
   <si>
     <t>Sharing 1 Bulan - Netflix (Non Garansi)</t>
   </si>
   <si>
     <t>NSP2D</t>
   </si>
   <si>
     <t>Solo Profil 2 device</t>
   </si>
   <si>
     <t>NS1P1U</t>
   </si>
@@ -2750,56 +2669,68 @@
   <si>
     <t>VPB24000</t>
   </si>
   <si>
     <t>Voucher 24.000 PB Cash</t>
   </si>
   <si>
     <t>VPB36000</t>
   </si>
   <si>
     <t>Voucher 36.000 PB Cash</t>
   </si>
   <si>
     <t>VPB6000</t>
   </si>
   <si>
     <t>Voucher 6.000 PB Cash</t>
   </si>
   <si>
     <t>VPB60000</t>
   </si>
   <si>
     <t>Voucher 60.000 PB Cash</t>
   </si>
   <si>
+    <t>VPM1800</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 1800 UC</t>
+  </si>
+  <si>
     <t>VPM325</t>
   </si>
   <si>
     <t>Voucher PUBG Mobile 325 UC</t>
   </si>
   <si>
+    <t>VPM3850</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 3850 UC</t>
+  </si>
+  <si>
     <t>VPM60</t>
   </si>
   <si>
     <t>Voucher PUBG Mobile 60 UC</t>
   </si>
   <si>
     <t>VPM660</t>
   </si>
   <si>
     <t>Voucher PUBG Mobile 660 UC</t>
   </si>
   <si>
     <t>VPS100</t>
   </si>
   <si>
     <t>PLAYSTATION</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 100.000</t>
   </si>
   <si>
     <t>VPS200</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 200.000</t>
@@ -2807,50 +2738,68 @@
   <si>
     <t>VPS225</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 225.000</t>
   </si>
   <si>
     <t>VPS300</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 300.000</t>
   </si>
   <si>
     <t>VPS400</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 400.000</t>
   </si>
   <si>
     <t>VPS600</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 600.000</t>
   </si>
   <si>
+    <t>ML1136</t>
+  </si>
+  <si>
+    <t>1136 Diamonds</t>
+  </si>
+  <si>
+    <t>ML300</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
+  </si>
+  <si>
+    <t>ML323</t>
+  </si>
+  <si>
+    <t>323 Diamonds</t>
+  </si>
+  <si>
     <t>FF1050</t>
   </si>
   <si>
     <t>1050 Diamonds</t>
   </si>
   <si>
     <t>FF1060</t>
   </si>
   <si>
     <t>1060 Diamonds</t>
   </si>
   <si>
     <t>FF1075</t>
   </si>
   <si>
     <t>1075 Diamonds</t>
   </si>
   <si>
     <t>FF1080</t>
   </si>
   <si>
     <t>1080 Diamonds</t>
   </si>
   <si>
     <t>FF1125</t>
@@ -2954,53 +2903,50 @@
   <si>
     <t>FF25</t>
   </si>
   <si>
     <t>25 Diamonds</t>
   </si>
   <si>
     <t>FF250</t>
   </si>
   <si>
     <t>FF260</t>
   </si>
   <si>
     <t>260 Diamonds</t>
   </si>
   <si>
     <t>FF280</t>
   </si>
   <si>
     <t>280 Diamonds</t>
   </si>
   <si>
     <t>FF300</t>
   </si>
   <si>
-    <t>300 Diamonds</t>
-[...1 lines deleted...]
-  <si>
     <t>FF330</t>
   </si>
   <si>
     <t>330 Diamonds</t>
   </si>
   <si>
     <t>FF360</t>
   </si>
   <si>
     <t>360 Diamonds</t>
   </si>
   <si>
     <t>FF375</t>
   </si>
   <si>
     <t>375 Diamonds</t>
   </si>
   <si>
     <t>FF40</t>
   </si>
   <si>
     <t>40 Diamonds</t>
   </si>
   <si>
     <t>FF400</t>
@@ -3176,50 +3122,83 @@
   <si>
     <t>925 Diamonds</t>
   </si>
   <si>
     <t>FF930</t>
   </si>
   <si>
     <t>930 Diamonds</t>
   </si>
   <si>
     <t>FF95</t>
   </si>
   <si>
     <t>95 Diamonds</t>
   </si>
   <si>
     <t>RVB</t>
   </si>
   <si>
     <t>Roblox Fish it!</t>
   </si>
   <si>
     <t>[Limited Skin] Voidcraft Boat</t>
   </si>
   <si>
+    <t>ML1159</t>
+  </si>
+  <si>
+    <t>1159 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1188</t>
+  </si>
+  <si>
+    <t>1188 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1220</t>
+  </si>
+  <si>
+    <t>1220 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1358</t>
+  </si>
+  <si>
+    <t>1358 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1500</t>
+  </si>
+  <si>
+    <t>1500 Diamonds</t>
+  </si>
+  <si>
+    <t>ML170</t>
+  </si>
+  <si>
     <t>D23</t>
   </si>
   <si>
     <t>Data 2 GB 3 Hari</t>
   </si>
   <si>
     <t>DC30</t>
   </si>
   <si>
     <t>Telkomsel COMBO 10 GB / 30 Hari</t>
   </si>
   <si>
     <t>NM6</t>
   </si>
   <si>
     <t>Telkomsel Data Netflix Mobile 30 Hari</t>
   </si>
   <si>
     <t>LUP20</t>
   </si>
   <si>
     <t>Level Up Pass - Level 20</t>
   </si>
   <si>
     <t>ML642</t>
@@ -3350,216 +3329,1302 @@
   <si>
     <t>Level Up Pass - Level 30</t>
   </si>
   <si>
     <t>VP3650</t>
   </si>
   <si>
     <t>3.650 VP</t>
   </si>
   <si>
     <t>BYU1530</t>
   </si>
   <si>
     <t>by.U Data 15 GB 30 Hari</t>
   </si>
   <si>
     <t>BYU814</t>
   </si>
   <si>
     <t>Data 8 GB 14 Hari</t>
   </si>
   <si>
     <t>MYR140</t>
   </si>
   <si>
-    <t>Mobile Legends 140 Diamonds (Malaysia)</t>
+    <t>140 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR182</t>
   </si>
   <si>
     <t>Mobile Legends 182 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>MYR278</t>
-[...2 lines deleted...]
-    <t>Mobile Legends 278 Diamonds (253+25) (Malaysia)</t>
+    <t>MYR275</t>
+  </si>
+  <si>
+    <t>Mobile Legends 275 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR284</t>
   </si>
   <si>
-    <t>Mobile Legends 284 Diamonds (Malaysia)</t>
+    <t>284 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR345</t>
   </si>
   <si>
     <t>Mobile Legends 345 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR355</t>
   </si>
   <si>
     <t>Mobile Legends 355 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR42</t>
   </si>
   <si>
-    <t>Mobile Legends 42 Diamonds (Malaysia)</t>
+    <t>42 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR70</t>
   </si>
   <si>
-    <t>Mobile Legends 70 Diamonds (Malaysia)</t>
+    <t>70 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYRMEB</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Monthly Epic Bundle (Malaysia)</t>
   </si>
   <si>
-    <t>CODM26</t>
+    <t>WA11GB30</t>
+  </si>
+  <si>
+    <t>Paket Internet Whatsapp 11 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>CODM31</t>
   </si>
   <si>
     <t>Call of Duty MOBILE</t>
   </si>
   <si>
-    <t>26 CP</t>
-[...4 lines deleted...]
-  <si>
     <t>31 CP</t>
   </si>
   <si>
     <t>CODM53</t>
   </si>
   <si>
     <t>53 CP</t>
   </si>
   <si>
-    <t>CODM62</t>
-[...4 lines deleted...]
-  <si>
     <t>MEB</t>
   </si>
   <si>
     <t>MLIDWDP4</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
-    <t>MLIDWDP</t>
-[...1 lines deleted...]
-  <si>
     <t>CODM106</t>
   </si>
   <si>
     <t>Call of Duty Mobile 106 CP</t>
   </si>
   <si>
-    <t>CODM112</t>
-[...4 lines deleted...]
-  <si>
     <t>CODM127</t>
   </si>
   <si>
     <t>127 CP</t>
   </si>
   <si>
     <t>CODM128</t>
   </si>
   <si>
     <t>128 CP</t>
   </si>
   <si>
-    <t>CODM165</t>
-[...4 lines deleted...]
-  <si>
     <t>CODM264</t>
   </si>
   <si>
     <t>264 CP</t>
   </si>
   <si>
-    <t>CODM278</t>
-[...4 lines deleted...]
-  <si>
     <t>CODM320</t>
   </si>
   <si>
     <t>320 CP</t>
   </si>
   <si>
-    <t>CODM331</t>
-[...4 lines deleted...]
-  <si>
     <t>CODM443</t>
   </si>
   <si>
     <t>443 CP</t>
   </si>
   <si>
-    <t>CODM528</t>
-[...4 lines deleted...]
-  <si>
     <t>CODM63</t>
   </si>
   <si>
     <t>63 CP</t>
   </si>
   <si>
     <t>MLIDWDP5</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 5x</t>
+  </si>
+  <si>
+    <t>WDPMANUAL</t>
+  </si>
+  <si>
+    <t>133TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 133 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>WEB</t>
+  </si>
+  <si>
+    <t>G50</t>
+  </si>
+  <si>
+    <t>Roblox - GamePass</t>
+  </si>
+  <si>
+    <t>50 Robux - 72 Gamepass</t>
+  </si>
+  <si>
+    <t>G70</t>
+  </si>
+  <si>
+    <t>70 Robux - 100 Gamepass</t>
+  </si>
+  <si>
+    <t>WA35GB7</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 3.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>WA3GB7</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>PB6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>G100</t>
+  </si>
+  <si>
+    <t>100 Robux- 143 Gamepass</t>
+  </si>
+  <si>
+    <t>PM1200</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1200 UC</t>
+  </si>
+  <si>
+    <t>PM1250</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1250 UC</t>
+  </si>
+  <si>
+    <t>PM132</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1320 UC</t>
+  </si>
+  <si>
+    <t>D25GB28</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 25 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>D30GB28</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 30 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>D60GB28</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Spesial 60 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>SMT15</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>M10</t>
+  </si>
+  <si>
+    <t>MEGAXUS</t>
+  </si>
+  <si>
+    <t>Megaxus 10.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>T1030</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>T830</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BD47</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 4 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>BD57</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>BD87</t>
+  </si>
+  <si>
+    <t>by.U Data 8 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>59M</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS GLOBAL</t>
+  </si>
+  <si>
+    <t>MM1</t>
+  </si>
+  <si>
+    <t>IME100</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>PM3850</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>PMG30</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 30 UC</t>
+  </si>
+  <si>
+    <t>PMG720</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 720 UC</t>
+  </si>
+  <si>
+    <t>GP140</t>
+  </si>
+  <si>
+    <t>140 Robux - 200 GamePass</t>
+  </si>
+  <si>
+    <t>GP200</t>
+  </si>
+  <si>
+    <t>200 Robux - 286 GamePass</t>
+  </si>
+  <si>
+    <t>GP210</t>
+  </si>
+  <si>
+    <t>210 Robux - 300 GamePass</t>
+  </si>
+  <si>
+    <t>SMC</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>Super Sus Monthly Card</t>
+  </si>
+  <si>
+    <t>SWC</t>
+  </si>
+  <si>
+    <t>Super Sus Weekly Card</t>
+  </si>
+  <si>
+    <t>S100</t>
+  </si>
+  <si>
+    <t>Super Sus 100 Goldstar</t>
+  </si>
+  <si>
+    <t>S1060</t>
+  </si>
+  <si>
+    <t>Super Sus 1.060 Goldstar</t>
+  </si>
+  <si>
+    <t>S128</t>
+  </si>
+  <si>
+    <t>Super Sus 100+28 Goldstar</t>
+  </si>
+  <si>
+    <t>S310</t>
+  </si>
+  <si>
+    <t>Super Sus 310 Goldstar</t>
+  </si>
+  <si>
+    <t>S395</t>
+  </si>
+  <si>
+    <t>Super Sus 300+95 Goldstar</t>
+  </si>
+  <si>
+    <t>S520</t>
+  </si>
+  <si>
+    <t>Super Sus 520 Goldstar</t>
+  </si>
+  <si>
+    <t>S670</t>
+  </si>
+  <si>
+    <t>Super Sus 500+170 Goldstar</t>
+  </si>
+  <si>
+    <t>SSP</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass</t>
+  </si>
+  <si>
+    <t>SVC</t>
+  </si>
+  <si>
+    <t>Super Sus Super VIP Card</t>
+  </si>
+  <si>
+    <t>Super Sus 2.180 Goldstar</t>
+  </si>
+  <si>
+    <t>S1360</t>
+  </si>
+  <si>
+    <t>Super Sus 1000+360 Goldstar</t>
+  </si>
+  <si>
+    <t>S760</t>
+  </si>
+  <si>
+    <t>Super Sus 2000+760 Goldstar</t>
+  </si>
+  <si>
+    <t>SSPB</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass Bundle</t>
+  </si>
+  <si>
+    <t>M100</t>
+  </si>
+  <si>
+    <t>Megaxus 100.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>M20</t>
+  </si>
+  <si>
+    <t>Megaxus 20.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>XL80</t>
+  </si>
+  <si>
+    <t>Xl 80.000</t>
+  </si>
+  <si>
+    <t>M210</t>
+  </si>
+  <si>
+    <t>Megaxus 210.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>M50</t>
+  </si>
+  <si>
+    <t>Megaxus 50.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>M550</t>
+  </si>
+  <si>
+    <t>Megaxus 550.000 MI-Cash</t>
+  </si>
+  <si>
+    <t>ML112SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 112 Diamonds (102+10) (Singapore)</t>
+  </si>
+  <si>
+    <t>ML120SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 120 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML140SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 140 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML149</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 149 Diamond</t>
+  </si>
+  <si>
+    <t>ML14SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 14 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML153</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 153 Diamond</t>
+  </si>
+  <si>
+    <t>ML167</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 167 Diamond</t>
+  </si>
+  <si>
+    <t>ML172</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 172 Diamond</t>
+  </si>
+  <si>
+    <t>ML200</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 200 Diamond</t>
+  </si>
+  <si>
+    <t>ML201SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 201 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML257</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 257 Diamond</t>
+  </si>
+  <si>
+    <t>ML280PH</t>
+  </si>
+  <si>
+    <t>Mobile Legends 280 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>ML344GL</t>
+  </si>
+  <si>
+    <t>344 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>ML355SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 355 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML403SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 403 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML40SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 40 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML429GL</t>
+  </si>
+  <si>
+    <t>429 Diamonds (Global)</t>
+  </si>
+  <si>
+    <t>ML429SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 429 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML42SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 42 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML56SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 56 Diamonds (51+5) (Singapore)</t>
+  </si>
+  <si>
+    <t>ML571SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 571 Diamonds (505+66) (Singapore)</t>
+  </si>
+  <si>
+    <t>ML64</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 64 Diamond</t>
+  </si>
+  <si>
+    <t>ML67</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 67 Diamond</t>
+  </si>
+  <si>
+    <t>ML70SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 70 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML716SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 716 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>Ml75</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 75 Diamond</t>
+  </si>
+  <si>
+    <t>ML80</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 80 Diamond</t>
+  </si>
+  <si>
+    <t>ML808SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 808 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML86</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 86 Diamond</t>
+  </si>
+  <si>
+    <t>ML99SG</t>
+  </si>
+  <si>
+    <t>Mobile Legends 99 Diamonds (Singapore)</t>
+  </si>
+  <si>
+    <t>ML1041TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1041 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML165TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 165 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML16TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 16 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML172BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 172 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML172TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 172 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML221TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 221 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML24TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 24 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML257BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 257 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML257TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 257 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML344BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 344 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML429BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 429 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML44TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 44 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML494TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 494 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML516BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 516 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML55TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 55 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML565TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 565 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML600BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 600 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML706BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 706 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML706TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 706 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML792BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 792 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML86BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 86 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML86TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 86 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML878BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 878 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>ML88TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 88 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML963BR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 963 Diamonds (Brazil)</t>
+  </si>
+  <si>
+    <t>M284MY</t>
+  </si>
+  <si>
+    <t>FF36500</t>
+  </si>
+  <si>
+    <t>Free Fire 36500 Diamond</t>
+  </si>
+  <si>
+    <t>FF7290</t>
+  </si>
+  <si>
+    <t>Free Fire 7290 Diamond</t>
+  </si>
+  <si>
+    <t>FF73100</t>
+  </si>
+  <si>
+    <t>Free Fire 73100 Diamond</t>
+  </si>
+  <si>
+    <t>I1000B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 1.000 Bonds</t>
+  </si>
+  <si>
+    <t>I100B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 100 Bonds</t>
+  </si>
+  <si>
+    <t>I500B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 500 Bonds</t>
+  </si>
+  <si>
+    <t>MC1000MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC1000PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC1000TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC100BR</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Brazil)</t>
+  </si>
+  <si>
+    <t>MC100MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC100PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC100TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>Mc1084my</t>
+  </si>
+  <si>
+    <t>Magic Chess 1084 (940+144) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC1163PJ</t>
+  </si>
+  <si>
+    <t>Magic Chess 1163 (1007+156) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC11PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 11 (10+1) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC140MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 140 (127+13) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC142TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 142 (129+13) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC14MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 14 (13+1) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC157TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 157 (143+14) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC15TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 15 (14+1) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC165RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 150 + 15 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC1683TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1683 (1430+253) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC223PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 223 (203+20) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC22PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 22 (20+2) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC2398PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 2398 (2015+383) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC275RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 250 + 25 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC284</t>
+  </si>
+  <si>
+    <t>Magic Chess 284 (254+30) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC300MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 300 (150+150) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC300TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 300 (150+150) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC315TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 315 (286+29) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC31TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 31 (29+2) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC336PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 336 (303+33) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC355MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 355 (317+38) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC429MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 429 (383+46) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC42MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 42 (38+4) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC485TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 485 (429+56) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC500MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC500PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC500TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC55RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 50 + 5 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC565RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 + 65 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC56PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 56 (51+5) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC570PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 570 (504+66) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC5PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 5 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC70MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 70 (64+6) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC716MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 716 (633+83) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC79TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 79 (71+8) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC808TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 808 (715+93) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC95TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 95 (86+9) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>PM385</t>
+  </si>
+  <si>
+    <t>WCRU</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go Weekly Card (Russia)</t>
+  </si>
+  <si>
+    <t>DUN4</t>
+  </si>
+  <si>
+    <t>Data Unlimited Nonstop 4 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>ML2500M</t>
+  </si>
+  <si>
+    <t>2904 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2120</t>
+  </si>
+  <si>
+    <t>AU2 MOBILE</t>
+  </si>
+  <si>
+    <t>AU2 120 Diamonds</t>
+  </si>
+  <si>
+    <t>DUN3</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>VU10</t>
+  </si>
+  <si>
+    <t>Unipin Voucher</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 10.000</t>
+  </si>
+  <si>
+    <t>BYU20K</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>AU2144</t>
+  </si>
+  <si>
+    <t>AU2 144 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2300</t>
+  </si>
+  <si>
+    <t>AU2 300 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2360</t>
+  </si>
+  <si>
+    <t>AU2 360 Diamonds</t>
+  </si>
+  <si>
+    <t>AU260</t>
+  </si>
+  <si>
+    <t>AU2 60 Diamonds</t>
+  </si>
+  <si>
+    <t>AU272</t>
+  </si>
+  <si>
+    <t>AU2 72 Diamonds</t>
+  </si>
+  <si>
+    <t>MLP120</t>
+  </si>
+  <si>
+    <t>120 Diamonds Promo</t>
+  </si>
+  <si>
+    <t>MLP144</t>
+  </si>
+  <si>
+    <t>144 Diamonds Promo</t>
+  </si>
+  <si>
+    <t>MLP168</t>
+  </si>
+  <si>
+    <t>168 Diamonds Promo</t>
+  </si>
+  <si>
+    <t>MLP240</t>
+  </si>
+  <si>
+    <t>240 Diamonds Promo</t>
+  </si>
+  <si>
+    <t>VU100</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 100.000</t>
+  </si>
+  <si>
+    <t>VU20</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 20.000</t>
+  </si>
+  <si>
+    <t>VU300</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 300.000</t>
+  </si>
+  <si>
+    <t>VU50</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 50.000</t>
+  </si>
+  <si>
+    <t>VU500</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 500.000</t>
+  </si>
+  <si>
+    <t>BYU33</t>
+  </si>
+  <si>
+    <t>by.U Data 33 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU35</t>
+  </si>
+  <si>
+    <t>by.U Data 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU35SK</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU42</t>
+  </si>
+  <si>
+    <t>Data Kaget 42 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU6528</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 65 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>BYU6530</t>
+  </si>
+  <si>
+    <t>Data Kaget 65 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU74</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 37 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>PAXL10</t>
+  </si>
+  <si>
+    <t>Akrab Kuota Bersama 10 GB / 30 Hari</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3869,1358 +4934,1358 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I569"/>
+  <dimension ref="A1:I750"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H569" sqref="H569"/>
+      <selection activeCell="H750" sqref="H750"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>371611</v>
+        <v>373182</v>
       </c>
       <c r="F2" s="2">
-        <v>368264</v>
+        <v>369820</v>
       </c>
       <c r="G2" s="2">
-        <v>364916</v>
+        <v>366458</v>
       </c>
       <c r="H2" s="2">
-        <v>354872</v>
+        <v>356372</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>74916</v>
+        <v>75992</v>
       </c>
       <c r="F3" s="2">
-        <v>74241</v>
+        <v>75307</v>
       </c>
       <c r="G3" s="2">
-        <v>73566</v>
+        <v>74622</v>
       </c>
       <c r="H3" s="2">
-        <v>71542</v>
+        <v>72569</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>744392</v>
+        <v>746335</v>
       </c>
       <c r="F4" s="2">
-        <v>737685</v>
+        <v>739611</v>
       </c>
       <c r="G4" s="2">
-        <v>730979</v>
+        <v>732888</v>
       </c>
       <c r="H4" s="2">
-        <v>710860</v>
+        <v>712716</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>14775</v>
+        <v>15558</v>
       </c>
       <c r="F5" s="2">
-        <v>14642</v>
+        <v>15418</v>
       </c>
       <c r="G5" s="2">
-        <v>14509</v>
+        <v>15277</v>
       </c>
       <c r="H5" s="2">
-        <v>14110</v>
+        <v>14857</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>148700</v>
+        <v>149272</v>
       </c>
       <c r="F6" s="2">
-        <v>147360</v>
+        <v>147927</v>
       </c>
       <c r="G6" s="2">
-        <v>146021</v>
+        <v>146582</v>
       </c>
       <c r="H6" s="2">
-        <v>142002</v>
+        <v>142548</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>18536</v>
+        <v>18316</v>
       </c>
       <c r="F7" s="2">
-        <v>18369</v>
+        <v>18151</v>
       </c>
       <c r="G7" s="2">
-        <v>18202</v>
+        <v>17986</v>
       </c>
       <c r="H7" s="2">
-        <v>17701</v>
+        <v>17491</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>117099</v>
+        <v>123953</v>
       </c>
       <c r="F8" s="2">
-        <v>116045</v>
+        <v>122836</v>
       </c>
       <c r="G8" s="2">
-        <v>114990</v>
+        <v>121719</v>
       </c>
       <c r="H8" s="2">
-        <v>111825</v>
+        <v>118369</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
         <v>39052</v>
       </c>
       <c r="F9" s="2">
         <v>38700</v>
       </c>
       <c r="G9" s="2">
         <v>38348</v>
       </c>
       <c r="H9" s="2">
         <v>37293</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>11810</v>
+        <v>14136</v>
       </c>
       <c r="F10" s="2">
-        <v>11704</v>
+        <v>14009</v>
       </c>
       <c r="G10" s="2">
-        <v>11598</v>
+        <v>13881</v>
       </c>
       <c r="H10" s="2">
-        <v>11278</v>
+        <v>13499</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2">
-        <v>6505</v>
+        <v>11810</v>
       </c>
       <c r="F11" s="2">
-        <v>6446</v>
+        <v>11704</v>
       </c>
       <c r="G11" s="2">
-        <v>6387</v>
+        <v>11598</v>
       </c>
       <c r="H11" s="2">
-        <v>6212</v>
+        <v>11278</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2">
-        <v>10689</v>
+        <v>6499</v>
       </c>
       <c r="F12" s="2">
-        <v>10593</v>
+        <v>6441</v>
       </c>
       <c r="G12" s="2">
-        <v>10497</v>
+        <v>6382</v>
       </c>
       <c r="H12" s="2">
-        <v>10208</v>
+        <v>6206</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2">
-        <v>15435</v>
+        <v>10689</v>
       </c>
       <c r="F13" s="2">
-        <v>15296</v>
+        <v>10593</v>
       </c>
       <c r="G13" s="2">
-        <v>15156</v>
+        <v>10497</v>
       </c>
       <c r="H13" s="2">
-        <v>14739</v>
+        <v>10208</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>538242</v>
+        <v>15435</v>
       </c>
       <c r="F14" s="2">
-        <v>533393</v>
+        <v>15296</v>
       </c>
       <c r="G14" s="2">
-        <v>528544</v>
+        <v>15156</v>
       </c>
       <c r="H14" s="2">
-        <v>513997</v>
+        <v>14739</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="2">
-        <v>92717</v>
+        <v>538242</v>
       </c>
       <c r="F15" s="2">
-        <v>91882</v>
+        <v>533393</v>
       </c>
       <c r="G15" s="2">
-        <v>91047</v>
+        <v>528544</v>
       </c>
       <c r="H15" s="2">
-        <v>88541</v>
+        <v>513997</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2">
-        <v>910850</v>
+        <v>92717</v>
       </c>
       <c r="F16" s="2">
-        <v>902645</v>
+        <v>91882</v>
       </c>
       <c r="G16" s="2">
-        <v>894439</v>
+        <v>91047</v>
       </c>
       <c r="H16" s="2">
-        <v>869821</v>
+        <v>88541</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="2">
-        <v>14594</v>
+        <v>910850</v>
       </c>
       <c r="F17" s="2">
-        <v>14463</v>
+        <v>902645</v>
       </c>
       <c r="G17" s="2">
-        <v>14331</v>
+        <v>894439</v>
       </c>
       <c r="H17" s="2">
-        <v>13937</v>
+        <v>869821</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="2">
-        <v>1691802</v>
+        <v>14594</v>
       </c>
       <c r="F18" s="2">
-        <v>1676561</v>
+        <v>14463</v>
       </c>
       <c r="G18" s="2">
-        <v>1661319</v>
+        <v>14331</v>
       </c>
       <c r="H18" s="2">
-        <v>1615595</v>
+        <v>13937</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="2">
-        <v>261832</v>
+        <v>1691802</v>
       </c>
       <c r="F19" s="2">
-        <v>259474</v>
+        <v>1676561</v>
       </c>
       <c r="G19" s="2">
-        <v>257115</v>
+        <v>1661319</v>
       </c>
       <c r="H19" s="2">
-        <v>250038</v>
+        <v>1615595</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="2">
-        <v>53321</v>
+        <v>261832</v>
       </c>
       <c r="F20" s="2">
-        <v>52841</v>
+        <v>259474</v>
       </c>
       <c r="G20" s="2">
-        <v>52360</v>
+        <v>257115</v>
       </c>
       <c r="H20" s="2">
-        <v>50919</v>
+        <v>250038</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="2">
-        <v>175393</v>
+        <v>53321</v>
       </c>
       <c r="F21" s="2">
-        <v>173813</v>
+        <v>52841</v>
       </c>
       <c r="G21" s="2">
-        <v>172233</v>
+        <v>52360</v>
       </c>
       <c r="H21" s="2">
-        <v>167493</v>
+        <v>50919</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="2">
-        <v>14504</v>
+        <v>175393</v>
       </c>
       <c r="F22" s="2">
-        <v>14374</v>
+        <v>173813</v>
       </c>
       <c r="G22" s="2">
-        <v>14243</v>
+        <v>172233</v>
       </c>
       <c r="H22" s="2">
-        <v>13851</v>
+        <v>167493</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="2">
-        <v>329743</v>
+        <v>14504</v>
       </c>
       <c r="F23" s="2">
-        <v>326773</v>
+        <v>14374</v>
       </c>
       <c r="G23" s="2">
-        <v>323802</v>
+        <v>14243</v>
       </c>
       <c r="H23" s="2">
-        <v>314890</v>
+        <v>13851</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="2">
-        <v>168936</v>
+        <v>329743</v>
       </c>
       <c r="F24" s="2">
-        <v>167415</v>
+        <v>326773</v>
       </c>
       <c r="G24" s="2">
-        <v>165893</v>
+        <v>323802</v>
       </c>
       <c r="H24" s="2">
-        <v>161327</v>
+        <v>314890</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>13092</v>
+        <v>168936</v>
       </c>
       <c r="F25" s="2">
-        <v>12975</v>
+        <v>167415</v>
       </c>
       <c r="G25" s="2">
-        <v>12857</v>
+        <v>165893</v>
       </c>
       <c r="H25" s="2">
-        <v>12503</v>
+        <v>161327</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>130614</v>
+        <v>13119</v>
       </c>
       <c r="F26" s="2">
-        <v>129437</v>
+        <v>13001</v>
       </c>
       <c r="G26" s="2">
-        <v>128260</v>
+        <v>12883</v>
       </c>
       <c r="H26" s="2">
-        <v>124730</v>
+        <v>12528</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="2">
-        <v>39272</v>
+        <v>26285</v>
       </c>
       <c r="F27" s="2">
-        <v>38918</v>
+        <v>26048</v>
       </c>
       <c r="G27" s="2">
-        <v>38564</v>
+        <v>25811</v>
       </c>
       <c r="H27" s="2">
-        <v>37503</v>
+        <v>25101</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="2">
-        <v>65109</v>
+        <v>39297</v>
       </c>
       <c r="F28" s="2">
-        <v>64523</v>
+        <v>38943</v>
       </c>
       <c r="G28" s="2">
-        <v>63936</v>
+        <v>38589</v>
       </c>
       <c r="H28" s="2">
-        <v>62176</v>
+        <v>37527</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>27508</v>
+        <v>65087</v>
       </c>
       <c r="F29" s="2">
-        <v>27260</v>
+        <v>64501</v>
       </c>
       <c r="G29" s="2">
-        <v>27012</v>
+        <v>63914</v>
       </c>
       <c r="H29" s="2">
-        <v>26269</v>
+        <v>62155</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>56038</v>
+        <v>30259</v>
       </c>
       <c r="F30" s="2">
-        <v>55534</v>
+        <v>29986</v>
       </c>
       <c r="G30" s="2">
-        <v>55029</v>
+        <v>29713</v>
       </c>
       <c r="H30" s="2">
-        <v>53514</v>
+        <v>28896</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>124901</v>
+        <v>54693</v>
       </c>
       <c r="F31" s="2">
-        <v>123775</v>
+        <v>54200</v>
       </c>
       <c r="G31" s="2">
-        <v>122650</v>
+        <v>53708</v>
       </c>
       <c r="H31" s="2">
-        <v>119274</v>
+        <v>52229</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>316544</v>
+        <v>161696</v>
       </c>
       <c r="F32" s="2">
-        <v>313693</v>
+        <v>160239</v>
       </c>
       <c r="G32" s="2">
-        <v>310841</v>
+        <v>158782</v>
       </c>
       <c r="H32" s="2">
-        <v>302286</v>
+        <v>154412</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="2">
-        <v>15357</v>
+        <v>311707</v>
       </c>
       <c r="F33" s="2">
-        <v>15219</v>
+        <v>308899</v>
       </c>
       <c r="G33" s="2">
-        <v>15080</v>
+        <v>306091</v>
       </c>
       <c r="H33" s="2">
-        <v>14665</v>
+        <v>297666</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="2">
-        <v>152641</v>
+        <v>15574</v>
       </c>
       <c r="F34" s="2">
-        <v>151265</v>
+        <v>15434</v>
       </c>
       <c r="G34" s="2">
-        <v>149890</v>
+        <v>15294</v>
       </c>
       <c r="H34" s="2">
-        <v>145765</v>
+        <v>14873</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="2">
-        <v>151980</v>
+        <v>151906</v>
       </c>
       <c r="F35" s="2">
-        <v>150611</v>
+        <v>150537</v>
       </c>
       <c r="G35" s="2">
-        <v>149242</v>
+        <v>149169</v>
       </c>
       <c r="H35" s="2">
-        <v>145134</v>
+        <v>145063</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="2">
-        <v>75072</v>
+        <v>151980</v>
       </c>
       <c r="F36" s="2">
-        <v>74395</v>
+        <v>150611</v>
       </c>
       <c r="G36" s="2">
-        <v>73719</v>
+        <v>149242</v>
       </c>
       <c r="H36" s="2">
-        <v>71690</v>
+        <v>145134</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="2">
-        <v>78269</v>
+        <v>75308</v>
       </c>
       <c r="F37" s="2">
-        <v>77564</v>
+        <v>74630</v>
       </c>
       <c r="G37" s="2">
-        <v>76859</v>
+        <v>73951</v>
       </c>
       <c r="H37" s="2">
-        <v>74744</v>
+        <v>71916</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="2">
-        <v>382435</v>
+        <v>390112</v>
       </c>
       <c r="F38" s="2">
-        <v>378990</v>
+        <v>386597</v>
       </c>
       <c r="G38" s="2">
-        <v>375544</v>
+        <v>383083</v>
       </c>
       <c r="H38" s="2">
-        <v>365208</v>
+        <v>372539</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E39" s="2">
-        <v>152541</v>
+        <v>151542</v>
       </c>
       <c r="F39" s="2">
-        <v>151166</v>
+        <v>150176</v>
       </c>
       <c r="G39" s="2">
-        <v>149792</v>
+        <v>148811</v>
       </c>
       <c r="H39" s="2">
-        <v>145669</v>
+        <v>144715</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="2">
         <v>456805</v>
       </c>
       <c r="F40" s="2">
         <v>452690</v>
       </c>
       <c r="G40" s="2">
         <v>448574</v>
       </c>
       <c r="H40" s="2">
         <v>436228</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="2">
         <v>76923</v>
       </c>
       <c r="F41" s="2">
         <v>76230</v>
       </c>
       <c r="G41" s="2">
         <v>75537</v>
       </c>
       <c r="H41" s="2">
         <v>73458</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="2">
-        <v>15369</v>
+        <v>15256</v>
       </c>
       <c r="F42" s="2">
-        <v>15231</v>
+        <v>15118</v>
       </c>
       <c r="G42" s="2">
-        <v>15092</v>
+        <v>14981</v>
       </c>
       <c r="H42" s="2">
-        <v>14677</v>
+        <v>14569</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="2">
         <v>235138</v>
       </c>
       <c r="F43" s="2">
         <v>233020</v>
       </c>
       <c r="G43" s="2">
         <v>230901</v>
       </c>
       <c r="H43" s="2">
         <v>224546</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="2">
-        <v>6938</v>
+        <v>7954</v>
       </c>
       <c r="F44" s="2">
-        <v>6875</v>
+        <v>7883</v>
       </c>
       <c r="G44" s="2">
-        <v>6813</v>
+        <v>7811</v>
       </c>
       <c r="H44" s="2">
-        <v>6625</v>
+        <v>7596</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>11273</v>
+        <v>11249</v>
       </c>
       <c r="F45" s="2">
-        <v>11172</v>
+        <v>11147</v>
       </c>
       <c r="G45" s="2">
-        <v>11070</v>
+        <v>11046</v>
       </c>
       <c r="H45" s="2">
-        <v>10765</v>
+        <v>10742</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="2">
         <v>16550</v>
       </c>
       <c r="F46" s="2">
         <v>16401</v>
       </c>
       <c r="G46" s="2">
@@ -5283,15142 +6348,20391 @@
       </c>
       <c r="G48" s="2">
         <v>27217</v>
       </c>
       <c r="H48" s="2">
         <v>26468</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="2">
-        <v>32751</v>
+        <v>32773</v>
       </c>
       <c r="F49" s="2">
-        <v>32456</v>
+        <v>32478</v>
       </c>
       <c r="G49" s="2">
-        <v>32160</v>
+        <v>32182</v>
       </c>
       <c r="H49" s="2">
-        <v>31275</v>
+        <v>31297</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="2">
         <v>5439</v>
       </c>
       <c r="F50" s="2">
         <v>5390</v>
       </c>
       <c r="G50" s="2">
         <v>5341</v>
       </c>
       <c r="H50" s="2">
         <v>5194</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>76326</v>
+        <v>8036</v>
       </c>
       <c r="F51" s="2">
-        <v>75638</v>
+        <v>7964</v>
       </c>
       <c r="G51" s="2">
-        <v>74951</v>
+        <v>7892</v>
       </c>
       <c r="H51" s="2">
-        <v>72888</v>
+        <v>7674</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E52" s="2">
-        <v>15458</v>
+        <v>22289</v>
       </c>
       <c r="F52" s="2">
-        <v>15319</v>
+        <v>22088</v>
       </c>
       <c r="G52" s="2">
-        <v>15179</v>
+        <v>21887</v>
       </c>
       <c r="H52" s="2">
-        <v>14762</v>
+        <v>21285</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="2">
-        <v>8036</v>
+        <v>55667</v>
       </c>
       <c r="F53" s="2">
-        <v>7964</v>
+        <v>55165</v>
       </c>
       <c r="G53" s="2">
-        <v>7892</v>
+        <v>54664</v>
       </c>
       <c r="H53" s="2">
-        <v>7674</v>
+        <v>53159</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>22289</v>
+        <v>11</v>
       </c>
       <c r="F54" s="2">
-        <v>22088</v>
+        <v>11</v>
       </c>
       <c r="G54" s="2">
-        <v>21887</v>
+        <v>11</v>
       </c>
       <c r="H54" s="2">
-        <v>21285</v>
+        <v>11</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E55" s="2">
-        <v>55667</v>
+        <v>49397</v>
       </c>
       <c r="F55" s="2">
-        <v>55165</v>
+        <v>48952</v>
       </c>
       <c r="G55" s="2">
-        <v>54664</v>
+        <v>48507</v>
       </c>
       <c r="H55" s="2">
-        <v>53159</v>
+        <v>47172</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="2">
-        <v>11</v>
+        <v>94785</v>
       </c>
       <c r="F56" s="2">
-        <v>11</v>
+        <v>93931</v>
       </c>
       <c r="G56" s="2">
-        <v>11</v>
+        <v>93077</v>
       </c>
       <c r="H56" s="2">
-        <v>11</v>
+        <v>90516</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>49397</v>
+        <v>309441</v>
       </c>
       <c r="F57" s="2">
-        <v>48952</v>
+        <v>306654</v>
       </c>
       <c r="G57" s="2">
-        <v>48507</v>
+        <v>303866</v>
       </c>
       <c r="H57" s="2">
-        <v>47172</v>
+        <v>295503</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>94785</v>
+        <v>389194</v>
       </c>
       <c r="F58" s="2">
-        <v>93931</v>
+        <v>385688</v>
       </c>
       <c r="G58" s="2">
-        <v>93077</v>
+        <v>382181</v>
       </c>
       <c r="H58" s="2">
-        <v>90516</v>
+        <v>371663</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>299656</v>
+        <v>5482</v>
       </c>
       <c r="F59" s="2">
-        <v>296956</v>
+        <v>5433</v>
       </c>
       <c r="G59" s="2">
-        <v>294256</v>
+        <v>5384</v>
       </c>
       <c r="H59" s="2">
-        <v>286158</v>
+        <v>5235</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>380092</v>
+        <v>8263</v>
       </c>
       <c r="F60" s="2">
-        <v>376668</v>
+        <v>8188</v>
       </c>
       <c r="G60" s="2">
-        <v>373243</v>
+        <v>8114</v>
       </c>
       <c r="H60" s="2">
-        <v>362971</v>
+        <v>7891</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>5389</v>
+        <v>80347</v>
       </c>
       <c r="F61" s="2">
-        <v>5341</v>
+        <v>79624</v>
       </c>
       <c r="G61" s="2">
-        <v>5292</v>
+        <v>78900</v>
       </c>
       <c r="H61" s="2">
-        <v>5146</v>
+        <v>76728</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>8386</v>
+        <v>777867</v>
       </c>
       <c r="F62" s="2">
-        <v>8311</v>
+        <v>770859</v>
       </c>
       <c r="G62" s="2">
-        <v>8235</v>
+        <v>763851</v>
       </c>
       <c r="H62" s="2">
-        <v>8008</v>
+        <v>742828</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>77807</v>
+        <v>110467</v>
       </c>
       <c r="F63" s="2">
-        <v>77106</v>
+        <v>109472</v>
       </c>
       <c r="G63" s="2">
-        <v>76405</v>
+        <v>108477</v>
       </c>
       <c r="H63" s="2">
-        <v>74302</v>
+        <v>105491</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>775034</v>
+        <v>16217</v>
       </c>
       <c r="F64" s="2">
-        <v>768052</v>
+        <v>16071</v>
       </c>
       <c r="G64" s="2">
-        <v>761070</v>
+        <v>15925</v>
       </c>
       <c r="H64" s="2">
-        <v>740123</v>
+        <v>15487</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>107088</v>
+        <v>154886</v>
       </c>
       <c r="F65" s="2">
-        <v>106124</v>
+        <v>153491</v>
       </c>
       <c r="G65" s="2">
-        <v>105159</v>
+        <v>152095</v>
       </c>
       <c r="H65" s="2">
-        <v>102265</v>
+        <v>147909</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>15842</v>
+        <v>25833</v>
       </c>
       <c r="F66" s="2">
-        <v>15699</v>
+        <v>25600</v>
       </c>
       <c r="G66" s="2">
-        <v>15556</v>
+        <v>25368</v>
       </c>
       <c r="H66" s="2">
-        <v>15128</v>
+        <v>24669</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>150002</v>
+        <v>9049</v>
       </c>
       <c r="F67" s="2">
-        <v>148651</v>
+        <v>8967</v>
       </c>
       <c r="G67" s="2">
-        <v>147299</v>
+        <v>8886</v>
       </c>
       <c r="H67" s="2">
-        <v>143245</v>
+        <v>8641</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E68" s="2">
-        <v>25833</v>
+        <v>58636</v>
       </c>
       <c r="F68" s="2">
-        <v>25600</v>
+        <v>58108</v>
       </c>
       <c r="G68" s="2">
-        <v>25368</v>
+        <v>57579</v>
       </c>
       <c r="H68" s="2">
-        <v>24669</v>
+        <v>55995</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E69" s="2">
-        <v>9049</v>
+        <v>1557</v>
       </c>
       <c r="F69" s="2">
-        <v>8967</v>
+        <v>1543</v>
       </c>
       <c r="G69" s="2">
-        <v>8886</v>
+        <v>1529</v>
       </c>
       <c r="H69" s="2">
-        <v>8641</v>
+        <v>1487</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E70" s="2">
-        <v>59441</v>
+        <v>13720</v>
       </c>
       <c r="F70" s="2">
-        <v>58905</v>
+        <v>13596</v>
       </c>
       <c r="G70" s="2">
-        <v>58370</v>
+        <v>13472</v>
       </c>
       <c r="H70" s="2">
-        <v>56763</v>
+        <v>13102</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E71" s="2">
-        <v>1461</v>
+        <v>1808</v>
       </c>
       <c r="F71" s="2">
-        <v>1448</v>
+        <v>1792</v>
       </c>
       <c r="G71" s="2">
-        <v>1434</v>
+        <v>1776</v>
       </c>
       <c r="H71" s="2">
-        <v>1395</v>
+        <v>1727</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E72" s="2">
-        <v>13709</v>
+        <v>14087</v>
       </c>
       <c r="F72" s="2">
-        <v>13585</v>
+        <v>13960</v>
       </c>
       <c r="G72" s="2">
-        <v>13462</v>
+        <v>13833</v>
       </c>
       <c r="H72" s="2">
-        <v>13091</v>
+        <v>13452</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>1867</v>
+        <v>135320</v>
       </c>
       <c r="F73" s="2">
-        <v>1850</v>
+        <v>134101</v>
       </c>
       <c r="G73" s="2">
-        <v>1833</v>
+        <v>132882</v>
       </c>
       <c r="H73" s="2">
-        <v>1783</v>
+        <v>129225</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>14806</v>
+        <v>1946</v>
       </c>
       <c r="F74" s="2">
-        <v>14673</v>
+        <v>1928</v>
       </c>
       <c r="G74" s="2">
-        <v>14540</v>
+        <v>1911</v>
       </c>
       <c r="H74" s="2">
-        <v>14139</v>
+        <v>1858</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>139833</v>
+        <v>16713</v>
       </c>
       <c r="F75" s="2">
-        <v>138574</v>
+        <v>16563</v>
       </c>
       <c r="G75" s="2">
-        <v>137314</v>
+        <v>16412</v>
       </c>
       <c r="H75" s="2">
-        <v>133535</v>
+        <v>15960</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>2007</v>
+        <v>17605</v>
       </c>
       <c r="F76" s="2">
-        <v>1989</v>
+        <v>17446</v>
       </c>
       <c r="G76" s="2">
-        <v>1971</v>
+        <v>17287</v>
       </c>
       <c r="H76" s="2">
-        <v>1916</v>
+        <v>16812</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>17395</v>
+        <v>19340</v>
       </c>
       <c r="F77" s="2">
-        <v>17238</v>
+        <v>19165</v>
       </c>
       <c r="G77" s="2">
-        <v>17081</v>
+        <v>18991</v>
       </c>
       <c r="H77" s="2">
-        <v>16611</v>
+        <v>18468</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>18321</v>
+        <v>2681</v>
       </c>
       <c r="F78" s="2">
-        <v>18156</v>
+        <v>2657</v>
       </c>
       <c r="G78" s="2">
-        <v>17990</v>
+        <v>2632</v>
       </c>
       <c r="H78" s="2">
-        <v>17495</v>
+        <v>2560</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>19984</v>
+        <v>3572</v>
       </c>
       <c r="F79" s="2">
-        <v>19804</v>
+        <v>3540</v>
       </c>
       <c r="G79" s="2">
-        <v>19624</v>
+        <v>3508</v>
       </c>
       <c r="H79" s="2">
-        <v>19084</v>
+        <v>3411</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>2784</v>
+        <v>29003</v>
       </c>
       <c r="F80" s="2">
-        <v>2759</v>
+        <v>28742</v>
       </c>
       <c r="G80" s="2">
-        <v>2734</v>
+        <v>28481</v>
       </c>
       <c r="H80" s="2">
-        <v>2658</v>
+        <v>27697</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>3710</v>
+        <v>3898</v>
       </c>
       <c r="F81" s="2">
-        <v>3676</v>
+        <v>3863</v>
       </c>
       <c r="G81" s="2">
-        <v>3643</v>
+        <v>3828</v>
       </c>
       <c r="H81" s="2">
-        <v>3543</v>
+        <v>3723</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>29970</v>
+        <v>5355</v>
       </c>
       <c r="F82" s="2">
-        <v>29700</v>
+        <v>5306</v>
       </c>
       <c r="G82" s="2">
-        <v>29430</v>
+        <v>5258</v>
       </c>
       <c r="H82" s="2">
-        <v>28620</v>
+        <v>5113</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>4000</v>
+        <v>48347</v>
       </c>
       <c r="F83" s="2">
-        <v>3964</v>
+        <v>47912</v>
       </c>
       <c r="G83" s="2">
-        <v>3928</v>
+        <v>47476</v>
       </c>
       <c r="H83" s="2">
-        <v>3820</v>
+        <v>46169</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>5561</v>
+        <v>48347</v>
       </c>
       <c r="F84" s="2">
-        <v>5511</v>
+        <v>47912</v>
       </c>
       <c r="G84" s="2">
-        <v>5461</v>
+        <v>47476</v>
       </c>
       <c r="H84" s="2">
-        <v>5311</v>
+        <v>46169</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="2">
-        <v>49959</v>
+        <v>58011</v>
       </c>
       <c r="F85" s="2">
-        <v>49509</v>
+        <v>57488</v>
       </c>
       <c r="G85" s="2">
-        <v>49059</v>
+        <v>56966</v>
       </c>
       <c r="H85" s="2">
-        <v>47708</v>
+        <v>55398</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>49959</v>
+        <v>76517</v>
       </c>
       <c r="F86" s="2">
-        <v>49509</v>
+        <v>75827</v>
       </c>
       <c r="G86" s="2">
-        <v>49059</v>
+        <v>75138</v>
       </c>
       <c r="H86" s="2">
-        <v>47708</v>
+        <v>73070</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>59944</v>
+        <v>898</v>
       </c>
       <c r="F87" s="2">
-        <v>59404</v>
+        <v>890</v>
       </c>
       <c r="G87" s="2">
-        <v>58864</v>
+        <v>882</v>
       </c>
       <c r="H87" s="2">
-        <v>57244</v>
+        <v>858</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>76551</v>
+        <v>7044</v>
       </c>
       <c r="F88" s="2">
-        <v>75862</v>
+        <v>6981</v>
       </c>
       <c r="G88" s="2">
-        <v>75172</v>
+        <v>6917</v>
       </c>
       <c r="H88" s="2">
-        <v>73103</v>
+        <v>6727</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>932</v>
+        <v>70348</v>
       </c>
       <c r="F89" s="2">
-        <v>924</v>
+        <v>69715</v>
       </c>
       <c r="G89" s="2">
-        <v>916</v>
+        <v>69081</v>
       </c>
       <c r="H89" s="2">
-        <v>890</v>
+        <v>67180</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>7404</v>
+        <v>9670</v>
       </c>
       <c r="F90" s="2">
-        <v>7337</v>
+        <v>9583</v>
       </c>
       <c r="G90" s="2">
-        <v>7270</v>
+        <v>9496</v>
       </c>
       <c r="H90" s="2">
-        <v>7070</v>
+        <v>9235</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>72708</v>
+        <v>96665</v>
       </c>
       <c r="F91" s="2">
-        <v>72053</v>
+        <v>95795</v>
       </c>
       <c r="G91" s="2">
-        <v>71398</v>
+        <v>94924</v>
       </c>
       <c r="H91" s="2">
-        <v>69433</v>
+        <v>92311</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>9992</v>
+        <v>96665</v>
       </c>
       <c r="F92" s="2">
-        <v>9902</v>
+        <v>95795</v>
       </c>
       <c r="G92" s="2">
-        <v>9812</v>
+        <v>94924</v>
       </c>
       <c r="H92" s="2">
-        <v>9542</v>
+        <v>92311</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>99889</v>
+        <v>43529</v>
       </c>
       <c r="F93" s="2">
-        <v>98989</v>
+        <v>43137</v>
       </c>
       <c r="G93" s="2">
-        <v>98089</v>
+        <v>42744</v>
       </c>
       <c r="H93" s="2">
-        <v>95389</v>
+        <v>41568</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E94" s="2">
-        <v>99889</v>
+        <v>1909</v>
       </c>
       <c r="F94" s="2">
-        <v>98989</v>
+        <v>1892</v>
       </c>
       <c r="G94" s="2">
-        <v>98089</v>
+        <v>1875</v>
       </c>
       <c r="H94" s="2">
-        <v>95389</v>
+        <v>1823</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E95" s="2">
-        <v>43575</v>
+        <v>16478</v>
       </c>
       <c r="F95" s="2">
-        <v>43183</v>
+        <v>16330</v>
       </c>
       <c r="G95" s="2">
-        <v>42790</v>
+        <v>16181</v>
       </c>
       <c r="H95" s="2">
-        <v>41612</v>
+        <v>15736</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>2009</v>
+        <v>3677</v>
       </c>
       <c r="F96" s="2">
-        <v>1991</v>
+        <v>3644</v>
       </c>
       <c r="G96" s="2">
-        <v>1973</v>
+        <v>3611</v>
       </c>
       <c r="H96" s="2">
-        <v>1919</v>
+        <v>3512</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>17366</v>
+        <v>5220</v>
       </c>
       <c r="F97" s="2">
-        <v>17210</v>
+        <v>5173</v>
       </c>
       <c r="G97" s="2">
-        <v>17053</v>
+        <v>5126</v>
       </c>
       <c r="H97" s="2">
-        <v>16584</v>
+        <v>4985</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>3691</v>
+        <v>875</v>
       </c>
       <c r="F98" s="2">
-        <v>3658</v>
+        <v>867</v>
       </c>
       <c r="G98" s="2">
-        <v>3624</v>
+        <v>859</v>
       </c>
       <c r="H98" s="2">
-        <v>3525</v>
+        <v>835</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>5533</v>
+        <v>6960</v>
       </c>
       <c r="F99" s="2">
-        <v>5484</v>
+        <v>6897</v>
       </c>
       <c r="G99" s="2">
-        <v>5434</v>
+        <v>6834</v>
       </c>
       <c r="H99" s="2">
-        <v>5284</v>
+        <v>6646</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>927</v>
+        <v>8264</v>
       </c>
       <c r="F100" s="2">
-        <v>919</v>
+        <v>8190</v>
       </c>
       <c r="G100" s="2">
-        <v>910</v>
+        <v>8115</v>
       </c>
       <c r="H100" s="2">
-        <v>885</v>
+        <v>7892</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>7359</v>
+        <v>28999</v>
       </c>
       <c r="F101" s="2">
-        <v>7293</v>
+        <v>28738</v>
       </c>
       <c r="G101" s="2">
-        <v>7227</v>
+        <v>28476</v>
       </c>
       <c r="H101" s="2">
-        <v>7028</v>
+        <v>27693</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>8299</v>
+        <v>91755</v>
       </c>
       <c r="F102" s="2">
-        <v>8225</v>
+        <v>90928</v>
       </c>
       <c r="G102" s="2">
-        <v>8150</v>
+        <v>90102</v>
       </c>
       <c r="H102" s="2">
-        <v>7926</v>
+        <v>87622</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E103" s="2">
-        <v>30596</v>
+        <v>86808</v>
       </c>
       <c r="F103" s="2">
-        <v>30320</v>
+        <v>86026</v>
       </c>
       <c r="G103" s="2">
-        <v>30045</v>
+        <v>85243</v>
       </c>
       <c r="H103" s="2">
-        <v>29218</v>
+        <v>82897</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E104" s="2">
-        <v>91755</v>
+        <v>180988</v>
       </c>
       <c r="F104" s="2">
-        <v>90928</v>
+        <v>179357</v>
       </c>
       <c r="G104" s="2">
-        <v>90102</v>
+        <v>177727</v>
       </c>
       <c r="H104" s="2">
-        <v>87622</v>
+        <v>172835</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E105" s="2">
-        <v>91880</v>
+        <v>109391</v>
       </c>
       <c r="F105" s="2">
-        <v>91053</v>
+        <v>108405</v>
       </c>
       <c r="G105" s="2">
-        <v>90225</v>
+        <v>107420</v>
       </c>
       <c r="H105" s="2">
-        <v>87742</v>
+        <v>104463</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E106" s="2">
-        <v>185065</v>
+        <v>28949</v>
       </c>
       <c r="F106" s="2">
-        <v>183398</v>
+        <v>28688</v>
       </c>
       <c r="G106" s="2">
-        <v>181730</v>
+        <v>28427</v>
       </c>
       <c r="H106" s="2">
-        <v>176729</v>
+        <v>27645</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E107" s="2">
-        <v>109391</v>
+        <v>60886</v>
       </c>
       <c r="F107" s="2">
-        <v>108405</v>
+        <v>60337</v>
       </c>
       <c r="G107" s="2">
-        <v>107420</v>
+        <v>59789</v>
       </c>
       <c r="H107" s="2">
-        <v>104463</v>
+        <v>58143</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="E108" s="2">
-        <v>30325</v>
+        <v>124403</v>
       </c>
       <c r="F108" s="2">
-        <v>30052</v>
+        <v>123283</v>
       </c>
       <c r="G108" s="2">
-        <v>29779</v>
+        <v>122162</v>
       </c>
       <c r="H108" s="2">
-        <v>28959</v>
+        <v>118800</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>61439</v>
+        <v>36031</v>
       </c>
       <c r="F109" s="2">
-        <v>60885</v>
+        <v>35706</v>
       </c>
       <c r="G109" s="2">
-        <v>60332</v>
+        <v>35381</v>
       </c>
       <c r="H109" s="2">
-        <v>58671</v>
+        <v>34408</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>124403</v>
+        <v>29523</v>
       </c>
       <c r="F110" s="2">
-        <v>123283</v>
+        <v>29257</v>
       </c>
       <c r="G110" s="2">
-        <v>122162</v>
+        <v>28991</v>
       </c>
       <c r="H110" s="2">
-        <v>118800</v>
+        <v>28193</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E111" s="2">
-        <v>36031</v>
+        <v>12293</v>
       </c>
       <c r="F111" s="2">
-        <v>35706</v>
+        <v>12183</v>
       </c>
       <c r="G111" s="2">
-        <v>35381</v>
+        <v>12072</v>
       </c>
       <c r="H111" s="2">
-        <v>34408</v>
+        <v>11740</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>165</v>
+        <v>240</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E112" s="2">
-        <v>28175</v>
+        <v>37102</v>
       </c>
       <c r="F112" s="2">
-        <v>27921</v>
+        <v>36768</v>
       </c>
       <c r="G112" s="2">
-        <v>27667</v>
+        <v>36433</v>
       </c>
       <c r="H112" s="2">
-        <v>26906</v>
+        <v>35431</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>246</v>
+        <v>161</v>
       </c>
       <c r="E113" s="2">
-        <v>12293</v>
+        <v>1661</v>
       </c>
       <c r="F113" s="2">
-        <v>12183</v>
+        <v>1646</v>
       </c>
       <c r="G113" s="2">
-        <v>12072</v>
+        <v>1631</v>
       </c>
       <c r="H113" s="2">
-        <v>11740</v>
+        <v>1586</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E114" s="2">
-        <v>37102</v>
+        <v>16339</v>
       </c>
       <c r="F114" s="2">
-        <v>36768</v>
+        <v>16192</v>
       </c>
       <c r="G114" s="2">
-        <v>36433</v>
+        <v>16045</v>
       </c>
       <c r="H114" s="2">
-        <v>35431</v>
+        <v>15603</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E115" s="2">
-        <v>21895</v>
+        <v>25138</v>
       </c>
       <c r="F115" s="2">
-        <v>21698</v>
+        <v>24912</v>
       </c>
       <c r="G115" s="2">
-        <v>21500</v>
+        <v>24685</v>
       </c>
       <c r="H115" s="2">
-        <v>20909</v>
+        <v>24006</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>1661</v>
+        <v>3373</v>
       </c>
       <c r="F116" s="2">
-        <v>1646</v>
+        <v>3343</v>
       </c>
       <c r="G116" s="2">
-        <v>1631</v>
+        <v>3313</v>
       </c>
       <c r="H116" s="2">
-        <v>1586</v>
+        <v>3221</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E117" s="2">
-        <v>16339</v>
+        <v>33486</v>
       </c>
       <c r="F117" s="2">
-        <v>16192</v>
+        <v>33185</v>
       </c>
       <c r="G117" s="2">
-        <v>16045</v>
+        <v>32883</v>
       </c>
       <c r="H117" s="2">
-        <v>15603</v>
+        <v>31978</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E118" s="2">
-        <v>25138</v>
+        <v>5028</v>
       </c>
       <c r="F118" s="2">
-        <v>24912</v>
+        <v>4983</v>
       </c>
       <c r="G118" s="2">
-        <v>24685</v>
+        <v>4938</v>
       </c>
       <c r="H118" s="2">
-        <v>24006</v>
+        <v>4802</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E119" s="2">
-        <v>3373</v>
+        <v>48569</v>
       </c>
       <c r="F119" s="2">
-        <v>3343</v>
+        <v>48132</v>
       </c>
       <c r="G119" s="2">
-        <v>3313</v>
+        <v>47694</v>
       </c>
       <c r="H119" s="2">
-        <v>3221</v>
+        <v>46381</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E120" s="2">
-        <v>33486</v>
+        <v>830</v>
       </c>
       <c r="F120" s="2">
-        <v>33185</v>
+        <v>823</v>
       </c>
       <c r="G120" s="2">
-        <v>32883</v>
+        <v>815</v>
       </c>
       <c r="H120" s="2">
-        <v>31978</v>
+        <v>793</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E121" s="2">
-        <v>5028</v>
+        <v>8395</v>
       </c>
       <c r="F121" s="2">
-        <v>4983</v>
+        <v>8319</v>
       </c>
       <c r="G121" s="2">
-        <v>4938</v>
+        <v>8244</v>
       </c>
       <c r="H121" s="2">
-        <v>4802</v>
+        <v>8017</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E122" s="2">
-        <v>48569</v>
+        <v>10055</v>
       </c>
       <c r="F122" s="2">
-        <v>48132</v>
+        <v>9965</v>
       </c>
       <c r="G122" s="2">
-        <v>47694</v>
+        <v>9874</v>
       </c>
       <c r="H122" s="2">
-        <v>46381</v>
+        <v>9603</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E123" s="2">
-        <v>830</v>
+        <v>13423</v>
       </c>
       <c r="F123" s="2">
-        <v>823</v>
+        <v>13302</v>
       </c>
       <c r="G123" s="2">
-        <v>815</v>
+        <v>13181</v>
       </c>
       <c r="H123" s="2">
-        <v>793</v>
+        <v>12819</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E124" s="2">
-        <v>8395</v>
+        <v>129010</v>
       </c>
       <c r="F124" s="2">
-        <v>8319</v>
+        <v>127848</v>
       </c>
       <c r="G124" s="2">
-        <v>8244</v>
+        <v>126685</v>
       </c>
       <c r="H124" s="2">
-        <v>8017</v>
+        <v>123199</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>10055</v>
+        <v>83000</v>
       </c>
       <c r="F125" s="2">
-        <v>9965</v>
+        <v>82253</v>
       </c>
       <c r="G125" s="2">
-        <v>9874</v>
+        <v>81505</v>
       </c>
       <c r="H125" s="2">
-        <v>9603</v>
+        <v>79262</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>13423</v>
+        <v>18315</v>
       </c>
       <c r="F126" s="2">
-        <v>13302</v>
+        <v>18150</v>
       </c>
       <c r="G126" s="2">
-        <v>13181</v>
+        <v>17985</v>
       </c>
       <c r="H126" s="2">
-        <v>12819</v>
+        <v>17490</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E127" s="2">
-        <v>129010</v>
+        <v>56249</v>
       </c>
       <c r="F127" s="2">
-        <v>127848</v>
+        <v>55743</v>
       </c>
       <c r="G127" s="2">
-        <v>126685</v>
+        <v>55236</v>
       </c>
       <c r="H127" s="2">
-        <v>123199</v>
+        <v>53716</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E128" s="2">
-        <v>12098</v>
+        <v>10866</v>
       </c>
       <c r="F128" s="2">
-        <v>11989</v>
+        <v>10768</v>
       </c>
       <c r="G128" s="2">
-        <v>11880</v>
+        <v>10670</v>
       </c>
       <c r="H128" s="2">
-        <v>11553</v>
+        <v>10376</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E129" s="2">
-        <v>69291</v>
+        <v>140122</v>
       </c>
       <c r="F129" s="2">
-        <v>68666</v>
+        <v>138860</v>
       </c>
       <c r="G129" s="2">
-        <v>68042</v>
+        <v>137597</v>
       </c>
       <c r="H129" s="2">
-        <v>66169</v>
+        <v>133810</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E130" s="2">
-        <v>58007</v>
+        <v>162928</v>
       </c>
       <c r="F130" s="2">
-        <v>57485</v>
+        <v>161460</v>
       </c>
       <c r="G130" s="2">
-        <v>56962</v>
+        <v>159992</v>
       </c>
       <c r="H130" s="2">
-        <v>55395</v>
+        <v>155589</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E131" s="2">
-        <v>121567</v>
+        <v>172703</v>
       </c>
       <c r="F131" s="2">
-        <v>120472</v>
+        <v>171147</v>
       </c>
       <c r="G131" s="2">
-        <v>119377</v>
+        <v>169591</v>
       </c>
       <c r="H131" s="2">
-        <v>116091</v>
+        <v>164923</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E132" s="2">
-        <v>72083</v>
+        <v>17387</v>
       </c>
       <c r="F132" s="2">
-        <v>71434</v>
+        <v>17230</v>
       </c>
       <c r="G132" s="2">
-        <v>70785</v>
+        <v>17074</v>
       </c>
       <c r="H132" s="2">
-        <v>68836</v>
+        <v>16604</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E133" s="2">
-        <v>11</v>
+        <v>270443</v>
       </c>
       <c r="F133" s="2">
-        <v>11</v>
+        <v>268006</v>
       </c>
       <c r="G133" s="2">
-        <v>11</v>
+        <v>265570</v>
       </c>
       <c r="H133" s="2">
-        <v>11</v>
+        <v>258261</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="2">
-        <v>10872</v>
+        <v>324120</v>
       </c>
       <c r="F134" s="2">
-        <v>10775</v>
+        <v>321200</v>
       </c>
       <c r="G134" s="2">
-        <v>10677</v>
+        <v>318280</v>
       </c>
       <c r="H134" s="2">
-        <v>10383</v>
+        <v>309520</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C135" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="2">
-        <v>140211</v>
+        <v>38037</v>
       </c>
       <c r="F135" s="2">
-        <v>138948</v>
+        <v>37695</v>
       </c>
       <c r="G135" s="2">
-        <v>137684</v>
+        <v>37352</v>
       </c>
       <c r="H135" s="2">
-        <v>133895</v>
+        <v>36324</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136" s="2">
-        <v>165390</v>
+        <v>53425</v>
       </c>
       <c r="F136" s="2">
-        <v>163900</v>
+        <v>52944</v>
       </c>
       <c r="G136" s="2">
-        <v>162410</v>
+        <v>52463</v>
       </c>
       <c r="H136" s="2">
-        <v>157940</v>
+        <v>51019</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="2">
-        <v>172811</v>
+        <v>5436</v>
       </c>
       <c r="F137" s="2">
-        <v>171255</v>
+        <v>5387</v>
       </c>
       <c r="G137" s="2">
-        <v>169698</v>
+        <v>5338</v>
       </c>
       <c r="H137" s="2">
-        <v>165027</v>
+        <v>5191</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E138" s="2">
-        <v>17398</v>
+        <v>54328</v>
       </c>
       <c r="F138" s="2">
-        <v>17241</v>
+        <v>53838</v>
       </c>
       <c r="G138" s="2">
-        <v>17085</v>
+        <v>53349</v>
       </c>
       <c r="H138" s="2">
-        <v>16614</v>
+        <v>51881</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139" s="2">
-        <v>20757</v>
+        <v>70689</v>
       </c>
       <c r="F139" s="2">
-        <v>20570</v>
+        <v>70052</v>
       </c>
       <c r="G139" s="2">
-        <v>20383</v>
+        <v>69416</v>
       </c>
       <c r="H139" s="2">
-        <v>19822</v>
+        <v>67505</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" s="2">
-        <v>270614</v>
+        <v>85822</v>
       </c>
       <c r="F140" s="2">
-        <v>268176</v>
+        <v>85049</v>
       </c>
       <c r="G140" s="2">
-        <v>265738</v>
+        <v>84276</v>
       </c>
       <c r="H140" s="2">
-        <v>258424</v>
+        <v>81956</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E141" s="2">
-        <v>329631</v>
+        <v>50505</v>
       </c>
       <c r="F141" s="2">
-        <v>326662</v>
+        <v>50050</v>
       </c>
       <c r="G141" s="2">
-        <v>323692</v>
+        <v>49595</v>
       </c>
       <c r="H141" s="2">
-        <v>314783</v>
+        <v>48230</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E142" s="2">
-        <v>38062</v>
+        <v>10046</v>
       </c>
       <c r="F142" s="2">
-        <v>37719</v>
+        <v>9955</v>
       </c>
       <c r="G142" s="2">
-        <v>37376</v>
+        <v>9865</v>
       </c>
       <c r="H142" s="2">
-        <v>36347</v>
+        <v>9593</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E143" s="2">
-        <v>54518</v>
+        <v>97813</v>
       </c>
       <c r="F143" s="2">
-        <v>54027</v>
+        <v>96932</v>
       </c>
       <c r="G143" s="2">
-        <v>53535</v>
+        <v>96051</v>
       </c>
       <c r="H143" s="2">
-        <v>52062</v>
+        <v>93407</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E144" s="2">
-        <v>54362</v>
+        <v>20091</v>
       </c>
       <c r="F144" s="2">
-        <v>53873</v>
+        <v>19910</v>
       </c>
       <c r="G144" s="2">
-        <v>53383</v>
+        <v>19729</v>
       </c>
       <c r="H144" s="2">
-        <v>51914</v>
+        <v>19186</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>290</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E145" s="2">
-        <v>70663</v>
+        <v>7054</v>
       </c>
       <c r="F145" s="2">
-        <v>70026</v>
+        <v>6991</v>
       </c>
       <c r="G145" s="2">
-        <v>69389</v>
+        <v>6927</v>
       </c>
       <c r="H145" s="2">
-        <v>67480</v>
+        <v>6736</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>290</v>
+        <v>151</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E146" s="2">
-        <v>85876</v>
+        <v>12887</v>
       </c>
       <c r="F146" s="2">
-        <v>85103</v>
+        <v>12771</v>
       </c>
       <c r="G146" s="2">
-        <v>84329</v>
+        <v>12655</v>
       </c>
       <c r="H146" s="2">
-        <v>82008</v>
+        <v>12307</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E147" s="2">
-        <v>50505</v>
+        <v>8699</v>
       </c>
       <c r="F147" s="2">
-        <v>50050</v>
+        <v>8621</v>
       </c>
       <c r="G147" s="2">
-        <v>49595</v>
+        <v>8542</v>
       </c>
       <c r="H147" s="2">
-        <v>48230</v>
+        <v>8307</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E148" s="2">
-        <v>10046</v>
+        <v>86987</v>
       </c>
       <c r="F148" s="2">
-        <v>9955</v>
+        <v>86204</v>
       </c>
       <c r="G148" s="2">
-        <v>9865</v>
+        <v>85420</v>
       </c>
       <c r="H148" s="2">
-        <v>9593</v>
+        <v>83069</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E149" s="2">
-        <v>20091</v>
+        <v>17087</v>
       </c>
       <c r="F149" s="2">
-        <v>19910</v>
+        <v>16933</v>
       </c>
       <c r="G149" s="2">
-        <v>19729</v>
+        <v>16779</v>
       </c>
       <c r="H149" s="2">
-        <v>19186</v>
+        <v>16318</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>317</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E150" s="2">
-        <v>7054</v>
+        <v>17087</v>
       </c>
       <c r="F150" s="2">
-        <v>6991</v>
+        <v>16933</v>
       </c>
       <c r="G150" s="2">
-        <v>6927</v>
+        <v>16779</v>
       </c>
       <c r="H150" s="2">
-        <v>6736</v>
+        <v>16318</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>156</v>
+        <v>317</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E151" s="2">
-        <v>12832</v>
+        <v>86987</v>
       </c>
       <c r="F151" s="2">
-        <v>12716</v>
+        <v>86204</v>
       </c>
       <c r="G151" s="2">
-        <v>12600</v>
+        <v>85420</v>
       </c>
       <c r="H151" s="2">
-        <v>12254</v>
+        <v>83069</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E152" s="2">
-        <v>9191</v>
+        <v>3236</v>
       </c>
       <c r="F152" s="2">
-        <v>9108</v>
+        <v>3207</v>
       </c>
       <c r="G152" s="2">
-        <v>9025</v>
+        <v>3177</v>
       </c>
       <c r="H152" s="2">
-        <v>8777</v>
+        <v>3090</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E153" s="2">
-        <v>88073</v>
+        <v>247150</v>
       </c>
       <c r="F153" s="2">
-        <v>87280</v>
+        <v>244924</v>
       </c>
       <c r="G153" s="2">
-        <v>86486</v>
+        <v>242697</v>
       </c>
       <c r="H153" s="2">
-        <v>84106</v>
+        <v>236017</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E154" s="2">
-        <v>18045</v>
+        <v>7409</v>
       </c>
       <c r="F154" s="2">
-        <v>17883</v>
+        <v>7343</v>
       </c>
       <c r="G154" s="2">
-        <v>17720</v>
+        <v>7276</v>
       </c>
       <c r="H154" s="2">
-        <v>17232</v>
+        <v>7076</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E155" s="2">
-        <v>18045</v>
+        <v>49405</v>
       </c>
       <c r="F155" s="2">
-        <v>17883</v>
+        <v>48960</v>
       </c>
       <c r="G155" s="2">
-        <v>17720</v>
+        <v>48515</v>
       </c>
       <c r="H155" s="2">
-        <v>17232</v>
+        <v>47180</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E156" s="2">
-        <v>87259</v>
+        <v>6499</v>
       </c>
       <c r="F156" s="2">
-        <v>86473</v>
+        <v>6441</v>
       </c>
       <c r="G156" s="2">
-        <v>85687</v>
+        <v>6382</v>
       </c>
       <c r="H156" s="2">
-        <v>83329</v>
+        <v>6206</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C157" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" s="2">
-        <v>3144</v>
+        <v>82429</v>
       </c>
       <c r="F157" s="2">
-        <v>3115</v>
+        <v>81686</v>
       </c>
       <c r="G157" s="2">
-        <v>3087</v>
+        <v>80943</v>
       </c>
       <c r="H157" s="2">
-        <v>3002</v>
+        <v>78716</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="2">
-        <v>236352</v>
+        <v>10432</v>
       </c>
       <c r="F158" s="2">
-        <v>234223</v>
+        <v>10338</v>
       </c>
       <c r="G158" s="2">
-        <v>232094</v>
+        <v>10244</v>
       </c>
       <c r="H158" s="2">
-        <v>225706</v>
+        <v>9962</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D159" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="2">
-        <v>5126</v>
+        <v>16364</v>
       </c>
       <c r="F159" s="2">
-        <v>5080</v>
+        <v>16216</v>
       </c>
       <c r="G159" s="2">
-        <v>5034</v>
+        <v>16069</v>
       </c>
       <c r="H159" s="2">
-        <v>4895</v>
+        <v>15627</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E160" s="2">
-        <v>6313</v>
+        <v>18981</v>
       </c>
       <c r="F160" s="2">
-        <v>6256</v>
+        <v>18810</v>
       </c>
       <c r="G160" s="2">
-        <v>6199</v>
+        <v>18639</v>
       </c>
       <c r="H160" s="2">
-        <v>6028</v>
+        <v>18126</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E161" s="2">
-        <v>78123</v>
+        <v>459567</v>
       </c>
       <c r="F161" s="2">
-        <v>77419</v>
+        <v>455426</v>
       </c>
       <c r="G161" s="2">
-        <v>76715</v>
+        <v>451286</v>
       </c>
       <c r="H161" s="2">
-        <v>74604</v>
+        <v>438865</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E162" s="2">
-        <v>10194</v>
+        <v>111559</v>
       </c>
       <c r="F162" s="2">
-        <v>10102</v>
+        <v>110554</v>
       </c>
       <c r="G162" s="2">
-        <v>10011</v>
+        <v>109549</v>
       </c>
       <c r="H162" s="2">
-        <v>9735</v>
+        <v>106534</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E163" s="2">
-        <v>1840</v>
+        <v>1139553</v>
       </c>
       <c r="F163" s="2">
-        <v>1824</v>
+        <v>1129286</v>
       </c>
       <c r="G163" s="2">
-        <v>1807</v>
+        <v>1119020</v>
       </c>
       <c r="H163" s="2">
-        <v>1757</v>
+        <v>1088221</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E164" s="2">
-        <v>15660</v>
+        <v>22058</v>
       </c>
       <c r="F164" s="2">
-        <v>15519</v>
+        <v>21859</v>
       </c>
       <c r="G164" s="2">
-        <v>15378</v>
+        <v>21660</v>
       </c>
       <c r="H164" s="2">
-        <v>14954</v>
+        <v>21064</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E165" s="2">
-        <v>18981</v>
+        <v>2239593</v>
       </c>
       <c r="F165" s="2">
-        <v>18810</v>
+        <v>2219416</v>
       </c>
       <c r="G165" s="2">
-        <v>18639</v>
+        <v>2199240</v>
       </c>
       <c r="H165" s="2">
-        <v>18126</v>
+        <v>2138710</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C166" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="D166" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="2">
-        <v>433680</v>
+        <v>251524</v>
       </c>
       <c r="F166" s="2">
-        <v>429773</v>
+        <v>249258</v>
       </c>
       <c r="G166" s="2">
-        <v>425866</v>
+        <v>246992</v>
       </c>
       <c r="H166" s="2">
-        <v>414145</v>
+        <v>240194</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D167" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C167" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="2">
-        <v>105399</v>
+        <v>66773</v>
       </c>
       <c r="F167" s="2">
-        <v>104449</v>
+        <v>66172</v>
       </c>
       <c r="G167" s="2">
-        <v>103500</v>
+        <v>65570</v>
       </c>
       <c r="H167" s="2">
-        <v>100651</v>
+        <v>63765</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D168" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C168" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E168" s="2">
-        <v>1075557</v>
+        <v>11829</v>
       </c>
       <c r="F168" s="2">
-        <v>1065867</v>
+        <v>11723</v>
       </c>
       <c r="G168" s="2">
-        <v>1056177</v>
+        <v>11616</v>
       </c>
       <c r="H168" s="2">
-        <v>1027108</v>
+        <v>11296</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C169" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E169" s="2">
-        <v>20805</v>
+        <v>40421</v>
       </c>
       <c r="F169" s="2">
-        <v>20617</v>
+        <v>40057</v>
       </c>
       <c r="G169" s="2">
-        <v>20430</v>
+        <v>39692</v>
       </c>
       <c r="H169" s="2">
-        <v>19868</v>
+        <v>38600</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E170" s="2">
-        <v>2113635</v>
+        <v>14419</v>
       </c>
       <c r="F170" s="2">
-        <v>2094594</v>
+        <v>14289</v>
       </c>
       <c r="G170" s="2">
-        <v>2075552</v>
+        <v>14159</v>
       </c>
       <c r="H170" s="2">
-        <v>2018427</v>
+        <v>13769</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E171" s="2">
-        <v>237415</v>
+        <v>12948</v>
       </c>
       <c r="F171" s="2">
-        <v>235276</v>
+        <v>12832</v>
       </c>
       <c r="G171" s="2">
-        <v>233137</v>
+        <v>12715</v>
       </c>
       <c r="H171" s="2">
-        <v>226720</v>
+        <v>12365</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E172" s="2">
-        <v>63789</v>
+        <v>11222</v>
       </c>
       <c r="F172" s="2">
-        <v>63215</v>
+        <v>11121</v>
       </c>
       <c r="G172" s="2">
-        <v>62640</v>
+        <v>11020</v>
       </c>
       <c r="H172" s="2">
-        <v>60916</v>
+        <v>10717</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E173" s="2">
-        <v>11766</v>
+        <v>22738</v>
       </c>
       <c r="F173" s="2">
-        <v>11660</v>
+        <v>22534</v>
       </c>
       <c r="G173" s="2">
-        <v>11554</v>
+        <v>22329</v>
       </c>
       <c r="H173" s="2">
-        <v>11236</v>
+        <v>21714</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C174" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D174" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D174" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E174" s="2">
-        <v>40421</v>
+        <v>33498</v>
       </c>
       <c r="F174" s="2">
-        <v>40057</v>
+        <v>33196</v>
       </c>
       <c r="G174" s="2">
-        <v>39692</v>
+        <v>32894</v>
       </c>
       <c r="H174" s="2">
-        <v>38600</v>
+        <v>31989</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E175" s="2">
-        <v>14419</v>
+        <v>5533</v>
       </c>
       <c r="F175" s="2">
-        <v>14289</v>
+        <v>5484</v>
       </c>
       <c r="G175" s="2">
-        <v>14159</v>
+        <v>5434</v>
       </c>
       <c r="H175" s="2">
-        <v>13769</v>
+        <v>5284</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C176" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E176" s="2">
-        <v>24531</v>
+        <v>53974</v>
       </c>
       <c r="F176" s="2">
-        <v>24310</v>
+        <v>53488</v>
       </c>
       <c r="G176" s="2">
-        <v>24089</v>
+        <v>53001</v>
       </c>
       <c r="H176" s="2">
-        <v>23426</v>
+        <v>51543</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E177" s="2">
-        <v>32662</v>
+        <v>75330</v>
       </c>
       <c r="F177" s="2">
-        <v>32368</v>
+        <v>74652</v>
       </c>
       <c r="G177" s="2">
-        <v>32073</v>
+        <v>73973</v>
       </c>
       <c r="H177" s="2">
-        <v>31191</v>
+        <v>71937</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C178" s="1" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E178" s="2">
-        <v>11222</v>
+        <v>91603</v>
       </c>
       <c r="F178" s="2">
-        <v>11121</v>
+        <v>90778</v>
       </c>
       <c r="G178" s="2">
-        <v>11020</v>
+        <v>89952</v>
       </c>
       <c r="H178" s="2">
-        <v>10717</v>
+        <v>87477</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E179" s="2">
-        <v>22799</v>
+        <v>21767</v>
       </c>
       <c r="F179" s="2">
-        <v>22594</v>
+        <v>21571</v>
       </c>
       <c r="G179" s="2">
-        <v>22389</v>
+        <v>21375</v>
       </c>
       <c r="H179" s="2">
-        <v>21772</v>
+        <v>20787</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>389</v>
+        <v>167</v>
       </c>
       <c r="E180" s="2">
-        <v>33591</v>
+        <v>3275</v>
       </c>
       <c r="F180" s="2">
-        <v>33288</v>
+        <v>3245</v>
       </c>
       <c r="G180" s="2">
-        <v>32986</v>
+        <v>3216</v>
       </c>
       <c r="H180" s="2">
-        <v>32078</v>
+        <v>3127</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E181" s="2">
-        <v>5533</v>
+        <v>42929</v>
       </c>
       <c r="F181" s="2">
-        <v>5484</v>
+        <v>42543</v>
       </c>
       <c r="G181" s="2">
-        <v>5434</v>
+        <v>42156</v>
       </c>
       <c r="H181" s="2">
-        <v>5284</v>
+        <v>40996</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E182" s="2">
-        <v>54040</v>
+        <v>5056</v>
       </c>
       <c r="F182" s="2">
-        <v>53554</v>
+        <v>5011</v>
       </c>
       <c r="G182" s="2">
-        <v>53067</v>
+        <v>4965</v>
       </c>
       <c r="H182" s="2">
-        <v>51606</v>
+        <v>4828</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E183" s="2">
-        <v>75402</v>
+        <v>7433</v>
       </c>
       <c r="F183" s="2">
-        <v>74723</v>
+        <v>7366</v>
       </c>
       <c r="G183" s="2">
-        <v>74044</v>
+        <v>7299</v>
       </c>
       <c r="H183" s="2">
-        <v>72006</v>
+        <v>7098</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C184" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="D184" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E184" s="2">
-        <v>85553</v>
+        <v>11894</v>
       </c>
       <c r="F184" s="2">
-        <v>84783</v>
+        <v>11787</v>
       </c>
       <c r="G184" s="2">
-        <v>84012</v>
+        <v>11679</v>
       </c>
       <c r="H184" s="2">
-        <v>81700</v>
+        <v>11358</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>400</v>
+        <v>193</v>
       </c>
       <c r="E185" s="2">
-        <v>21767</v>
+        <v>1476</v>
       </c>
       <c r="F185" s="2">
-        <v>21571</v>
+        <v>1463</v>
       </c>
       <c r="G185" s="2">
-        <v>21375</v>
+        <v>1450</v>
       </c>
       <c r="H185" s="2">
-        <v>20787</v>
+        <v>1410</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>172</v>
+        <v>400</v>
       </c>
       <c r="E186" s="2">
-        <v>3275</v>
+        <v>14827</v>
       </c>
       <c r="F186" s="2">
-        <v>3245</v>
+        <v>14694</v>
       </c>
       <c r="G186" s="2">
-        <v>3216</v>
+        <v>14560</v>
       </c>
       <c r="H186" s="2">
-        <v>3127</v>
+        <v>14159</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E187" s="2">
-        <v>42929</v>
+        <v>15755</v>
       </c>
       <c r="F187" s="2">
-        <v>42543</v>
+        <v>15613</v>
       </c>
       <c r="G187" s="2">
-        <v>42156</v>
+        <v>15471</v>
       </c>
       <c r="H187" s="2">
-        <v>40996</v>
+        <v>15046</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="E188" s="2">
-        <v>5056</v>
+        <v>22967</v>
       </c>
       <c r="F188" s="2">
-        <v>5011</v>
+        <v>22760</v>
       </c>
       <c r="G188" s="2">
-        <v>4965</v>
+        <v>22553</v>
       </c>
       <c r="H188" s="2">
-        <v>4828</v>
+        <v>21932</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E189" s="2">
-        <v>7433</v>
+        <v>63967</v>
       </c>
       <c r="F189" s="2">
-        <v>7366</v>
+        <v>63391</v>
       </c>
       <c r="G189" s="2">
-        <v>7299</v>
+        <v>62815</v>
       </c>
       <c r="H189" s="2">
-        <v>7098</v>
+        <v>61086</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E190" s="2">
-        <v>11894</v>
+        <v>71040</v>
       </c>
       <c r="F190" s="2">
-        <v>11787</v>
+        <v>70400</v>
       </c>
       <c r="G190" s="2">
-        <v>11679</v>
+        <v>69760</v>
       </c>
       <c r="H190" s="2">
-        <v>11358</v>
+        <v>67840</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>198</v>
+        <v>410</v>
       </c>
       <c r="E191" s="2">
-        <v>1476</v>
+        <v>71040</v>
       </c>
       <c r="F191" s="2">
-        <v>1463</v>
+        <v>70400</v>
       </c>
       <c r="G191" s="2">
-        <v>1450</v>
+        <v>69760</v>
       </c>
       <c r="H191" s="2">
-        <v>1410</v>
+        <v>67840</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E192" s="2">
-        <v>14495</v>
+        <v>75186</v>
       </c>
       <c r="F192" s="2">
-        <v>14365</v>
+        <v>74509</v>
       </c>
       <c r="G192" s="2">
-        <v>14234</v>
+        <v>73831</v>
       </c>
       <c r="H192" s="2">
-        <v>13843</v>
+        <v>71799</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>415</v>
+        <v>161</v>
       </c>
       <c r="E193" s="2">
-        <v>15755</v>
+        <v>3126</v>
       </c>
       <c r="F193" s="2">
-        <v>15613</v>
+        <v>3098</v>
       </c>
       <c r="G193" s="2">
-        <v>15471</v>
+        <v>3069</v>
       </c>
       <c r="H193" s="2">
-        <v>15046</v>
+        <v>2985</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>417</v>
+        <v>163</v>
       </c>
       <c r="E194" s="2">
-        <v>22043</v>
+        <v>28742</v>
       </c>
       <c r="F194" s="2">
-        <v>21845</v>
+        <v>28483</v>
       </c>
       <c r="G194" s="2">
-        <v>21646</v>
+        <v>28224</v>
       </c>
       <c r="H194" s="2">
-        <v>21051</v>
+        <v>27448</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>419</v>
+        <v>165</v>
       </c>
       <c r="E195" s="2">
-        <v>61599</v>
+        <v>269038</v>
       </c>
       <c r="F195" s="2">
-        <v>61045</v>
+        <v>266615</v>
       </c>
       <c r="G195" s="2">
-        <v>60490</v>
+        <v>264191</v>
       </c>
       <c r="H195" s="2">
-        <v>58825</v>
+        <v>256920</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="E196" s="2">
-        <v>71040</v>
+        <v>281961</v>
       </c>
       <c r="F196" s="2">
-        <v>70400</v>
+        <v>279421</v>
       </c>
       <c r="G196" s="2">
-        <v>69760</v>
+        <v>276881</v>
       </c>
       <c r="H196" s="2">
-        <v>67840</v>
+        <v>269260</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E197" s="2">
-        <v>72150</v>
+        <v>31232</v>
       </c>
       <c r="F197" s="2">
-        <v>71500</v>
+        <v>30951</v>
       </c>
       <c r="G197" s="2">
-        <v>70850</v>
+        <v>30669</v>
       </c>
       <c r="H197" s="2">
-        <v>68900</v>
+        <v>29825</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="E198" s="2">
-        <v>71265</v>
+        <v>29725</v>
       </c>
       <c r="F198" s="2">
-        <v>70623</v>
+        <v>29457</v>
       </c>
       <c r="G198" s="2">
-        <v>69981</v>
+        <v>29189</v>
       </c>
       <c r="H198" s="2">
-        <v>68055</v>
+        <v>28386</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>166</v>
+        <v>423</v>
       </c>
       <c r="E199" s="2">
-        <v>3142</v>
+        <v>32297</v>
       </c>
       <c r="F199" s="2">
-        <v>3114</v>
+        <v>32006</v>
       </c>
       <c r="G199" s="2">
-        <v>3086</v>
+        <v>31715</v>
       </c>
       <c r="H199" s="2">
-        <v>3001</v>
+        <v>30842</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>168</v>
+        <v>425</v>
       </c>
       <c r="E200" s="2">
-        <v>28876</v>
+        <v>298824</v>
       </c>
       <c r="F200" s="2">
-        <v>28615</v>
+        <v>296132</v>
       </c>
       <c r="G200" s="2">
-        <v>28355</v>
+        <v>293440</v>
       </c>
       <c r="H200" s="2">
-        <v>27575</v>
+        <v>285364</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E201" s="2">
-        <v>269748</v>
+        <v>3721</v>
       </c>
       <c r="F201" s="2">
-        <v>267318</v>
+        <v>3687</v>
       </c>
       <c r="G201" s="2">
-        <v>264887</v>
+        <v>3654</v>
       </c>
       <c r="H201" s="2">
-        <v>257597</v>
+        <v>3553</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="E202" s="2">
-        <v>31314</v>
+        <v>4185</v>
       </c>
       <c r="F202" s="2">
-        <v>31032</v>
+        <v>4147</v>
       </c>
       <c r="G202" s="2">
-        <v>30750</v>
+        <v>4109</v>
       </c>
       <c r="H202" s="2">
-        <v>29904</v>
+        <v>3996</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>432</v>
+        <v>175</v>
       </c>
       <c r="E203" s="2">
-        <v>29042</v>
+        <v>4724</v>
       </c>
       <c r="F203" s="2">
-        <v>28780</v>
+        <v>4682</v>
       </c>
       <c r="G203" s="2">
-        <v>28519</v>
+        <v>4639</v>
       </c>
       <c r="H203" s="2">
-        <v>27734</v>
+        <v>4511</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E204" s="2">
-        <v>32297</v>
+        <v>4957</v>
       </c>
       <c r="F204" s="2">
-        <v>32006</v>
+        <v>4913</v>
       </c>
       <c r="G204" s="2">
-        <v>31715</v>
+        <v>4868</v>
       </c>
       <c r="H204" s="2">
-        <v>30842</v>
+        <v>4734</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="E205" s="2">
-        <v>287241</v>
+        <v>45986</v>
       </c>
       <c r="F205" s="2">
-        <v>284654</v>
+        <v>45572</v>
       </c>
       <c r="G205" s="2">
-        <v>282066</v>
+        <v>45158</v>
       </c>
       <c r="H205" s="2">
-        <v>274303</v>
+        <v>43915</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>172</v>
+        <v>435</v>
       </c>
       <c r="E206" s="2">
-        <v>3652</v>
+        <v>47106</v>
       </c>
       <c r="F206" s="2">
-        <v>3619</v>
+        <v>46682</v>
       </c>
       <c r="G206" s="2">
-        <v>3586</v>
+        <v>46257</v>
       </c>
       <c r="H206" s="2">
-        <v>3487</v>
+        <v>44984</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="E207" s="2">
-        <v>4210</v>
+        <v>518414</v>
       </c>
       <c r="F207" s="2">
-        <v>4172</v>
+        <v>513744</v>
       </c>
       <c r="G207" s="2">
-        <v>4134</v>
+        <v>509074</v>
       </c>
       <c r="H207" s="2">
-        <v>4021</v>
+        <v>495062</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>180</v>
+        <v>439</v>
       </c>
       <c r="E208" s="2">
-        <v>4694</v>
+        <v>62452</v>
       </c>
       <c r="F208" s="2">
-        <v>4652</v>
+        <v>61889</v>
       </c>
       <c r="G208" s="2">
-        <v>4610</v>
+        <v>61327</v>
       </c>
       <c r="H208" s="2">
-        <v>4483</v>
+        <v>59639</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E209" s="2">
-        <v>4957</v>
+        <v>59780</v>
       </c>
       <c r="F209" s="2">
-        <v>4913</v>
+        <v>59242</v>
       </c>
       <c r="G209" s="2">
-        <v>4868</v>
+        <v>58703</v>
       </c>
       <c r="H209" s="2">
-        <v>4734</v>
+        <v>57087</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" s="2">
-        <v>43026</v>
+        <v>6003</v>
       </c>
       <c r="F210" s="2">
-        <v>42638</v>
+        <v>5949</v>
       </c>
       <c r="G210" s="2">
-        <v>42251</v>
+        <v>5895</v>
       </c>
       <c r="H210" s="2">
-        <v>41088</v>
+        <v>5732</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E211" s="2">
-        <v>42795</v>
+        <v>70446</v>
       </c>
       <c r="F211" s="2">
-        <v>42409</v>
+        <v>69812</v>
       </c>
       <c r="G211" s="2">
-        <v>42024</v>
+        <v>69177</v>
       </c>
       <c r="H211" s="2">
-        <v>40867</v>
+        <v>67273</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" s="2">
-        <v>518703</v>
+        <v>675015</v>
       </c>
       <c r="F212" s="2">
-        <v>514030</v>
+        <v>668934</v>
       </c>
       <c r="G212" s="2">
-        <v>509357</v>
+        <v>662853</v>
       </c>
       <c r="H212" s="2">
-        <v>495338</v>
+        <v>644609</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E213" s="2">
-        <v>64262</v>
+        <v>66942</v>
       </c>
       <c r="F213" s="2">
-        <v>63683</v>
+        <v>66339</v>
       </c>
       <c r="G213" s="2">
-        <v>63104</v>
+        <v>65736</v>
       </c>
       <c r="H213" s="2">
-        <v>61368</v>
+        <v>63926</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="C214" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E214" s="2">
-        <v>57471</v>
+        <v>73501</v>
       </c>
       <c r="F214" s="2">
-        <v>56954</v>
+        <v>72839</v>
       </c>
       <c r="G214" s="2">
-        <v>56436</v>
+        <v>72177</v>
       </c>
       <c r="H214" s="2">
-        <v>54883</v>
+        <v>70190</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="C215" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E215" s="2">
-        <v>5752</v>
+        <v>78216</v>
       </c>
       <c r="F215" s="2">
-        <v>5700</v>
+        <v>77512</v>
       </c>
       <c r="G215" s="2">
-        <v>5648</v>
+        <v>76807</v>
       </c>
       <c r="H215" s="2">
-        <v>5493</v>
+        <v>74693</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="C216" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E216" s="2">
-        <v>70506</v>
+        <v>74641</v>
       </c>
       <c r="F216" s="2">
-        <v>69871</v>
+        <v>73968</v>
       </c>
       <c r="G216" s="2">
-        <v>69236</v>
+        <v>73296</v>
       </c>
       <c r="H216" s="2">
-        <v>67330</v>
+        <v>71279</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="E217" s="2">
-        <v>62647</v>
+        <v>7986</v>
       </c>
       <c r="F217" s="2">
-        <v>62083</v>
+        <v>7915</v>
       </c>
       <c r="G217" s="2">
-        <v>61519</v>
+        <v>7843</v>
       </c>
       <c r="H217" s="2">
-        <v>59825</v>
+        <v>7627</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E218" s="2">
-        <v>73475</v>
+        <v>82998</v>
       </c>
       <c r="F218" s="2">
-        <v>72813</v>
+        <v>82250</v>
       </c>
       <c r="G218" s="2">
-        <v>72151</v>
+        <v>81503</v>
       </c>
       <c r="H218" s="2">
-        <v>70166</v>
+        <v>79259</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E219" s="2">
-        <v>78457</v>
+        <v>1114</v>
       </c>
       <c r="F219" s="2">
-        <v>77750</v>
+        <v>1104</v>
       </c>
       <c r="G219" s="2">
-        <v>77043</v>
+        <v>1094</v>
       </c>
       <c r="H219" s="2">
-        <v>74923</v>
+        <v>1064</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E220" s="2">
-        <v>72713</v>
+        <v>10482</v>
       </c>
       <c r="F220" s="2">
-        <v>72058</v>
+        <v>10387</v>
       </c>
       <c r="G220" s="2">
-        <v>71403</v>
+        <v>10293</v>
       </c>
       <c r="H220" s="2">
-        <v>69437</v>
+        <v>10010</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>408</v>
+        <v>464</v>
       </c>
       <c r="E221" s="2">
-        <v>8339</v>
+        <v>113108</v>
       </c>
       <c r="F221" s="2">
-        <v>8264</v>
+        <v>112089</v>
       </c>
       <c r="G221" s="2">
-        <v>8189</v>
+        <v>111070</v>
       </c>
       <c r="H221" s="2">
-        <v>7964</v>
+        <v>108013</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>467</v>
+        <v>397</v>
       </c>
       <c r="E222" s="2">
-        <v>83601</v>
+        <v>12501</v>
       </c>
       <c r="F222" s="2">
-        <v>82848</v>
+        <v>12388</v>
       </c>
       <c r="G222" s="2">
-        <v>82094</v>
+        <v>12276</v>
       </c>
       <c r="H222" s="2">
-        <v>79835</v>
+        <v>11938</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E223" s="2">
-        <v>1109</v>
+        <v>123850</v>
       </c>
       <c r="F223" s="2">
-        <v>1099</v>
+        <v>122735</v>
       </c>
       <c r="G223" s="2">
-        <v>1089</v>
+        <v>121619</v>
       </c>
       <c r="H223" s="2">
-        <v>1059</v>
+        <v>118272</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E224" s="2">
-        <v>11796</v>
+        <v>127112</v>
       </c>
       <c r="F224" s="2">
-        <v>11690</v>
+        <v>125967</v>
       </c>
       <c r="G224" s="2">
-        <v>11583</v>
+        <v>124821</v>
       </c>
       <c r="H224" s="2">
-        <v>11265</v>
+        <v>121386</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>473</v>
+        <v>193</v>
       </c>
       <c r="E225" s="2">
-        <v>86149</v>
+        <v>1592</v>
       </c>
       <c r="F225" s="2">
-        <v>85373</v>
+        <v>1577</v>
       </c>
       <c r="G225" s="2">
-        <v>84597</v>
+        <v>1563</v>
       </c>
       <c r="H225" s="2">
-        <v>82269</v>
+        <v>1520</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>475</v>
+        <v>195</v>
       </c>
       <c r="E226" s="2">
-        <v>10516</v>
+        <v>14729</v>
       </c>
       <c r="F226" s="2">
-        <v>10421</v>
+        <v>14596</v>
       </c>
       <c r="G226" s="2">
-        <v>10327</v>
+        <v>14463</v>
       </c>
       <c r="H226" s="2">
-        <v>10042</v>
+        <v>14065</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E227" s="2">
-        <v>113108</v>
+        <v>156732</v>
       </c>
       <c r="F227" s="2">
-        <v>112089</v>
+        <v>155320</v>
       </c>
       <c r="G227" s="2">
-        <v>111070</v>
+        <v>153908</v>
       </c>
       <c r="H227" s="2">
-        <v>108013</v>
+        <v>149672</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E228" s="2">
-        <v>124525</v>
+        <v>156612</v>
       </c>
       <c r="F228" s="2">
-        <v>123404</v>
+        <v>155201</v>
       </c>
       <c r="G228" s="2">
-        <v>122282</v>
+        <v>153790</v>
       </c>
       <c r="H228" s="2">
-        <v>118916</v>
+        <v>149558</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E229" s="2">
-        <v>127112</v>
+        <v>149283</v>
       </c>
       <c r="F229" s="2">
-        <v>125967</v>
+        <v>147938</v>
       </c>
       <c r="G229" s="2">
-        <v>124821</v>
+        <v>146593</v>
       </c>
       <c r="H229" s="2">
-        <v>121386</v>
+        <v>142558</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>198</v>
+        <v>402</v>
       </c>
       <c r="E230" s="2">
-        <v>1568</v>
+        <v>15884</v>
       </c>
       <c r="F230" s="2">
-        <v>1554</v>
+        <v>15741</v>
       </c>
       <c r="G230" s="2">
-        <v>1540</v>
+        <v>15598</v>
       </c>
       <c r="H230" s="2">
-        <v>1498</v>
+        <v>15169</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>200</v>
+        <v>480</v>
       </c>
       <c r="E231" s="2">
-        <v>15011</v>
+        <v>1507</v>
       </c>
       <c r="F231" s="2">
-        <v>14875</v>
+        <v>1494</v>
       </c>
       <c r="G231" s="2">
-        <v>14740</v>
+        <v>1480</v>
       </c>
       <c r="H231" s="2">
-        <v>14334</v>
+        <v>1439</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E232" s="2">
-        <v>18426</v>
+        <v>200105</v>
       </c>
       <c r="F232" s="2">
-        <v>18260</v>
+        <v>198303</v>
       </c>
       <c r="G232" s="2">
-        <v>18094</v>
+        <v>196500</v>
       </c>
       <c r="H232" s="2">
-        <v>17596</v>
+        <v>191092</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E233" s="2">
-        <v>156288</v>
+        <v>207734</v>
       </c>
       <c r="F233" s="2">
-        <v>154880</v>
+        <v>205863</v>
       </c>
       <c r="G233" s="2">
-        <v>153472</v>
+        <v>203991</v>
       </c>
       <c r="H233" s="2">
-        <v>149248</v>
+        <v>198377</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="E234" s="2">
-        <v>156300</v>
+        <v>35823</v>
       </c>
       <c r="F234" s="2">
-        <v>154892</v>
+        <v>35500</v>
       </c>
       <c r="G234" s="2">
-        <v>153484</v>
+        <v>35178</v>
       </c>
       <c r="H234" s="2">
-        <v>149260</v>
+        <v>34209</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="E235" s="2">
-        <v>144136</v>
+        <v>23183</v>
       </c>
       <c r="F235" s="2">
-        <v>142837</v>
+        <v>22975</v>
       </c>
       <c r="G235" s="2">
-        <v>141539</v>
+        <v>22766</v>
       </c>
       <c r="H235" s="2">
-        <v>137643</v>
+        <v>22139</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E236" s="2">
-        <v>1441</v>
+        <v>23106</v>
       </c>
       <c r="F236" s="2">
-        <v>1428</v>
+        <v>22898</v>
       </c>
       <c r="G236" s="2">
-        <v>1415</v>
+        <v>22689</v>
       </c>
       <c r="H236" s="2">
-        <v>1376</v>
+        <v>22065</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="E237" s="2">
-        <v>200105</v>
+        <v>239471</v>
       </c>
       <c r="F237" s="2">
-        <v>198303</v>
+        <v>237314</v>
       </c>
       <c r="G237" s="2">
-        <v>196500</v>
+        <v>235157</v>
       </c>
       <c r="H237" s="2">
-        <v>191092</v>
+        <v>228684</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E238" s="2">
-        <v>207870</v>
+        <v>25546</v>
       </c>
       <c r="F238" s="2">
-        <v>205997</v>
+        <v>25315</v>
       </c>
       <c r="G238" s="2">
-        <v>204124</v>
+        <v>25085</v>
       </c>
       <c r="H238" s="2">
-        <v>198506</v>
+        <v>24395</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E239" s="2">
-        <v>30874</v>
+        <v>158439</v>
       </c>
       <c r="F239" s="2">
-        <v>30595</v>
+        <v>157012</v>
       </c>
       <c r="G239" s="2">
-        <v>30317</v>
+        <v>155584</v>
       </c>
       <c r="H239" s="2">
-        <v>29483</v>
+        <v>151302</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E240" s="2">
-        <v>21719</v>
+        <v>90804</v>
       </c>
       <c r="F240" s="2">
-        <v>21524</v>
+        <v>89986</v>
       </c>
       <c r="G240" s="2">
-        <v>21328</v>
+        <v>89167</v>
       </c>
       <c r="H240" s="2">
-        <v>20741</v>
+        <v>86713</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E241" s="2">
-        <v>21332</v>
+        <v>4675</v>
       </c>
       <c r="F241" s="2">
-        <v>21140</v>
+        <v>4633</v>
       </c>
       <c r="G241" s="2">
-        <v>20948</v>
+        <v>4591</v>
       </c>
       <c r="H241" s="2">
-        <v>20371</v>
+        <v>4465</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E242" s="2">
-        <v>239616</v>
+        <v>9374</v>
       </c>
       <c r="F242" s="2">
-        <v>237457</v>
+        <v>9290</v>
       </c>
       <c r="G242" s="2">
-        <v>235298</v>
+        <v>9205</v>
       </c>
       <c r="H242" s="2">
-        <v>228822</v>
+        <v>8952</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E243" s="2">
-        <v>25583</v>
+        <v>18698</v>
       </c>
       <c r="F243" s="2">
-        <v>25353</v>
+        <v>18530</v>
       </c>
       <c r="G243" s="2">
-        <v>25122</v>
+        <v>18361</v>
       </c>
       <c r="H243" s="2">
-        <v>24431</v>
+        <v>17856</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>159</v>
+        <v>506</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E244" s="2">
-        <v>33027</v>
+        <v>111688</v>
       </c>
       <c r="F244" s="2">
-        <v>32729</v>
+        <v>110682</v>
       </c>
       <c r="G244" s="2">
-        <v>32432</v>
+        <v>109676</v>
       </c>
       <c r="H244" s="2">
-        <v>31539</v>
+        <v>106657</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>159</v>
+        <v>240</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E245" s="2">
-        <v>158333</v>
+        <v>17377</v>
       </c>
       <c r="F245" s="2">
-        <v>156906</v>
+        <v>17221</v>
       </c>
       <c r="G245" s="2">
-        <v>155480</v>
+        <v>17064</v>
       </c>
       <c r="H245" s="2">
-        <v>151201</v>
+        <v>16594</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>159</v>
+        <v>240</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E246" s="2">
-        <v>90804</v>
+        <v>64241</v>
       </c>
       <c r="F246" s="2">
-        <v>89986</v>
+        <v>63663</v>
       </c>
       <c r="G246" s="2">
-        <v>89167</v>
+        <v>63084</v>
       </c>
       <c r="H246" s="2">
-        <v>86713</v>
+        <v>61348</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C247" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E247" s="2">
-        <v>4416</v>
+        <v>24348</v>
       </c>
       <c r="F247" s="2">
-        <v>4376</v>
+        <v>24129</v>
       </c>
       <c r="G247" s="2">
-        <v>4336</v>
+        <v>23909</v>
       </c>
       <c r="H247" s="2">
-        <v>4217</v>
+        <v>23251</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C248" s="1" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E248" s="2">
-        <v>8869</v>
+        <v>24387</v>
       </c>
       <c r="F248" s="2">
-        <v>8789</v>
+        <v>24167</v>
       </c>
       <c r="G248" s="2">
-        <v>8709</v>
+        <v>23947</v>
       </c>
       <c r="H248" s="2">
-        <v>8469</v>
+        <v>23288</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>159</v>
+        <v>516</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E249" s="2">
-        <v>17784</v>
+        <v>57393</v>
       </c>
       <c r="F249" s="2">
-        <v>17624</v>
+        <v>56876</v>
       </c>
       <c r="G249" s="2">
-        <v>17464</v>
+        <v>56358</v>
       </c>
       <c r="H249" s="2">
-        <v>16983</v>
+        <v>54807</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E250" s="2">
-        <v>111694</v>
+        <v>32312</v>
       </c>
       <c r="F250" s="2">
-        <v>110688</v>
+        <v>32021</v>
       </c>
       <c r="G250" s="2">
-        <v>109681</v>
+        <v>31730</v>
       </c>
       <c r="H250" s="2">
-        <v>106663</v>
+        <v>30857</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E251" s="2">
-        <v>11</v>
+        <v>87163</v>
       </c>
       <c r="F251" s="2">
-        <v>11</v>
+        <v>86378</v>
       </c>
       <c r="G251" s="2">
-        <v>11</v>
+        <v>85592</v>
       </c>
       <c r="H251" s="2">
-        <v>11</v>
+        <v>83237</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>525</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>245</v>
+        <v>521</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E252" s="2">
-        <v>18026</v>
+        <v>15763</v>
       </c>
       <c r="F252" s="2">
-        <v>17864</v>
+        <v>15621</v>
       </c>
       <c r="G252" s="2">
-        <v>17702</v>
+        <v>15479</v>
       </c>
       <c r="H252" s="2">
-        <v>17214</v>
+        <v>15053</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>245</v>
+        <v>521</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E253" s="2">
-        <v>64241</v>
+        <v>173798</v>
       </c>
       <c r="F253" s="2">
-        <v>63663</v>
+        <v>172233</v>
       </c>
       <c r="G253" s="2">
-        <v>63084</v>
+        <v>170667</v>
       </c>
       <c r="H253" s="2">
-        <v>61348</v>
+        <v>165970</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="E254" s="2">
-        <v>24348</v>
+        <v>34499</v>
       </c>
       <c r="F254" s="2">
-        <v>24129</v>
+        <v>34188</v>
       </c>
       <c r="G254" s="2">
-        <v>23909</v>
+        <v>33877</v>
       </c>
       <c r="H254" s="2">
-        <v>23251</v>
+        <v>32945</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E255" s="2">
-        <v>24387</v>
+        <v>51734</v>
       </c>
       <c r="F255" s="2">
-        <v>24167</v>
+        <v>51268</v>
       </c>
       <c r="G255" s="2">
-        <v>23947</v>
+        <v>50802</v>
       </c>
       <c r="H255" s="2">
-        <v>23288</v>
+        <v>49403</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C256" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="D256" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="2">
-        <v>29176</v>
+        <v>66656</v>
       </c>
       <c r="F256" s="2">
-        <v>28914</v>
+        <v>66055</v>
       </c>
       <c r="G256" s="2">
-        <v>28651</v>
+        <v>65455</v>
       </c>
       <c r="H256" s="2">
-        <v>27862</v>
+        <v>63653</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="E257" s="2">
-        <v>57448</v>
+        <v>86033</v>
       </c>
       <c r="F257" s="2">
-        <v>56931</v>
+        <v>85258</v>
       </c>
       <c r="G257" s="2">
-        <v>56413</v>
+        <v>84483</v>
       </c>
       <c r="H257" s="2">
-        <v>54860</v>
+        <v>82157</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E258" s="2">
-        <v>31774</v>
+        <v>105544</v>
       </c>
       <c r="F258" s="2">
-        <v>31488</v>
+        <v>104594</v>
       </c>
       <c r="G258" s="2">
-        <v>31201</v>
+        <v>103643</v>
       </c>
       <c r="H258" s="2">
-        <v>30343</v>
+        <v>100790</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="E259" s="2">
-        <v>82445</v>
+        <v>174166</v>
       </c>
       <c r="F259" s="2">
-        <v>81703</v>
+        <v>172597</v>
       </c>
       <c r="G259" s="2">
-        <v>80960</v>
+        <v>171028</v>
       </c>
       <c r="H259" s="2">
-        <v>78732</v>
+        <v>166320</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="E260" s="2">
-        <v>16532</v>
+        <v>204938</v>
       </c>
       <c r="F260" s="2">
-        <v>16383</v>
+        <v>203092</v>
       </c>
       <c r="G260" s="2">
-        <v>16234</v>
+        <v>201246</v>
       </c>
       <c r="H260" s="2">
-        <v>15788</v>
+        <v>195707</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E261" s="2">
-        <v>33069</v>
+        <v>11243</v>
       </c>
       <c r="F261" s="2">
-        <v>32771</v>
+        <v>11142</v>
       </c>
       <c r="G261" s="2">
-        <v>32473</v>
+        <v>11041</v>
       </c>
       <c r="H261" s="2">
-        <v>31580</v>
+        <v>10737</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="E262" s="2">
-        <v>49590</v>
+        <v>107548</v>
       </c>
       <c r="F262" s="2">
-        <v>49144</v>
+        <v>106579</v>
       </c>
       <c r="G262" s="2">
-        <v>48697</v>
+        <v>105610</v>
       </c>
       <c r="H262" s="2">
-        <v>47357</v>
+        <v>102703</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="E263" s="2">
-        <v>64325</v>
+        <v>14164</v>
       </c>
       <c r="F263" s="2">
-        <v>63745</v>
+        <v>14036</v>
       </c>
       <c r="G263" s="2">
-        <v>63166</v>
+        <v>13908</v>
       </c>
       <c r="H263" s="2">
-        <v>61427</v>
+        <v>13526</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E264" s="2">
-        <v>82855</v>
+        <v>16467</v>
       </c>
       <c r="F264" s="2">
-        <v>82108</v>
+        <v>16319</v>
       </c>
       <c r="G264" s="2">
-        <v>81362</v>
+        <v>16170</v>
       </c>
       <c r="H264" s="2">
-        <v>79123</v>
+        <v>15725</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="E265" s="2">
-        <v>99922</v>
+        <v>22000</v>
       </c>
       <c r="F265" s="2">
-        <v>99022</v>
+        <v>21802</v>
       </c>
       <c r="G265" s="2">
-        <v>98122</v>
+        <v>21604</v>
       </c>
       <c r="H265" s="2">
-        <v>95421</v>
+        <v>21009</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="E266" s="2">
-        <v>198162</v>
+        <v>27327</v>
       </c>
       <c r="F266" s="2">
-        <v>196376</v>
+        <v>27081</v>
       </c>
       <c r="G266" s="2">
-        <v>194591</v>
+        <v>26835</v>
       </c>
       <c r="H266" s="2">
-        <v>189235</v>
+        <v>26096</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="E267" s="2">
-        <v>11250</v>
+        <v>32745</v>
       </c>
       <c r="F267" s="2">
-        <v>11149</v>
+        <v>32450</v>
       </c>
       <c r="G267" s="2">
-        <v>11047</v>
+        <v>32155</v>
       </c>
       <c r="H267" s="2">
-        <v>10743</v>
+        <v>31270</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="E268" s="2">
-        <v>108136</v>
+        <v>38289</v>
       </c>
       <c r="F268" s="2">
-        <v>107162</v>
+        <v>37945</v>
       </c>
       <c r="G268" s="2">
-        <v>106188</v>
+        <v>37600</v>
       </c>
       <c r="H268" s="2">
-        <v>103265</v>
+        <v>36565</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E269" s="2">
-        <v>14164</v>
+        <v>43512</v>
       </c>
       <c r="F269" s="2">
-        <v>14036</v>
+        <v>43120</v>
       </c>
       <c r="G269" s="2">
-        <v>13908</v>
+        <v>42728</v>
       </c>
       <c r="H269" s="2">
-        <v>13526</v>
+        <v>41552</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E270" s="2">
-        <v>16545</v>
+        <v>49227</v>
       </c>
       <c r="F270" s="2">
-        <v>16396</v>
+        <v>48784</v>
       </c>
       <c r="G270" s="2">
-        <v>16246</v>
+        <v>48340</v>
       </c>
       <c r="H270" s="2">
-        <v>15799</v>
+        <v>47010</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E271" s="2">
-        <v>22022</v>
+        <v>5289</v>
       </c>
       <c r="F271" s="2">
-        <v>21824</v>
+        <v>5242</v>
       </c>
       <c r="G271" s="2">
-        <v>21626</v>
+        <v>5194</v>
       </c>
       <c r="H271" s="2">
-        <v>21030</v>
+        <v>5051</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E272" s="2">
-        <v>27328</v>
+        <v>54917</v>
       </c>
       <c r="F272" s="2">
-        <v>27082</v>
+        <v>54423</v>
       </c>
       <c r="G272" s="2">
-        <v>26836</v>
+        <v>53928</v>
       </c>
       <c r="H272" s="2">
-        <v>26097</v>
+        <v>52444</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>245</v>
+        <v>565</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="E273" s="2">
-        <v>32856</v>
+        <v>10505</v>
       </c>
       <c r="F273" s="2">
-        <v>32560</v>
+        <v>10410</v>
       </c>
       <c r="G273" s="2">
-        <v>32264</v>
+        <v>10316</v>
       </c>
       <c r="H273" s="2">
-        <v>31376</v>
+        <v>10032</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>245</v>
+        <v>568</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="E274" s="2">
-        <v>38353</v>
+        <v>55667</v>
       </c>
       <c r="F274" s="2">
-        <v>38007</v>
+        <v>55165</v>
       </c>
       <c r="G274" s="2">
-        <v>37662</v>
+        <v>54664</v>
       </c>
       <c r="H274" s="2">
-        <v>36625</v>
+        <v>53159</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="E275" s="2">
-        <v>43873</v>
+        <v>85054</v>
       </c>
       <c r="F275" s="2">
-        <v>43478</v>
+        <v>84288</v>
       </c>
       <c r="G275" s="2">
-        <v>43082</v>
+        <v>83521</v>
       </c>
       <c r="H275" s="2">
-        <v>41897</v>
+        <v>81223</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="E276" s="2">
-        <v>49293</v>
+        <v>209318</v>
       </c>
       <c r="F276" s="2">
-        <v>48849</v>
+        <v>207433</v>
       </c>
       <c r="G276" s="2">
-        <v>48405</v>
+        <v>205547</v>
       </c>
       <c r="H276" s="2">
-        <v>47072</v>
+        <v>199890</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>245</v>
+        <v>157</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E277" s="2">
-        <v>5289</v>
+        <v>101482</v>
       </c>
       <c r="F277" s="2">
-        <v>5242</v>
+        <v>100568</v>
       </c>
       <c r="G277" s="2">
-        <v>5194</v>
+        <v>99653</v>
       </c>
       <c r="H277" s="2">
-        <v>5051</v>
+        <v>96911</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="C278" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" s="2">
-        <v>54917</v>
+        <v>536139</v>
       </c>
       <c r="F278" s="2">
-        <v>54423</v>
+        <v>531309</v>
       </c>
       <c r="G278" s="2">
-        <v>53928</v>
+        <v>526479</v>
       </c>
       <c r="H278" s="2">
-        <v>52444</v>
+        <v>511988</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E279" s="2">
-        <v>10505</v>
+        <v>87638</v>
       </c>
       <c r="F279" s="2">
-        <v>10410</v>
+        <v>86848</v>
       </c>
       <c r="G279" s="2">
-        <v>10316</v>
+        <v>86059</v>
       </c>
       <c r="H279" s="2">
-        <v>10032</v>
+        <v>83690</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="E280" s="2">
-        <v>112304</v>
+        <v>20625</v>
       </c>
       <c r="F280" s="2">
-        <v>111293</v>
+        <v>20439</v>
       </c>
       <c r="G280" s="2">
-        <v>110281</v>
+        <v>20253</v>
       </c>
       <c r="H280" s="2">
-        <v>107246</v>
+        <v>19696</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="C281" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="D281" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="2">
-        <v>55694</v>
+        <v>268058</v>
       </c>
       <c r="F281" s="2">
-        <v>55193</v>
+        <v>265643</v>
       </c>
       <c r="G281" s="2">
-        <v>54691</v>
+        <v>263228</v>
       </c>
       <c r="H281" s="2">
-        <v>53186</v>
+        <v>255984</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>159</v>
+        <v>577</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="E282" s="2">
-        <v>85054</v>
+        <v>152591</v>
       </c>
       <c r="F282" s="2">
-        <v>84288</v>
+        <v>151216</v>
       </c>
       <c r="G282" s="2">
-        <v>83521</v>
+        <v>149841</v>
       </c>
       <c r="H282" s="2">
-        <v>81223</v>
+        <v>145717</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>159</v>
+        <v>577</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="E283" s="2">
-        <v>209318</v>
+        <v>451274</v>
       </c>
       <c r="F283" s="2">
-        <v>207433</v>
+        <v>447208</v>
       </c>
       <c r="G283" s="2">
-        <v>205547</v>
+        <v>443143</v>
       </c>
       <c r="H283" s="2">
-        <v>199890</v>
+        <v>430946</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>162</v>
+        <v>577</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E284" s="2">
-        <v>101482</v>
+        <v>83894</v>
       </c>
       <c r="F284" s="2">
-        <v>100568</v>
+        <v>83138</v>
       </c>
       <c r="G284" s="2">
-        <v>99653</v>
+        <v>82382</v>
       </c>
       <c r="H284" s="2">
-        <v>96911</v>
+        <v>80115</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>595</v>
+        <v>151</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="E285" s="2">
-        <v>508225</v>
+        <v>3363</v>
       </c>
       <c r="F285" s="2">
-        <v>503646</v>
+        <v>3333</v>
       </c>
       <c r="G285" s="2">
-        <v>499067</v>
+        <v>3303</v>
       </c>
       <c r="H285" s="2">
-        <v>485332</v>
+        <v>3212</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>595</v>
+        <v>154</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="E286" s="2">
-        <v>82338</v>
+        <v>155524</v>
       </c>
       <c r="F286" s="2">
-        <v>81596</v>
+        <v>154123</v>
       </c>
       <c r="G286" s="2">
-        <v>80854</v>
+        <v>152722</v>
       </c>
       <c r="H286" s="2">
-        <v>78629</v>
+        <v>148519</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>595</v>
+        <v>151</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E287" s="2">
-        <v>18802</v>
+        <v>21795</v>
       </c>
       <c r="F287" s="2">
-        <v>18633</v>
+        <v>21599</v>
       </c>
       <c r="G287" s="2">
-        <v>18464</v>
+        <v>21402</v>
       </c>
       <c r="H287" s="2">
-        <v>17955</v>
+        <v>20813</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>595</v>
+        <v>151</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="E288" s="2">
-        <v>254103</v>
+        <v>32523</v>
       </c>
       <c r="F288" s="2">
-        <v>251814</v>
+        <v>32230</v>
       </c>
       <c r="G288" s="2">
-        <v>249525</v>
+        <v>31937</v>
       </c>
       <c r="H288" s="2">
-        <v>242657</v>
+        <v>31058</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="E289" s="2">
-        <v>3363</v>
+        <v>37607</v>
       </c>
       <c r="F289" s="2">
-        <v>3333</v>
+        <v>37268</v>
       </c>
       <c r="G289" s="2">
-        <v>3303</v>
+        <v>36929</v>
       </c>
       <c r="H289" s="2">
-        <v>3212</v>
+        <v>35913</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E290" s="2">
-        <v>144114</v>
+        <v>43262</v>
       </c>
       <c r="F290" s="2">
-        <v>142815</v>
+        <v>42873</v>
       </c>
       <c r="G290" s="2">
-        <v>141517</v>
+        <v>42483</v>
       </c>
       <c r="H290" s="2">
-        <v>137622</v>
+        <v>41314</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="E291" s="2">
-        <v>11239</v>
+        <v>49867</v>
       </c>
       <c r="F291" s="2">
-        <v>11138</v>
+        <v>49418</v>
       </c>
       <c r="G291" s="2">
-        <v>11036</v>
+        <v>48968</v>
       </c>
       <c r="H291" s="2">
-        <v>10733</v>
+        <v>47621</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="E292" s="2">
-        <v>21782</v>
+        <v>5678</v>
       </c>
       <c r="F292" s="2">
-        <v>21585</v>
+        <v>5627</v>
       </c>
       <c r="G292" s="2">
-        <v>21389</v>
+        <v>5575</v>
       </c>
       <c r="H292" s="2">
-        <v>20800</v>
+        <v>5422</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E293" s="2">
-        <v>32875</v>
+        <v>151930</v>
       </c>
       <c r="F293" s="2">
-        <v>32579</v>
+        <v>150561</v>
       </c>
       <c r="G293" s="2">
-        <v>32283</v>
+        <v>149193</v>
       </c>
       <c r="H293" s="2">
-        <v>31394</v>
+        <v>145086</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="E294" s="2">
-        <v>37607</v>
+        <v>145133</v>
       </c>
       <c r="F294" s="2">
-        <v>37268</v>
+        <v>143825</v>
       </c>
       <c r="G294" s="2">
-        <v>36929</v>
+        <v>142518</v>
       </c>
       <c r="H294" s="2">
-        <v>35913</v>
+        <v>138595</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="E295" s="2">
-        <v>43262</v>
+        <v>166317</v>
       </c>
       <c r="F295" s="2">
-        <v>42873</v>
+        <v>164819</v>
       </c>
       <c r="G295" s="2">
-        <v>42483</v>
+        <v>163320</v>
       </c>
       <c r="H295" s="2">
-        <v>41314</v>
+        <v>158825</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E296" s="2">
-        <v>49867</v>
+        <v>155402</v>
       </c>
       <c r="F296" s="2">
-        <v>49418</v>
+        <v>154002</v>
       </c>
       <c r="G296" s="2">
-        <v>48968</v>
+        <v>152602</v>
       </c>
       <c r="H296" s="2">
-        <v>47621</v>
+        <v>148402</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>156</v>
+        <v>345</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="E297" s="2">
-        <v>5694</v>
+        <v>35503</v>
       </c>
       <c r="F297" s="2">
-        <v>5643</v>
+        <v>35184</v>
       </c>
       <c r="G297" s="2">
-        <v>5592</v>
+        <v>34864</v>
       </c>
       <c r="H297" s="2">
-        <v>5438</v>
+        <v>33904</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>159</v>
+        <v>618</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E298" s="2">
-        <v>142783</v>
+        <v>119355</v>
       </c>
       <c r="F298" s="2">
-        <v>141496</v>
+        <v>118280</v>
       </c>
       <c r="G298" s="2">
-        <v>140210</v>
+        <v>117204</v>
       </c>
       <c r="H298" s="2">
-        <v>136351</v>
+        <v>113979</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>159</v>
+        <v>618</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="E299" s="2">
-        <v>147630</v>
+        <v>197298</v>
       </c>
       <c r="F299" s="2">
-        <v>146300</v>
+        <v>195521</v>
       </c>
       <c r="G299" s="2">
-        <v>144970</v>
+        <v>193743</v>
       </c>
       <c r="H299" s="2">
-        <v>140980</v>
+        <v>188411</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>159</v>
+        <v>618</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="E300" s="2">
-        <v>187624</v>
+        <v>141969</v>
       </c>
       <c r="F300" s="2">
-        <v>185934</v>
+        <v>140690</v>
       </c>
       <c r="G300" s="2">
-        <v>184244</v>
+        <v>139411</v>
       </c>
       <c r="H300" s="2">
-        <v>179173</v>
+        <v>135574</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>159</v>
+        <v>618</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E301" s="2">
-        <v>140211</v>
+        <v>238971</v>
       </c>
       <c r="F301" s="2">
-        <v>138948</v>
+        <v>236818</v>
       </c>
       <c r="G301" s="2">
-        <v>137684</v>
+        <v>234665</v>
       </c>
       <c r="H301" s="2">
-        <v>133895</v>
+        <v>228206</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>356</v>
+        <v>618</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="E302" s="2">
-        <v>35254</v>
+        <v>383293</v>
       </c>
       <c r="F302" s="2">
-        <v>34936</v>
+        <v>379840</v>
       </c>
       <c r="G302" s="2">
-        <v>34618</v>
+        <v>376387</v>
       </c>
       <c r="H302" s="2">
-        <v>33666</v>
+        <v>366028</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E303" s="2">
-        <v>114957</v>
+        <v>283909</v>
       </c>
       <c r="F303" s="2">
-        <v>113922</v>
+        <v>281351</v>
       </c>
       <c r="G303" s="2">
-        <v>112886</v>
+        <v>278794</v>
       </c>
       <c r="H303" s="2">
-        <v>109779</v>
+        <v>271120</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="E304" s="2">
-        <v>155472</v>
+        <v>418417</v>
       </c>
       <c r="F304" s="2">
-        <v>154072</v>
+        <v>414647</v>
       </c>
       <c r="G304" s="2">
-        <v>152671</v>
+        <v>410878</v>
       </c>
       <c r="H304" s="2">
-        <v>148469</v>
+        <v>399569</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="E305" s="2">
-        <v>114856</v>
+        <v>502385</v>
       </c>
       <c r="F305" s="2">
-        <v>113821</v>
+        <v>497859</v>
       </c>
       <c r="G305" s="2">
-        <v>112787</v>
+        <v>493333</v>
       </c>
       <c r="H305" s="2">
-        <v>109682</v>
+        <v>479755</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="E306" s="2">
-        <v>182123</v>
+        <v>57746</v>
       </c>
       <c r="F306" s="2">
-        <v>180483</v>
+        <v>57225</v>
       </c>
       <c r="G306" s="2">
-        <v>178842</v>
+        <v>56705</v>
       </c>
       <c r="H306" s="2">
-        <v>173920</v>
+        <v>55144</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="E307" s="2">
-        <v>141969</v>
+        <v>59523</v>
       </c>
       <c r="F307" s="2">
-        <v>140690</v>
+        <v>58986</v>
       </c>
       <c r="G307" s="2">
-        <v>139411</v>
+        <v>58450</v>
       </c>
       <c r="H307" s="2">
-        <v>135574</v>
+        <v>56841</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E308" s="2">
-        <v>303324</v>
+        <v>99624</v>
       </c>
       <c r="F308" s="2">
-        <v>300592</v>
+        <v>98726</v>
       </c>
       <c r="G308" s="2">
-        <v>297859</v>
+        <v>97829</v>
       </c>
       <c r="H308" s="2">
-        <v>289661</v>
+        <v>95136</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="E309" s="2">
-        <v>229960</v>
+        <v>71096</v>
       </c>
       <c r="F309" s="2">
-        <v>227888</v>
+        <v>70455</v>
       </c>
       <c r="G309" s="2">
-        <v>225816</v>
+        <v>69815</v>
       </c>
       <c r="H309" s="2">
-        <v>219601</v>
+        <v>67893</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E310" s="2">
-        <v>351267</v>
+        <v>720665</v>
       </c>
       <c r="F310" s="2">
-        <v>348103</v>
+        <v>714173</v>
       </c>
       <c r="G310" s="2">
-        <v>344938</v>
+        <v>707680</v>
       </c>
       <c r="H310" s="2">
-        <v>335444</v>
+        <v>688203</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="E311" s="2">
-        <v>283909</v>
+        <v>116407</v>
       </c>
       <c r="F311" s="2">
-        <v>281351</v>
+        <v>115358</v>
       </c>
       <c r="G311" s="2">
-        <v>278794</v>
+        <v>114309</v>
       </c>
       <c r="H311" s="2">
-        <v>271120</v>
+        <v>111163</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>632</v>
+        <v>389</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="E312" s="2">
-        <v>402641</v>
+        <v>30061</v>
       </c>
       <c r="F312" s="2">
-        <v>399014</v>
+        <v>29790</v>
       </c>
       <c r="G312" s="2">
-        <v>395387</v>
+        <v>29519</v>
       </c>
       <c r="H312" s="2">
-        <v>384504</v>
+        <v>28707</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>632</v>
+        <v>389</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E313" s="2">
-        <v>502385</v>
+        <v>30623</v>
       </c>
       <c r="F313" s="2">
-        <v>497859</v>
+        <v>30347</v>
       </c>
       <c r="G313" s="2">
-        <v>493333</v>
+        <v>30071</v>
       </c>
       <c r="H313" s="2">
-        <v>479755</v>
+        <v>29243</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>632</v>
+        <v>389</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E314" s="2">
-        <v>57479</v>
+        <v>61245</v>
       </c>
       <c r="F314" s="2">
-        <v>56961</v>
+        <v>60694</v>
       </c>
       <c r="G314" s="2">
-        <v>56443</v>
+        <v>60142</v>
       </c>
       <c r="H314" s="2">
-        <v>54890</v>
+        <v>58487</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>632</v>
+        <v>389</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="E315" s="2">
-        <v>75552</v>
+        <v>39588</v>
       </c>
       <c r="F315" s="2">
-        <v>74872</v>
+        <v>39232</v>
       </c>
       <c r="G315" s="2">
-        <v>74191</v>
+        <v>38875</v>
       </c>
       <c r="H315" s="2">
-        <v>72149</v>
+        <v>37805</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>632</v>
+        <v>389</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E316" s="2">
-        <v>57280</v>
+        <v>38878</v>
       </c>
       <c r="F316" s="2">
-        <v>56764</v>
+        <v>38528</v>
       </c>
       <c r="G316" s="2">
-        <v>56248</v>
+        <v>38177</v>
       </c>
       <c r="H316" s="2">
-        <v>54700</v>
+        <v>37127</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>632</v>
+        <v>154</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E317" s="2">
-        <v>91046</v>
+        <v>28981</v>
       </c>
       <c r="F317" s="2">
-        <v>90225</v>
+        <v>28720</v>
       </c>
       <c r="G317" s="2">
-        <v>89405</v>
+        <v>28459</v>
       </c>
       <c r="H317" s="2">
-        <v>86944</v>
+        <v>27676</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>632</v>
+        <v>154</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="E318" s="2">
-        <v>71096</v>
+        <v>30148</v>
       </c>
       <c r="F318" s="2">
-        <v>70455</v>
+        <v>29876</v>
       </c>
       <c r="G318" s="2">
-        <v>69815</v>
+        <v>29604</v>
       </c>
       <c r="H318" s="2">
-        <v>67893</v>
+        <v>28790</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>632</v>
+        <v>154</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E319" s="2">
-        <v>720665</v>
+        <v>60545</v>
       </c>
       <c r="F319" s="2">
-        <v>714173</v>
+        <v>60000</v>
       </c>
       <c r="G319" s="2">
-        <v>707680</v>
+        <v>59454</v>
       </c>
       <c r="H319" s="2">
-        <v>688203</v>
+        <v>57818</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>632</v>
+        <v>154</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E320" s="2">
-        <v>114744</v>
+        <v>39959</v>
       </c>
       <c r="F320" s="2">
-        <v>113710</v>
+        <v>39599</v>
       </c>
       <c r="G320" s="2">
-        <v>112677</v>
+        <v>39239</v>
       </c>
       <c r="H320" s="2">
-        <v>109575</v>
+        <v>38159</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="E321" s="2">
-        <v>30002</v>
+        <v>29603</v>
       </c>
       <c r="F321" s="2">
-        <v>29732</v>
+        <v>29336</v>
       </c>
       <c r="G321" s="2">
-        <v>29462</v>
+        <v>29069</v>
       </c>
       <c r="H321" s="2">
-        <v>28651</v>
+        <v>28269</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="E322" s="2">
-        <v>29455</v>
+        <v>40225</v>
       </c>
       <c r="F322" s="2">
-        <v>29190</v>
+        <v>39863</v>
       </c>
       <c r="G322" s="2">
-        <v>28924</v>
+        <v>39501</v>
       </c>
       <c r="H322" s="2">
-        <v>28128</v>
+        <v>38413</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="E323" s="2">
-        <v>58910</v>
+        <v>29610</v>
       </c>
       <c r="F323" s="2">
-        <v>58379</v>
+        <v>29344</v>
       </c>
       <c r="G323" s="2">
-        <v>57848</v>
+        <v>29077</v>
       </c>
       <c r="H323" s="2">
-        <v>56256</v>
+        <v>28277</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="E324" s="2">
-        <v>29732</v>
+        <v>31795</v>
       </c>
       <c r="F324" s="2">
-        <v>29465</v>
+        <v>31508</v>
       </c>
       <c r="G324" s="2">
-        <v>29197</v>
+        <v>31222</v>
       </c>
       <c r="H324" s="2">
-        <v>28393</v>
+        <v>30363</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="E325" s="2">
-        <v>39750</v>
+        <v>30135</v>
       </c>
       <c r="F325" s="2">
-        <v>39392</v>
+        <v>29864</v>
       </c>
       <c r="G325" s="2">
-        <v>39034</v>
+        <v>29592</v>
       </c>
       <c r="H325" s="2">
-        <v>37960</v>
+        <v>28778</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="E326" s="2">
-        <v>24417</v>
+        <v>13137</v>
       </c>
       <c r="F326" s="2">
-        <v>24197</v>
+        <v>13019</v>
       </c>
       <c r="G326" s="2">
-        <v>23977</v>
+        <v>12900</v>
       </c>
       <c r="H326" s="2">
-        <v>23317</v>
+        <v>12545</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="E327" s="2">
-        <v>27060</v>
+        <v>14208</v>
       </c>
       <c r="F327" s="2">
-        <v>26816</v>
+        <v>14080</v>
       </c>
       <c r="G327" s="2">
-        <v>26572</v>
+        <v>13952</v>
       </c>
       <c r="H327" s="2">
-        <v>25841</v>
+        <v>13568</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="E328" s="2">
-        <v>29000</v>
+        <v>14208</v>
       </c>
       <c r="F328" s="2">
-        <v>28900</v>
+        <v>14080</v>
       </c>
       <c r="G328" s="2">
-        <v>28800</v>
+        <v>13952</v>
       </c>
       <c r="H328" s="2">
-        <v>28922</v>
+        <v>13568</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="E329" s="2">
-        <v>60545</v>
+        <v>18345</v>
       </c>
       <c r="F329" s="2">
-        <v>60000</v>
+        <v>18180</v>
       </c>
       <c r="G329" s="2">
-        <v>59454</v>
+        <v>18014</v>
       </c>
       <c r="H329" s="2">
-        <v>57818</v>
+        <v>17519</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="E330" s="2">
-        <v>37359</v>
+        <v>15348</v>
       </c>
       <c r="F330" s="2">
-        <v>37023</v>
+        <v>15210</v>
       </c>
       <c r="G330" s="2">
-        <v>36686</v>
+        <v>15071</v>
       </c>
       <c r="H330" s="2">
-        <v>35676</v>
+        <v>14657</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>159</v>
+        <v>389</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E331" s="2">
-        <v>28809</v>
+        <v>97845</v>
       </c>
       <c r="F331" s="2">
-        <v>28549</v>
+        <v>96964</v>
       </c>
       <c r="G331" s="2">
-        <v>28290</v>
+        <v>96082</v>
       </c>
       <c r="H331" s="2">
-        <v>27511</v>
+        <v>93438</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>159</v>
+        <v>687</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="E332" s="2">
-        <v>36997</v>
+        <v>15729</v>
       </c>
       <c r="F332" s="2">
-        <v>36664</v>
+        <v>15587</v>
       </c>
       <c r="G332" s="2">
-        <v>36331</v>
+        <v>15445</v>
       </c>
       <c r="H332" s="2">
-        <v>35331</v>
+        <v>15020</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>159</v>
+        <v>687</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="E333" s="2">
-        <v>38434</v>
+        <v>239454</v>
       </c>
       <c r="F333" s="2">
-        <v>38088</v>
+        <v>237296</v>
       </c>
       <c r="G333" s="2">
-        <v>37741</v>
+        <v>235139</v>
       </c>
       <c r="H333" s="2">
-        <v>36703</v>
+        <v>228667</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>159</v>
+        <v>687</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E334" s="2">
-        <v>27333</v>
+        <v>79038</v>
       </c>
       <c r="F334" s="2">
-        <v>27086</v>
+        <v>78326</v>
       </c>
       <c r="G334" s="2">
-        <v>26840</v>
+        <v>77613</v>
       </c>
       <c r="H334" s="2">
-        <v>26101</v>
+        <v>75477</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E335" s="2">
-        <v>31591</v>
+        <v>3432191</v>
       </c>
       <c r="F335" s="2">
-        <v>31306</v>
+        <v>3401270</v>
       </c>
       <c r="G335" s="2">
-        <v>31021</v>
+        <v>3370350</v>
       </c>
       <c r="H335" s="2">
-        <v>30168</v>
+        <v>3277588</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E336" s="2">
-        <v>29490</v>
+        <v>51821</v>
       </c>
       <c r="F336" s="2">
-        <v>29225</v>
+        <v>51355</v>
       </c>
       <c r="G336" s="2">
-        <v>28959</v>
+        <v>50888</v>
       </c>
       <c r="H336" s="2">
-        <v>28162</v>
+        <v>49487</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E337" s="2">
-        <v>13203</v>
+        <v>517907</v>
       </c>
       <c r="F337" s="2">
-        <v>13085</v>
+        <v>513241</v>
       </c>
       <c r="G337" s="2">
-        <v>12966</v>
+        <v>508575</v>
       </c>
       <c r="H337" s="2">
-        <v>12609</v>
+        <v>494578</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E338" s="2">
-        <v>14208</v>
+        <v>85741</v>
       </c>
       <c r="F338" s="2">
-        <v>14080</v>
+        <v>84968</v>
       </c>
       <c r="G338" s="2">
-        <v>13952</v>
+        <v>84196</v>
       </c>
       <c r="H338" s="2">
-        <v>13568</v>
+        <v>81879</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="E339" s="2">
-        <v>14430</v>
+        <v>851523</v>
       </c>
       <c r="F339" s="2">
-        <v>14300</v>
+        <v>843852</v>
       </c>
       <c r="G339" s="2">
-        <v>14170</v>
+        <v>836180</v>
       </c>
       <c r="H339" s="2">
-        <v>13780</v>
+        <v>813166</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E340" s="2">
-        <v>17447</v>
+        <v>16930</v>
       </c>
       <c r="F340" s="2">
-        <v>17290</v>
+        <v>16777</v>
       </c>
       <c r="G340" s="2">
-        <v>17133</v>
+        <v>16625</v>
       </c>
       <c r="H340" s="2">
-        <v>16661</v>
+        <v>16167</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>159</v>
+        <v>694</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E341" s="2">
-        <v>14422</v>
+        <v>170336</v>
       </c>
       <c r="F341" s="2">
-        <v>14292</v>
+        <v>168802</v>
       </c>
       <c r="G341" s="2">
-        <v>14162</v>
+        <v>167267</v>
       </c>
       <c r="H341" s="2">
-        <v>13773</v>
+        <v>162663</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>402</v>
+        <v>694</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="E342" s="2">
-        <v>87316</v>
+        <v>171795</v>
       </c>
       <c r="F342" s="2">
-        <v>86529</v>
+        <v>170247</v>
       </c>
       <c r="G342" s="2">
-        <v>85743</v>
+        <v>168699</v>
       </c>
       <c r="H342" s="2">
-        <v>83383</v>
+        <v>164056</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="E343" s="2">
-        <v>466200</v>
+        <v>85158</v>
       </c>
       <c r="F343" s="2">
-        <v>462000</v>
+        <v>84391</v>
       </c>
       <c r="G343" s="2">
-        <v>457800</v>
+        <v>83624</v>
       </c>
       <c r="H343" s="2">
-        <v>445200</v>
+        <v>81322</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C344" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D344" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="D344" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E344" s="2">
-        <v>77700</v>
+        <v>338264</v>
       </c>
       <c r="F344" s="2">
-        <v>77000</v>
+        <v>335216</v>
       </c>
       <c r="G344" s="2">
-        <v>76300</v>
+        <v>332169</v>
       </c>
       <c r="H344" s="2">
-        <v>74200</v>
+        <v>323027</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>713</v>
+        <v>345</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="E345" s="2">
-        <v>770895</v>
+        <v>10945</v>
       </c>
       <c r="F345" s="2">
-        <v>763950</v>
+        <v>10846</v>
       </c>
       <c r="G345" s="2">
-        <v>757005</v>
+        <v>10747</v>
       </c>
       <c r="H345" s="2">
-        <v>736170</v>
+        <v>10452</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>713</v>
+        <v>345</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E346" s="2">
-        <v>15426</v>
+        <v>44360</v>
       </c>
       <c r="F346" s="2">
-        <v>15287</v>
+        <v>43960</v>
       </c>
       <c r="G346" s="2">
-        <v>15148</v>
+        <v>43561</v>
       </c>
       <c r="H346" s="2">
-        <v>14731</v>
+        <v>42362</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>713</v>
+        <v>345</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="E347" s="2">
-        <v>1530690</v>
+        <v>5533</v>
       </c>
       <c r="F347" s="2">
-        <v>1516900</v>
+        <v>5484</v>
       </c>
       <c r="G347" s="2">
-        <v>1503110</v>
+        <v>5434</v>
       </c>
       <c r="H347" s="2">
-        <v>1461740</v>
+        <v>5284</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="E348" s="2">
-        <v>232552</v>
+        <v>16258</v>
       </c>
       <c r="F348" s="2">
-        <v>230457</v>
+        <v>16112</v>
       </c>
       <c r="G348" s="2">
-        <v>228362</v>
+        <v>15965</v>
       </c>
       <c r="H348" s="2">
-        <v>222076</v>
+        <v>15526</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="E349" s="2">
-        <v>77700</v>
+        <v>7403</v>
       </c>
       <c r="F349" s="2">
-        <v>77000</v>
+        <v>7336</v>
       </c>
       <c r="G349" s="2">
-        <v>76300</v>
+        <v>7269</v>
       </c>
       <c r="H349" s="2">
-        <v>74200</v>
+        <v>7069</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="E350" s="2">
-        <v>3318800</v>
+        <v>3704</v>
       </c>
       <c r="F350" s="2">
-        <v>3288901</v>
+        <v>3671</v>
       </c>
       <c r="G350" s="2">
-        <v>3259002</v>
+        <v>3637</v>
       </c>
       <c r="H350" s="2">
-        <v>3169305</v>
+        <v>3537</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="C351" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="D351" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E351" s="2">
-        <v>49613</v>
+        <v>5244</v>
       </c>
       <c r="F351" s="2">
-        <v>49166</v>
+        <v>5196</v>
       </c>
       <c r="G351" s="2">
-        <v>48719</v>
+        <v>5149</v>
       </c>
       <c r="H351" s="2">
-        <v>47378</v>
+        <v>5007</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="E352" s="2">
-        <v>494839</v>
+        <v>4785899</v>
       </c>
       <c r="F352" s="2">
-        <v>490381</v>
+        <v>4742783</v>
       </c>
       <c r="G352" s="2">
-        <v>485923</v>
+        <v>4699667</v>
       </c>
       <c r="H352" s="2">
-        <v>472549</v>
+        <v>4570318</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="E353" s="2">
-        <v>81941</v>
+        <v>4805282</v>
       </c>
       <c r="F353" s="2">
-        <v>81203</v>
+        <v>4761991</v>
       </c>
       <c r="G353" s="2">
-        <v>80465</v>
+        <v>4718700</v>
       </c>
       <c r="H353" s="2">
-        <v>78250</v>
+        <v>4588828</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>737</v>
+        <v>393</v>
       </c>
       <c r="E354" s="2">
-        <v>818962</v>
+        <v>5794</v>
       </c>
       <c r="F354" s="2">
-        <v>811584</v>
+        <v>5742</v>
       </c>
       <c r="G354" s="2">
-        <v>804206</v>
+        <v>5690</v>
       </c>
       <c r="H354" s="2">
-        <v>782072</v>
+        <v>5533</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>739</v>
+        <v>177</v>
       </c>
       <c r="E355" s="2">
-        <v>16153</v>
+        <v>6273</v>
       </c>
       <c r="F355" s="2">
-        <v>16007</v>
+        <v>6216</v>
       </c>
       <c r="G355" s="2">
-        <v>15862</v>
+        <v>6160</v>
       </c>
       <c r="H355" s="2">
-        <v>15425</v>
+        <v>5990</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="E356" s="2">
-        <v>163806</v>
+        <v>5186475</v>
       </c>
       <c r="F356" s="2">
-        <v>162330</v>
+        <v>5139750</v>
       </c>
       <c r="G356" s="2">
-        <v>160855</v>
+        <v>5093025</v>
       </c>
       <c r="H356" s="2">
-        <v>156427</v>
+        <v>4952850</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="E357" s="2">
-        <v>164350</v>
+        <v>5210954</v>
       </c>
       <c r="F357" s="2">
-        <v>162869</v>
+        <v>5164008</v>
       </c>
       <c r="G357" s="2">
-        <v>161389</v>
+        <v>5117063</v>
       </c>
       <c r="H357" s="2">
-        <v>156947</v>
+        <v>4976226</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>728</v>
+        <v>154</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="E358" s="2">
-        <v>330614</v>
+        <v>5497664</v>
       </c>
       <c r="F358" s="2">
-        <v>327635</v>
+        <v>5448135</v>
       </c>
       <c r="G358" s="2">
-        <v>324657</v>
+        <v>5398607</v>
       </c>
       <c r="H358" s="2">
-        <v>315721</v>
+        <v>5250021</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>356</v>
+        <v>154</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>747</v>
+        <v>181</v>
       </c>
       <c r="E359" s="2">
-        <v>11733</v>
+        <v>7831</v>
       </c>
       <c r="F359" s="2">
-        <v>11627</v>
+        <v>7761</v>
       </c>
       <c r="G359" s="2">
-        <v>11521</v>
+        <v>7690</v>
       </c>
       <c r="H359" s="2">
-        <v>11204</v>
+        <v>7478</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>154</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>743</v>
       </c>
       <c r="E360" s="2">
-        <v>109513</v>
+        <v>7227141</v>
       </c>
       <c r="F360" s="2">
-        <v>108526</v>
+        <v>7162032</v>
       </c>
       <c r="G360" s="2">
-        <v>107539</v>
+        <v>7096922</v>
       </c>
       <c r="H360" s="2">
-        <v>104580</v>
+        <v>6901594</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>356</v>
+        <v>154</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>750</v>
+        <v>183</v>
       </c>
       <c r="E361" s="2">
-        <v>44366</v>
+        <v>8963</v>
       </c>
       <c r="F361" s="2">
-        <v>43966</v>
+        <v>8883</v>
       </c>
       <c r="G361" s="2">
-        <v>43566</v>
+        <v>8802</v>
       </c>
       <c r="H361" s="2">
-        <v>42367</v>
+        <v>8560</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>356</v>
+        <v>154</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="E362" s="2">
-        <v>5533</v>
+        <v>9950</v>
       </c>
       <c r="F362" s="2">
-        <v>5484</v>
+        <v>9860</v>
       </c>
       <c r="G362" s="2">
-        <v>5434</v>
+        <v>9771</v>
       </c>
       <c r="H362" s="2">
-        <v>5284</v>
+        <v>9502</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>754</v>
+        <v>154</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="E363" s="2">
-        <v>15037</v>
+        <v>10107</v>
       </c>
       <c r="F363" s="2">
-        <v>14902</v>
+        <v>10016</v>
       </c>
       <c r="G363" s="2">
-        <v>14766</v>
+        <v>9924</v>
       </c>
       <c r="H363" s="2">
-        <v>14360</v>
+        <v>9651</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>754</v>
+        <v>154</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="E364" s="2">
-        <v>7403</v>
+        <v>12501</v>
       </c>
       <c r="F364" s="2">
-        <v>7336</v>
+        <v>12388</v>
       </c>
       <c r="G364" s="2">
-        <v>7269</v>
+        <v>12276</v>
       </c>
       <c r="H364" s="2">
-        <v>7069</v>
+        <v>11938</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>759</v>
+        <v>154</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="E365" s="2">
-        <v>59085</v>
+        <v>13592</v>
       </c>
       <c r="F365" s="2">
-        <v>58553</v>
+        <v>13470</v>
       </c>
       <c r="G365" s="2">
-        <v>58021</v>
+        <v>13347</v>
       </c>
       <c r="H365" s="2">
-        <v>56424</v>
+        <v>12980</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="E366" s="2">
-        <v>3652</v>
+        <v>13722</v>
       </c>
       <c r="F366" s="2">
-        <v>3619</v>
+        <v>13598</v>
       </c>
       <c r="G366" s="2">
-        <v>3586</v>
+        <v>13475</v>
       </c>
       <c r="H366" s="2">
-        <v>3487</v>
+        <v>13104</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="E367" s="2">
-        <v>5255</v>
+        <v>15649</v>
       </c>
       <c r="F367" s="2">
-        <v>5207</v>
+        <v>15508</v>
       </c>
       <c r="G367" s="2">
-        <v>5160</v>
+        <v>15367</v>
       </c>
       <c r="H367" s="2">
-        <v>5018</v>
+        <v>14944</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="E368" s="2">
-        <v>4781131</v>
+        <v>16203</v>
       </c>
       <c r="F368" s="2">
-        <v>4738058</v>
+        <v>16057</v>
       </c>
       <c r="G368" s="2">
-        <v>4694984</v>
+        <v>15911</v>
       </c>
       <c r="H368" s="2">
-        <v>4565765</v>
+        <v>15473</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="E369" s="2">
-        <v>4800084</v>
+        <v>36404</v>
       </c>
       <c r="F369" s="2">
-        <v>4756840</v>
+        <v>36076</v>
       </c>
       <c r="G369" s="2">
-        <v>4713596</v>
+        <v>35748</v>
       </c>
       <c r="H369" s="2">
-        <v>4583864</v>
+        <v>34764</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>406</v>
+        <v>173</v>
       </c>
       <c r="E370" s="2">
-        <v>5734</v>
+        <v>40118</v>
       </c>
       <c r="F370" s="2">
-        <v>5683</v>
+        <v>39756</v>
       </c>
       <c r="G370" s="2">
-        <v>5631</v>
+        <v>39395</v>
       </c>
       <c r="H370" s="2">
-        <v>5476</v>
+        <v>38311</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>182</v>
+        <v>763</v>
       </c>
       <c r="E371" s="2">
-        <v>6266</v>
+        <v>40694</v>
       </c>
       <c r="F371" s="2">
-        <v>6210</v>
+        <v>40327</v>
       </c>
       <c r="G371" s="2">
-        <v>6153</v>
+        <v>39960</v>
       </c>
       <c r="H371" s="2">
-        <v>5984</v>
+        <v>38861</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="E372" s="2">
-        <v>5186475</v>
+        <v>42754</v>
       </c>
       <c r="F372" s="2">
-        <v>5139750</v>
+        <v>42369</v>
       </c>
       <c r="G372" s="2">
-        <v>5093025</v>
+        <v>41984</v>
       </c>
       <c r="H372" s="2">
-        <v>4952850</v>
+        <v>40828</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E373" s="2">
-        <v>5225841</v>
+        <v>46899</v>
       </c>
       <c r="F373" s="2">
-        <v>5178762</v>
+        <v>46476</v>
       </c>
       <c r="G373" s="2">
-        <v>5131682</v>
+        <v>46054</v>
       </c>
       <c r="H373" s="2">
-        <v>4990443</v>
+        <v>44786</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>159</v>
+        <v>389</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="E374" s="2">
-        <v>5497664</v>
+        <v>44222</v>
       </c>
       <c r="F374" s="2">
-        <v>5448135</v>
+        <v>43824</v>
       </c>
       <c r="G374" s="2">
-        <v>5398607</v>
+        <v>43426</v>
       </c>
       <c r="H374" s="2">
-        <v>5250021</v>
+        <v>42230</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>159</v>
+        <v>389</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>186</v>
+        <v>771</v>
       </c>
       <c r="E375" s="2">
-        <v>7831</v>
+        <v>73712</v>
       </c>
       <c r="F375" s="2">
-        <v>7761</v>
+        <v>73048</v>
       </c>
       <c r="G375" s="2">
-        <v>7690</v>
+        <v>72384</v>
       </c>
       <c r="H375" s="2">
-        <v>7478</v>
+        <v>70391</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>159</v>
+        <v>389</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="E376" s="2">
-        <v>7209145</v>
+        <v>148188</v>
       </c>
       <c r="F376" s="2">
-        <v>7144198</v>
+        <v>146853</v>
       </c>
       <c r="G376" s="2">
-        <v>7079250</v>
+        <v>145518</v>
       </c>
       <c r="H376" s="2">
-        <v>6884409</v>
+        <v>141513</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>188</v>
+        <v>775</v>
       </c>
       <c r="E377" s="2">
-        <v>9010</v>
+        <v>47476</v>
       </c>
       <c r="F377" s="2">
-        <v>8929</v>
+        <v>47048</v>
       </c>
       <c r="G377" s="2">
-        <v>8848</v>
+        <v>46620</v>
       </c>
       <c r="H377" s="2">
-        <v>8604</v>
+        <v>45337</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E378" s="2">
-        <v>10107</v>
+        <v>80447</v>
       </c>
       <c r="F378" s="2">
-        <v>10016</v>
+        <v>79723</v>
       </c>
       <c r="G378" s="2">
-        <v>9924</v>
+        <v>78998</v>
       </c>
       <c r="H378" s="2">
-        <v>9651</v>
+        <v>76824</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="E379" s="2">
-        <v>13592</v>
+        <v>15955</v>
       </c>
       <c r="F379" s="2">
-        <v>13470</v>
+        <v>15811</v>
       </c>
       <c r="G379" s="2">
-        <v>13347</v>
+        <v>15668</v>
       </c>
       <c r="H379" s="2">
-        <v>12980</v>
+        <v>15236</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="E380" s="2">
-        <v>16159</v>
+        <v>158994</v>
       </c>
       <c r="F380" s="2">
-        <v>16014</v>
+        <v>157562</v>
       </c>
       <c r="G380" s="2">
-        <v>15868</v>
+        <v>156129</v>
       </c>
       <c r="H380" s="2">
-        <v>15431</v>
+        <v>151832</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>159</v>
+        <v>328</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="E381" s="2">
-        <v>36454</v>
+        <v>499411</v>
       </c>
       <c r="F381" s="2">
-        <v>36125</v>
+        <v>494912</v>
       </c>
       <c r="G381" s="2">
-        <v>35797</v>
+        <v>490413</v>
       </c>
       <c r="H381" s="2">
-        <v>34811</v>
+        <v>476915</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>159</v>
+        <v>328</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="E382" s="2">
-        <v>40856</v>
+        <v>116707</v>
       </c>
       <c r="F382" s="2">
-        <v>40488</v>
+        <v>115655</v>
       </c>
       <c r="G382" s="2">
-        <v>40120</v>
+        <v>114604</v>
       </c>
       <c r="H382" s="2">
-        <v>39015</v>
+        <v>111449</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>159</v>
+        <v>328</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="E383" s="2">
-        <v>43963</v>
+        <v>164989</v>
       </c>
       <c r="F383" s="2">
-        <v>43567</v>
+        <v>163503</v>
       </c>
       <c r="G383" s="2">
-        <v>43171</v>
+        <v>162017</v>
       </c>
       <c r="H383" s="2">
-        <v>41982</v>
+        <v>157557</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="E384" s="2">
-        <v>46972</v>
+        <v>21122</v>
       </c>
       <c r="F384" s="2">
-        <v>46549</v>
+        <v>20932</v>
       </c>
       <c r="G384" s="2">
-        <v>46126</v>
+        <v>20742</v>
       </c>
       <c r="H384" s="2">
-        <v>44856</v>
+        <v>20171</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>402</v>
+        <v>521</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="E385" s="2">
-        <v>43482</v>
+        <v>194500</v>
       </c>
       <c r="F385" s="2">
-        <v>43090</v>
+        <v>192748</v>
       </c>
       <c r="G385" s="2">
-        <v>42699</v>
+        <v>190995</v>
       </c>
       <c r="H385" s="2">
-        <v>41523</v>
+        <v>185739</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>402</v>
+        <v>694</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="E386" s="2">
-        <v>72451</v>
+        <v>257849</v>
       </c>
       <c r="F386" s="2">
-        <v>71798</v>
+        <v>255526</v>
       </c>
       <c r="G386" s="2">
-        <v>71145</v>
+        <v>253203</v>
       </c>
       <c r="H386" s="2">
-        <v>69187</v>
+        <v>246234</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>402</v>
+        <v>795</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E387" s="2">
-        <v>144874</v>
+        <v>45000</v>
       </c>
       <c r="F387" s="2">
-        <v>143569</v>
+        <v>45000</v>
       </c>
       <c r="G387" s="2">
-        <v>142264</v>
+        <v>45000</v>
       </c>
       <c r="H387" s="2">
-        <v>138348</v>
+        <v>44000</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>159</v>
+        <v>795</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E388" s="2">
-        <v>48364</v>
+        <v>18000</v>
       </c>
       <c r="F388" s="2">
-        <v>47928</v>
+        <v>18000</v>
       </c>
       <c r="G388" s="2">
-        <v>47492</v>
+        <v>18000</v>
       </c>
       <c r="H388" s="2">
-        <v>46185</v>
+        <v>17000</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>159</v>
+        <v>795</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="E389" s="2">
-        <v>81020</v>
+        <v>47800</v>
       </c>
       <c r="F389" s="2">
-        <v>80290</v>
+        <v>47800</v>
       </c>
       <c r="G389" s="2">
-        <v>79560</v>
+        <v>47800</v>
       </c>
       <c r="H389" s="2">
-        <v>77370</v>
+        <v>47000</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>159</v>
+        <v>795</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E390" s="2">
-        <v>16285</v>
+        <v>35000</v>
       </c>
       <c r="F390" s="2">
-        <v>16138</v>
+        <v>35000</v>
       </c>
       <c r="G390" s="2">
-        <v>15991</v>
+        <v>35000</v>
       </c>
       <c r="H390" s="2">
-        <v>15551</v>
+        <v>34000</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>159</v>
+        <v>795</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="E391" s="2">
-        <v>161990</v>
+        <v>25000</v>
       </c>
       <c r="F391" s="2">
-        <v>160531</v>
+        <v>25000</v>
       </c>
       <c r="G391" s="2">
-        <v>159071</v>
+        <v>25000</v>
       </c>
       <c r="H391" s="2">
-        <v>154693</v>
+        <v>24000</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>339</v>
+        <v>795</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="E392" s="2">
-        <v>470743</v>
+        <v>7885</v>
       </c>
       <c r="F392" s="2">
-        <v>466502</v>
+        <v>7885</v>
       </c>
       <c r="G392" s="2">
-        <v>462261</v>
+        <v>7885</v>
       </c>
       <c r="H392" s="2">
-        <v>449539</v>
+        <v>7885</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="E393" s="2">
-        <v>109900</v>
+        <v>71762</v>
       </c>
       <c r="F393" s="2">
-        <v>108910</v>
+        <v>71115</v>
       </c>
       <c r="G393" s="2">
-        <v>107920</v>
+        <v>70469</v>
       </c>
       <c r="H393" s="2">
-        <v>104950</v>
+        <v>68529</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>339</v>
+        <v>160</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="E394" s="2">
-        <v>157593</v>
+        <v>18315</v>
       </c>
       <c r="F394" s="2">
-        <v>156174</v>
+        <v>18150</v>
       </c>
       <c r="G394" s="2">
-        <v>154754</v>
+        <v>17985</v>
       </c>
       <c r="H394" s="2">
-        <v>150495</v>
+        <v>17490</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>165</v>
+        <v>812</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="E395" s="2">
-        <v>21836</v>
+        <v>9822</v>
       </c>
       <c r="F395" s="2">
-        <v>21639</v>
+        <v>9734</v>
       </c>
       <c r="G395" s="2">
-        <v>21442</v>
+        <v>9645</v>
       </c>
       <c r="H395" s="2">
-        <v>20852</v>
+        <v>9380</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>540</v>
+        <v>815</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E396" s="2">
-        <v>176335</v>
+        <v>13290</v>
       </c>
       <c r="F396" s="2">
-        <v>174746</v>
+        <v>13170</v>
       </c>
       <c r="G396" s="2">
-        <v>173157</v>
+        <v>13051</v>
       </c>
       <c r="H396" s="2">
-        <v>168392</v>
+        <v>12691</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>728</v>
+        <v>815</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E397" s="2">
-        <v>247991</v>
+        <v>50535</v>
       </c>
       <c r="F397" s="2">
-        <v>245757</v>
+        <v>50080</v>
       </c>
       <c r="G397" s="2">
-        <v>243522</v>
+        <v>49624</v>
       </c>
       <c r="H397" s="2">
-        <v>236820</v>
+        <v>48259</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="E398" s="2">
-        <v>45000</v>
+        <v>6632</v>
       </c>
       <c r="F398" s="2">
-        <v>45000</v>
+        <v>6573</v>
       </c>
       <c r="G398" s="2">
-        <v>45000</v>
+        <v>6513</v>
       </c>
       <c r="H398" s="2">
-        <v>44000</v>
+        <v>6334</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="C399" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="D399" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E399" s="2">
-        <v>18000</v>
+        <v>65851</v>
       </c>
       <c r="F399" s="2">
-        <v>18000</v>
+        <v>65258</v>
       </c>
       <c r="G399" s="2">
-        <v>18000</v>
+        <v>64664</v>
       </c>
       <c r="H399" s="2">
-        <v>17000</v>
+        <v>62885</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="E400" s="2">
-        <v>47800</v>
+        <v>8797</v>
       </c>
       <c r="F400" s="2">
-        <v>47800</v>
+        <v>8718</v>
       </c>
       <c r="G400" s="2">
-        <v>47800</v>
+        <v>8638</v>
       </c>
       <c r="H400" s="2">
-        <v>47000</v>
+        <v>8401</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="E401" s="2">
-        <v>35000</v>
+        <v>98596</v>
       </c>
       <c r="F401" s="2">
-        <v>35000</v>
+        <v>97708</v>
       </c>
       <c r="G401" s="2">
-        <v>35000</v>
+        <v>96819</v>
       </c>
       <c r="H401" s="2">
-        <v>34000</v>
+        <v>94155</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E402" s="2">
-        <v>25000</v>
+        <v>11383</v>
       </c>
       <c r="F402" s="2">
-        <v>25000</v>
+        <v>11281</v>
       </c>
       <c r="G402" s="2">
-        <v>25000</v>
+        <v>11178</v>
       </c>
       <c r="H402" s="2">
-        <v>24000</v>
+        <v>10870</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E403" s="2">
-        <v>7885</v>
+        <v>110445</v>
       </c>
       <c r="F403" s="2">
-        <v>7885</v>
+        <v>109450</v>
       </c>
       <c r="G403" s="2">
-        <v>7885</v>
+        <v>108455</v>
       </c>
       <c r="H403" s="2">
-        <v>7885</v>
+        <v>105470</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>10</v>
+        <v>828</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="E404" s="2">
-        <v>71827</v>
+        <v>27595</v>
       </c>
       <c r="F404" s="2">
-        <v>71180</v>
+        <v>27346</v>
       </c>
       <c r="G404" s="2">
-        <v>70533</v>
+        <v>27097</v>
       </c>
       <c r="H404" s="2">
-        <v>68592</v>
+        <v>26352</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>165</v>
+        <v>828</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="E405" s="2">
-        <v>18337</v>
+        <v>5889</v>
       </c>
       <c r="F405" s="2">
-        <v>18172</v>
+        <v>5836</v>
       </c>
       <c r="G405" s="2">
-        <v>18007</v>
+        <v>5782</v>
       </c>
       <c r="H405" s="2">
-        <v>17511</v>
+        <v>5623</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="E406" s="2">
-        <v>9822</v>
+        <v>55250</v>
       </c>
       <c r="F406" s="2">
-        <v>9734</v>
+        <v>54753</v>
       </c>
       <c r="G406" s="2">
-        <v>9645</v>
+        <v>54255</v>
       </c>
       <c r="H406" s="2">
-        <v>9380</v>
+        <v>52762</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="E407" s="2">
-        <v>12859</v>
+        <v>11383</v>
       </c>
       <c r="F407" s="2">
-        <v>12744</v>
+        <v>11281</v>
       </c>
       <c r="G407" s="2">
-        <v>12628</v>
+        <v>11178</v>
       </c>
       <c r="H407" s="2">
-        <v>12280</v>
+        <v>10870</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C408" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="D408" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E408" s="2">
-        <v>49186</v>
+        <v>110473</v>
       </c>
       <c r="F408" s="2">
-        <v>48743</v>
+        <v>109478</v>
       </c>
       <c r="G408" s="2">
-        <v>48300</v>
+        <v>108482</v>
       </c>
       <c r="H408" s="2">
-        <v>46971</v>
+        <v>105497</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="E409" s="2">
-        <v>6466</v>
+        <v>27692</v>
       </c>
       <c r="F409" s="2">
-        <v>6408</v>
+        <v>27443</v>
       </c>
       <c r="G409" s="2">
-        <v>6349</v>
+        <v>27193</v>
       </c>
       <c r="H409" s="2">
-        <v>6175</v>
+        <v>26445</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="E410" s="2">
-        <v>64741</v>
+        <v>6000</v>
       </c>
       <c r="F410" s="2">
-        <v>64158</v>
+        <v>5946</v>
       </c>
       <c r="G410" s="2">
-        <v>63574</v>
+        <v>5891</v>
       </c>
       <c r="H410" s="2">
-        <v>61825</v>
+        <v>5729</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="E411" s="2">
-        <v>8697</v>
+        <v>55389</v>
       </c>
       <c r="F411" s="2">
-        <v>8619</v>
+        <v>54890</v>
       </c>
       <c r="G411" s="2">
-        <v>8540</v>
+        <v>54391</v>
       </c>
       <c r="H411" s="2">
-        <v>8305</v>
+        <v>52894</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>842</v>
+        <v>160</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="E412" s="2">
-        <v>97153</v>
+        <v>68566</v>
       </c>
       <c r="F412" s="2">
-        <v>96278</v>
+        <v>67948</v>
       </c>
       <c r="G412" s="2">
-        <v>95402</v>
+        <v>67330</v>
       </c>
       <c r="H412" s="2">
-        <v>92777</v>
+        <v>65477</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>855</v>
+        <v>160</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="E413" s="2">
-        <v>11383</v>
+        <v>9225</v>
       </c>
       <c r="F413" s="2">
-        <v>11281</v>
+        <v>9142</v>
       </c>
       <c r="G413" s="2">
-        <v>11178</v>
+        <v>9059</v>
       </c>
       <c r="H413" s="2">
-        <v>10870</v>
+        <v>8810</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>855</v>
+        <v>160</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E414" s="2">
-        <v>110445</v>
+        <v>9225</v>
       </c>
       <c r="F414" s="2">
-        <v>109450</v>
+        <v>9142</v>
       </c>
       <c r="G414" s="2">
-        <v>108455</v>
+        <v>9059</v>
       </c>
       <c r="H414" s="2">
-        <v>105470</v>
+        <v>8810</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>855</v>
+        <v>160</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="E415" s="2">
-        <v>27595</v>
+        <v>5538</v>
       </c>
       <c r="F415" s="2">
-        <v>27346</v>
+        <v>5488</v>
       </c>
       <c r="G415" s="2">
-        <v>27097</v>
+        <v>5438</v>
       </c>
       <c r="H415" s="2">
-        <v>26352</v>
+        <v>5288</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>855</v>
+        <v>812</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="E416" s="2">
-        <v>5889</v>
+        <v>9705</v>
       </c>
       <c r="F416" s="2">
-        <v>5836</v>
+        <v>9617</v>
       </c>
       <c r="G416" s="2">
-        <v>5782</v>
+        <v>9530</v>
       </c>
       <c r="H416" s="2">
-        <v>5623</v>
+        <v>9268</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>855</v>
+        <v>565</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E417" s="2">
-        <v>55250</v>
+        <v>105024</v>
       </c>
       <c r="F417" s="2">
-        <v>54753</v>
+        <v>104078</v>
       </c>
       <c r="G417" s="2">
-        <v>54255</v>
+        <v>103131</v>
       </c>
       <c r="H417" s="2">
-        <v>52762</v>
+        <v>100293</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>866</v>
+        <v>565</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="E418" s="2">
-        <v>11383</v>
+        <v>1049983</v>
       </c>
       <c r="F418" s="2">
-        <v>11281</v>
+        <v>1040524</v>
       </c>
       <c r="G418" s="2">
-        <v>11178</v>
+        <v>1031065</v>
       </c>
       <c r="H418" s="2">
-        <v>10870</v>
+        <v>1002687</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>866</v>
+        <v>565</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="E419" s="2">
-        <v>110473</v>
+        <v>21010</v>
       </c>
       <c r="F419" s="2">
-        <v>109478</v>
+        <v>20821</v>
       </c>
       <c r="G419" s="2">
-        <v>108482</v>
+        <v>20632</v>
       </c>
       <c r="H419" s="2">
-        <v>105497</v>
+        <v>20064</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="C420" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="D420" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E420" s="2">
-        <v>27692</v>
+        <v>210019</v>
       </c>
       <c r="F420" s="2">
-        <v>27443</v>
+        <v>208127</v>
       </c>
       <c r="G420" s="2">
-        <v>27193</v>
+        <v>206235</v>
       </c>
       <c r="H420" s="2">
-        <v>26445</v>
+        <v>200558</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>866</v>
+        <v>565</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="E421" s="2">
-        <v>6000</v>
+        <v>52525</v>
       </c>
       <c r="F421" s="2">
-        <v>5946</v>
+        <v>52052</v>
       </c>
       <c r="G421" s="2">
-        <v>5891</v>
+        <v>51579</v>
       </c>
       <c r="H421" s="2">
-        <v>5729</v>
+        <v>50159</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>866</v>
+        <v>565</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="E422" s="2">
-        <v>55389</v>
+        <v>525006</v>
       </c>
       <c r="F422" s="2">
-        <v>54890</v>
+        <v>520276</v>
       </c>
       <c r="G422" s="2">
-        <v>54391</v>
+        <v>515546</v>
       </c>
       <c r="H422" s="2">
-        <v>52894</v>
+        <v>501357</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E423" s="2">
-        <v>70857</v>
+        <v>9225</v>
       </c>
       <c r="F423" s="2">
-        <v>70219</v>
+        <v>9142</v>
       </c>
       <c r="G423" s="2">
-        <v>69580</v>
+        <v>9059</v>
       </c>
       <c r="H423" s="2">
-        <v>67665</v>
+        <v>8810</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>165</v>
+        <v>812</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="E424" s="2">
-        <v>9225</v>
+        <v>98196</v>
       </c>
       <c r="F424" s="2">
-        <v>9142</v>
+        <v>97312</v>
       </c>
       <c r="G424" s="2">
-        <v>9059</v>
+        <v>96427</v>
       </c>
       <c r="H424" s="2">
-        <v>8810</v>
+        <v>93773</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>165</v>
+        <v>812</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="E425" s="2">
-        <v>9225</v>
+        <v>19645</v>
       </c>
       <c r="F425" s="2">
-        <v>9142</v>
+        <v>19468</v>
       </c>
       <c r="G425" s="2">
-        <v>9059</v>
+        <v>19291</v>
       </c>
       <c r="H425" s="2">
-        <v>8810</v>
+        <v>18760</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>165</v>
+        <v>812</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E426" s="2">
-        <v>5538</v>
+        <v>196365</v>
       </c>
       <c r="F426" s="2">
-        <v>5488</v>
+        <v>194596</v>
       </c>
       <c r="G426" s="2">
-        <v>5438</v>
+        <v>192826</v>
       </c>
       <c r="H426" s="2">
-        <v>5288</v>
+        <v>187519</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>839</v>
+        <v>812</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="E427" s="2">
-        <v>9705</v>
+        <v>294533</v>
       </c>
       <c r="F427" s="2">
-        <v>9617</v>
+        <v>291880</v>
       </c>
       <c r="G427" s="2">
-        <v>9530</v>
+        <v>289226</v>
       </c>
       <c r="H427" s="2">
-        <v>9268</v>
+        <v>281266</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>581</v>
+        <v>812</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="E428" s="2">
-        <v>105024</v>
+        <v>49112</v>
       </c>
       <c r="F428" s="2">
-        <v>104078</v>
+        <v>48670</v>
       </c>
       <c r="G428" s="2">
-        <v>103131</v>
+        <v>48227</v>
       </c>
       <c r="H428" s="2">
-        <v>100293</v>
+        <v>46900</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>581</v>
+        <v>812</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="E429" s="2">
-        <v>1049983</v>
+        <v>490870</v>
       </c>
       <c r="F429" s="2">
-        <v>1040524</v>
+        <v>486448</v>
       </c>
       <c r="G429" s="2">
-        <v>1031065</v>
+        <v>482025</v>
       </c>
       <c r="H429" s="2">
-        <v>1002687</v>
+        <v>468759</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="E430" s="2">
-        <v>21010</v>
+        <v>440398</v>
       </c>
       <c r="F430" s="2">
-        <v>20821</v>
+        <v>436431</v>
       </c>
       <c r="G430" s="2">
-        <v>20632</v>
+        <v>432463</v>
       </c>
       <c r="H430" s="2">
-        <v>20064</v>
+        <v>420560</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="E431" s="2">
-        <v>210019</v>
+        <v>87918</v>
       </c>
       <c r="F431" s="2">
-        <v>208127</v>
+        <v>87126</v>
       </c>
       <c r="G431" s="2">
-        <v>206235</v>
+        <v>86333</v>
       </c>
       <c r="H431" s="2">
-        <v>200558</v>
+        <v>83957</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="E432" s="2">
-        <v>52525</v>
+        <v>880999</v>
       </c>
       <c r="F432" s="2">
-        <v>52052</v>
+        <v>873062</v>
       </c>
       <c r="G432" s="2">
-        <v>51579</v>
+        <v>865125</v>
       </c>
       <c r="H432" s="2">
-        <v>50159</v>
+        <v>841315</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="E433" s="2">
-        <v>525006</v>
+        <v>17421</v>
       </c>
       <c r="F433" s="2">
-        <v>520276</v>
+        <v>17265</v>
       </c>
       <c r="G433" s="2">
-        <v>515546</v>
+        <v>17108</v>
       </c>
       <c r="H433" s="2">
-        <v>501357</v>
+        <v>16637</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>165</v>
+        <v>521</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="E434" s="2">
-        <v>9225</v>
+        <v>171205</v>
       </c>
       <c r="F434" s="2">
-        <v>9142</v>
+        <v>169663</v>
       </c>
       <c r="G434" s="2">
-        <v>9059</v>
+        <v>168121</v>
       </c>
       <c r="H434" s="2">
-        <v>8810</v>
+        <v>163493</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="E435" s="2">
-        <v>98196</v>
+        <v>102874</v>
       </c>
       <c r="F435" s="2">
-        <v>97312</v>
+        <v>101947</v>
       </c>
       <c r="G435" s="2">
-        <v>96427</v>
+        <v>101020</v>
       </c>
       <c r="H435" s="2">
-        <v>93773</v>
+        <v>98240</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="E436" s="2">
-        <v>19645</v>
+        <v>207475</v>
       </c>
       <c r="F436" s="2">
-        <v>19468</v>
+        <v>205605</v>
       </c>
       <c r="G436" s="2">
-        <v>19291</v>
+        <v>203736</v>
       </c>
       <c r="H436" s="2">
-        <v>18760</v>
+        <v>198129</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="E437" s="2">
-        <v>196365</v>
+        <v>236947</v>
       </c>
       <c r="F437" s="2">
-        <v>194596</v>
+        <v>234813</v>
       </c>
       <c r="G437" s="2">
-        <v>192826</v>
+        <v>232678</v>
       </c>
       <c r="H437" s="2">
-        <v>187519</v>
+        <v>226274</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="E438" s="2">
-        <v>294533</v>
+        <v>308566</v>
       </c>
       <c r="F438" s="2">
-        <v>291880</v>
+        <v>305786</v>
       </c>
       <c r="G438" s="2">
-        <v>289226</v>
+        <v>303006</v>
       </c>
       <c r="H438" s="2">
-        <v>281266</v>
+        <v>294666</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="E439" s="2">
-        <v>49112</v>
+        <v>555000</v>
       </c>
       <c r="F439" s="2">
-        <v>48670</v>
+        <v>550000</v>
       </c>
       <c r="G439" s="2">
-        <v>48227</v>
+        <v>545000</v>
       </c>
       <c r="H439" s="2">
-        <v>46900</v>
+        <v>530000</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>839</v>
+        <v>896</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="E440" s="2">
-        <v>490870</v>
+        <v>624796</v>
       </c>
       <c r="F440" s="2">
-        <v>486448</v>
+        <v>619167</v>
       </c>
       <c r="G440" s="2">
-        <v>482025</v>
+        <v>613538</v>
       </c>
       <c r="H440" s="2">
-        <v>468759</v>
+        <v>596652</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>540</v>
+        <v>154</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="E441" s="2">
-        <v>82378</v>
+        <v>313783</v>
       </c>
       <c r="F441" s="2">
-        <v>81635</v>
+        <v>310956</v>
       </c>
       <c r="G441" s="2">
-        <v>80893</v>
+        <v>308129</v>
       </c>
       <c r="H441" s="2">
-        <v>78667</v>
+        <v>299648</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>540</v>
+        <v>154</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="E442" s="2">
-        <v>16324</v>
+        <v>84683</v>
       </c>
       <c r="F442" s="2">
-        <v>16177</v>
+        <v>83920</v>
       </c>
       <c r="G442" s="2">
-        <v>16030</v>
+        <v>83157</v>
       </c>
       <c r="H442" s="2">
-        <v>15588</v>
+        <v>80868</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>540</v>
+        <v>154</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="E443" s="2">
-        <v>164945</v>
+        <v>91028</v>
       </c>
       <c r="F443" s="2">
-        <v>163459</v>
+        <v>90208</v>
       </c>
       <c r="G443" s="2">
-        <v>161973</v>
+        <v>89388</v>
       </c>
       <c r="H443" s="2">
-        <v>157515</v>
+        <v>86927</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>919</v>
+        <v>160</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="E444" s="2">
-        <v>105023</v>
+        <v>142387</v>
       </c>
       <c r="F444" s="2">
-        <v>104077</v>
+        <v>141105</v>
       </c>
       <c r="G444" s="2">
-        <v>103130</v>
+        <v>139822</v>
       </c>
       <c r="H444" s="2">
-        <v>100292</v>
+        <v>135974</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>919</v>
+        <v>160</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="E445" s="2">
-        <v>210019</v>
+        <v>144170</v>
       </c>
       <c r="F445" s="2">
-        <v>208127</v>
+        <v>142871</v>
       </c>
       <c r="G445" s="2">
-        <v>206235</v>
+        <v>141572</v>
       </c>
       <c r="H445" s="2">
-        <v>200558</v>
+        <v>137676</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="C446" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="D446" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E446" s="2">
-        <v>236947</v>
+        <v>144984</v>
       </c>
       <c r="F446" s="2">
-        <v>234813</v>
+        <v>143678</v>
       </c>
       <c r="G446" s="2">
-        <v>232678</v>
+        <v>142371</v>
       </c>
       <c r="H446" s="2">
-        <v>226274</v>
+        <v>138453</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>919</v>
+        <v>160</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="E447" s="2">
-        <v>315014</v>
+        <v>145875</v>
       </c>
       <c r="F447" s="2">
-        <v>312176</v>
+        <v>144561</v>
       </c>
       <c r="G447" s="2">
-        <v>309338</v>
+        <v>143247</v>
       </c>
       <c r="H447" s="2">
-        <v>300824</v>
+        <v>139304</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>919</v>
+        <v>160</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="E448" s="2">
-        <v>444000</v>
+        <v>152051</v>
       </c>
       <c r="F448" s="2">
-        <v>440000</v>
+        <v>150681</v>
       </c>
       <c r="G448" s="2">
-        <v>436000</v>
+        <v>149311</v>
       </c>
       <c r="H448" s="2">
-        <v>424000</v>
+        <v>145202</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>919</v>
+        <v>160</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="E449" s="2">
-        <v>629999</v>
+        <v>193302</v>
       </c>
       <c r="F449" s="2">
-        <v>624324</v>
+        <v>191561</v>
       </c>
       <c r="G449" s="2">
-        <v>618648</v>
+        <v>189819</v>
       </c>
       <c r="H449" s="2">
-        <v>601621</v>
+        <v>184595</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="E450" s="2">
-        <v>147230</v>
+        <v>154647</v>
       </c>
       <c r="F450" s="2">
-        <v>145904</v>
+        <v>153254</v>
       </c>
       <c r="G450" s="2">
-        <v>144578</v>
+        <v>151861</v>
       </c>
       <c r="H450" s="2">
-        <v>140598</v>
+        <v>147681</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E451" s="2">
-        <v>149082</v>
+        <v>162606</v>
       </c>
       <c r="F451" s="2">
-        <v>147739</v>
+        <v>161141</v>
       </c>
       <c r="G451" s="2">
-        <v>146396</v>
+        <v>159676</v>
       </c>
       <c r="H451" s="2">
-        <v>142366</v>
+        <v>155282</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="E452" s="2">
-        <v>149819</v>
+        <v>164311</v>
       </c>
       <c r="F452" s="2">
-        <v>148469</v>
+        <v>162831</v>
       </c>
       <c r="G452" s="2">
-        <v>147119</v>
+        <v>161351</v>
       </c>
       <c r="H452" s="2">
-        <v>143070</v>
+        <v>156910</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="E453" s="2">
-        <v>150745</v>
+        <v>18526</v>
       </c>
       <c r="F453" s="2">
-        <v>149387</v>
+        <v>18359</v>
       </c>
       <c r="G453" s="2">
-        <v>148029</v>
+        <v>18192</v>
       </c>
       <c r="H453" s="2">
-        <v>143954</v>
+        <v>17691</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E454" s="2">
-        <v>157216</v>
+        <v>176649</v>
       </c>
       <c r="F454" s="2">
-        <v>155800</v>
+        <v>175057</v>
       </c>
       <c r="G454" s="2">
-        <v>154383</v>
+        <v>173466</v>
       </c>
       <c r="H454" s="2">
-        <v>150134</v>
+        <v>168692</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="E455" s="2">
-        <v>199749</v>
+        <v>20231</v>
       </c>
       <c r="F455" s="2">
-        <v>197949</v>
+        <v>20049</v>
       </c>
       <c r="G455" s="2">
-        <v>196150</v>
+        <v>19866</v>
       </c>
       <c r="H455" s="2">
-        <v>190751</v>
+        <v>19320</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E456" s="2">
-        <v>159804</v>
+        <v>195085</v>
       </c>
       <c r="F456" s="2">
-        <v>158365</v>
+        <v>193327</v>
       </c>
       <c r="G456" s="2">
-        <v>156925</v>
+        <v>191570</v>
       </c>
       <c r="H456" s="2">
-        <v>152606</v>
+        <v>186297</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="E457" s="2">
-        <v>168127</v>
+        <v>200369</v>
       </c>
       <c r="F457" s="2">
-        <v>166613</v>
+        <v>198564</v>
       </c>
       <c r="G457" s="2">
-        <v>165098</v>
+        <v>196759</v>
       </c>
       <c r="H457" s="2">
-        <v>160554</v>
+        <v>191344</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="E458" s="2">
-        <v>169791</v>
+        <v>202966</v>
       </c>
       <c r="F458" s="2">
-        <v>168262</v>
+        <v>201137</v>
       </c>
       <c r="G458" s="2">
-        <v>166732</v>
+        <v>199309</v>
       </c>
       <c r="H458" s="2">
-        <v>162143</v>
+        <v>193823</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="E459" s="2">
-        <v>19246</v>
+        <v>22905</v>
       </c>
       <c r="F459" s="2">
-        <v>19073</v>
+        <v>22699</v>
       </c>
       <c r="G459" s="2">
-        <v>18900</v>
+        <v>22492</v>
       </c>
       <c r="H459" s="2">
-        <v>18379</v>
+        <v>21873</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>952</v>
+        <v>391</v>
       </c>
       <c r="E460" s="2">
-        <v>182554</v>
+        <v>23544</v>
       </c>
       <c r="F460" s="2">
-        <v>180909</v>
+        <v>23332</v>
       </c>
       <c r="G460" s="2">
-        <v>179265</v>
+        <v>23120</v>
       </c>
       <c r="H460" s="2">
-        <v>174331</v>
+        <v>22484</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="E461" s="2">
-        <v>20910</v>
+        <v>26470</v>
       </c>
       <c r="F461" s="2">
-        <v>20722</v>
+        <v>26232</v>
       </c>
       <c r="G461" s="2">
-        <v>20533</v>
+        <v>25993</v>
       </c>
       <c r="H461" s="2">
-        <v>19968</v>
+        <v>25278</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="E462" s="2">
-        <v>201600</v>
+        <v>26377</v>
       </c>
       <c r="F462" s="2">
-        <v>199784</v>
+        <v>26139</v>
       </c>
       <c r="G462" s="2">
-        <v>197968</v>
+        <v>25902</v>
       </c>
       <c r="H462" s="2">
-        <v>192519</v>
+        <v>25189</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="E463" s="2">
-        <v>207146</v>
+        <v>28160</v>
       </c>
       <c r="F463" s="2">
-        <v>205280</v>
+        <v>27906</v>
       </c>
       <c r="G463" s="2">
-        <v>203414</v>
+        <v>27652</v>
       </c>
       <c r="H463" s="2">
-        <v>197815</v>
+        <v>26891</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="E464" s="2">
-        <v>209735</v>
+        <v>32585</v>
       </c>
       <c r="F464" s="2">
-        <v>207845</v>
+        <v>32292</v>
       </c>
       <c r="G464" s="2">
-        <v>205956</v>
+        <v>31998</v>
       </c>
       <c r="H464" s="2">
-        <v>200287</v>
+        <v>31117</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="E465" s="2">
-        <v>23687</v>
+        <v>4463</v>
       </c>
       <c r="F465" s="2">
-        <v>23474</v>
+        <v>4423</v>
       </c>
       <c r="G465" s="2">
-        <v>23261</v>
+        <v>4383</v>
       </c>
       <c r="H465" s="2">
-        <v>22620</v>
+        <v>4262</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>404</v>
+        <v>445</v>
       </c>
       <c r="E466" s="2">
-        <v>24792</v>
+        <v>35214</v>
       </c>
       <c r="F466" s="2">
-        <v>24569</v>
+        <v>34896</v>
       </c>
       <c r="G466" s="2">
-        <v>24345</v>
+        <v>34579</v>
       </c>
       <c r="H466" s="2">
-        <v>23675</v>
+        <v>33627</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="E467" s="2">
-        <v>27390</v>
+        <v>36087</v>
       </c>
       <c r="F467" s="2">
-        <v>27144</v>
+        <v>35762</v>
       </c>
       <c r="G467" s="2">
-        <v>26897</v>
+        <v>35437</v>
       </c>
       <c r="H467" s="2">
-        <v>26157</v>
+        <v>34462</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="E468" s="2">
-        <v>27381</v>
+        <v>38684</v>
       </c>
       <c r="F468" s="2">
-        <v>27135</v>
+        <v>38335</v>
       </c>
       <c r="G468" s="2">
-        <v>26888</v>
+        <v>37987</v>
       </c>
       <c r="H468" s="2">
-        <v>26148</v>
+        <v>36941</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>969</v>
+        <v>911</v>
       </c>
       <c r="E469" s="2">
-        <v>29233</v>
+        <v>42249</v>
       </c>
       <c r="F469" s="2">
-        <v>28970</v>
+        <v>41868</v>
       </c>
       <c r="G469" s="2">
-        <v>28706</v>
+        <v>41488</v>
       </c>
       <c r="H469" s="2">
-        <v>27916</v>
+        <v>40346</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="E470" s="2">
-        <v>33690</v>
+        <v>45751</v>
       </c>
       <c r="F470" s="2">
-        <v>33386</v>
+        <v>45339</v>
       </c>
       <c r="G470" s="2">
-        <v>33083</v>
+        <v>44927</v>
       </c>
       <c r="H470" s="2">
-        <v>32172</v>
+        <v>43690</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="E471" s="2">
-        <v>4635</v>
+        <v>49238</v>
       </c>
       <c r="F471" s="2">
-        <v>4594</v>
+        <v>48795</v>
       </c>
       <c r="G471" s="2">
-        <v>4552</v>
+        <v>48351</v>
       </c>
       <c r="H471" s="2">
-        <v>4427</v>
+        <v>47021</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>456</v>
+        <v>968</v>
       </c>
       <c r="E472" s="2">
-        <v>36647</v>
+        <v>51912</v>
       </c>
       <c r="F472" s="2">
-        <v>36317</v>
+        <v>51445</v>
       </c>
       <c r="G472" s="2">
-        <v>35986</v>
+        <v>50977</v>
       </c>
       <c r="H472" s="2">
-        <v>34996</v>
+        <v>49574</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="E473" s="2">
-        <v>37384</v>
+        <v>7137</v>
       </c>
       <c r="F473" s="2">
-        <v>37047</v>
+        <v>7073</v>
       </c>
       <c r="G473" s="2">
-        <v>36710</v>
+        <v>7009</v>
       </c>
       <c r="H473" s="2">
-        <v>35700</v>
+        <v>6816</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="E474" s="2">
-        <v>39973</v>
+        <v>55415</v>
       </c>
       <c r="F474" s="2">
-        <v>39613</v>
+        <v>54915</v>
       </c>
       <c r="G474" s="2">
-        <v>39253</v>
+        <v>54416</v>
       </c>
       <c r="H474" s="2">
-        <v>38173</v>
+        <v>52918</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="E475" s="2">
-        <v>43676</v>
+        <v>55415</v>
       </c>
       <c r="F475" s="2">
-        <v>43283</v>
+        <v>54915</v>
       </c>
       <c r="G475" s="2">
-        <v>42889</v>
+        <v>54416</v>
       </c>
       <c r="H475" s="2">
-        <v>41709</v>
+        <v>52918</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="E476" s="2">
-        <v>47370</v>
+        <v>62482</v>
       </c>
       <c r="F476" s="2">
-        <v>46944</v>
+        <v>61919</v>
       </c>
       <c r="G476" s="2">
-        <v>46517</v>
+        <v>61356</v>
       </c>
       <c r="H476" s="2">
-        <v>45237</v>
+        <v>59667</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="E477" s="2">
-        <v>50885</v>
+        <v>65078</v>
       </c>
       <c r="F477" s="2">
-        <v>50426</v>
+        <v>64492</v>
       </c>
       <c r="G477" s="2">
-        <v>49968</v>
+        <v>63906</v>
       </c>
       <c r="H477" s="2">
-        <v>48593</v>
+        <v>62147</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="E478" s="2">
-        <v>53662</v>
+        <v>67674</v>
       </c>
       <c r="F478" s="2">
-        <v>53178</v>
+        <v>67065</v>
       </c>
       <c r="G478" s="2">
-        <v>52695</v>
+        <v>66455</v>
       </c>
       <c r="H478" s="2">
-        <v>51245</v>
+        <v>64626</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="E479" s="2">
-        <v>7413</v>
+        <v>70512</v>
       </c>
       <c r="F479" s="2">
-        <v>7346</v>
+        <v>69876</v>
       </c>
       <c r="G479" s="2">
-        <v>7279</v>
+        <v>69241</v>
       </c>
       <c r="H479" s="2">
-        <v>7079</v>
+        <v>67335</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="E480" s="2">
-        <v>57356</v>
+        <v>71240</v>
       </c>
       <c r="F480" s="2">
-        <v>56839</v>
+        <v>70598</v>
       </c>
       <c r="G480" s="2">
-        <v>56322</v>
+        <v>69956</v>
       </c>
       <c r="H480" s="2">
-        <v>54772</v>
+        <v>68031</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="E481" s="2">
-        <v>57356</v>
+        <v>72131</v>
       </c>
       <c r="F481" s="2">
-        <v>56839</v>
+        <v>71481</v>
       </c>
       <c r="G481" s="2">
-        <v>56322</v>
+        <v>70831</v>
       </c>
       <c r="H481" s="2">
-        <v>54772</v>
+        <v>68882</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>994</v>
+        <v>191</v>
       </c>
       <c r="E482" s="2">
-        <v>64753</v>
+        <v>74742</v>
       </c>
       <c r="F482" s="2">
-        <v>64170</v>
+        <v>74069</v>
       </c>
       <c r="G482" s="2">
-        <v>63586</v>
+        <v>73395</v>
       </c>
       <c r="H482" s="2">
-        <v>61836</v>
+        <v>71375</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="E483" s="2">
-        <v>67341</v>
+        <v>7935</v>
       </c>
       <c r="F483" s="2">
-        <v>66735</v>
+        <v>7864</v>
       </c>
       <c r="G483" s="2">
-        <v>66128</v>
+        <v>7792</v>
       </c>
       <c r="H483" s="2">
-        <v>64308</v>
+        <v>7578</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>998</v>
+        <v>473</v>
       </c>
       <c r="E484" s="2">
-        <v>69931</v>
+        <v>77338</v>
       </c>
       <c r="F484" s="2">
-        <v>69301</v>
+        <v>76641</v>
       </c>
       <c r="G484" s="2">
-        <v>68671</v>
+        <v>75945</v>
       </c>
       <c r="H484" s="2">
-        <v>66781</v>
+        <v>73854</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="E485" s="2">
-        <v>72854</v>
+        <v>8857</v>
       </c>
       <c r="F485" s="2">
-        <v>72197</v>
+        <v>8777</v>
       </c>
       <c r="G485" s="2">
-        <v>71541</v>
+        <v>8697</v>
       </c>
       <c r="H485" s="2">
-        <v>69572</v>
+        <v>8458</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="E486" s="2">
-        <v>73634</v>
+        <v>83577</v>
       </c>
       <c r="F486" s="2">
-        <v>72971</v>
+        <v>82825</v>
       </c>
       <c r="G486" s="2">
-        <v>72307</v>
+        <v>82072</v>
       </c>
       <c r="H486" s="2">
-        <v>70317</v>
+        <v>79813</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
       <c r="E487" s="2">
-        <v>74560</v>
+        <v>87002</v>
       </c>
       <c r="F487" s="2">
-        <v>73888</v>
+        <v>86218</v>
       </c>
       <c r="G487" s="2">
-        <v>73216</v>
+        <v>85434</v>
       </c>
       <c r="H487" s="2">
-        <v>71201</v>
+        <v>83083</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>196</v>
+        <v>998</v>
       </c>
       <c r="E488" s="2">
-        <v>77328</v>
+        <v>88784</v>
       </c>
       <c r="F488" s="2">
-        <v>76632</v>
+        <v>87985</v>
       </c>
       <c r="G488" s="2">
-        <v>75935</v>
+        <v>87185</v>
       </c>
       <c r="H488" s="2">
-        <v>73845</v>
+        <v>84785</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="E489" s="2">
-        <v>8329</v>
+        <v>90567</v>
       </c>
       <c r="F489" s="2">
-        <v>8254</v>
+        <v>89751</v>
       </c>
       <c r="G489" s="2">
-        <v>8179</v>
+        <v>88935</v>
       </c>
       <c r="H489" s="2">
-        <v>7954</v>
+        <v>86488</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>487</v>
+        <v>1002</v>
       </c>
       <c r="E490" s="2">
-        <v>79917</v>
+        <v>96665</v>
       </c>
       <c r="F490" s="2">
-        <v>79197</v>
+        <v>95795</v>
       </c>
       <c r="G490" s="2">
-        <v>78477</v>
+        <v>94924</v>
       </c>
       <c r="H490" s="2">
-        <v>76317</v>
+        <v>92311</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="E491" s="2">
-        <v>9255</v>
+        <v>97557</v>
       </c>
       <c r="F491" s="2">
-        <v>9172</v>
+        <v>96678</v>
       </c>
       <c r="G491" s="2">
-        <v>9088</v>
+        <v>95799</v>
       </c>
       <c r="H491" s="2">
-        <v>8838</v>
+        <v>93162</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="E492" s="2">
-        <v>86397</v>
+        <v>100231</v>
       </c>
       <c r="F492" s="2">
-        <v>85619</v>
+        <v>99328</v>
       </c>
       <c r="G492" s="2">
-        <v>84840</v>
+        <v>98425</v>
       </c>
       <c r="H492" s="2">
-        <v>82505</v>
+        <v>95716</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="E493" s="2">
-        <v>89903</v>
+        <v>10562</v>
       </c>
       <c r="F493" s="2">
-        <v>89093</v>
+        <v>10467</v>
       </c>
       <c r="G493" s="2">
-        <v>88283</v>
+        <v>10371</v>
       </c>
       <c r="H493" s="2">
-        <v>85854</v>
+        <v>10086</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="E494" s="2">
-        <v>91755</v>
+        <v>105563</v>
       </c>
       <c r="F494" s="2">
-        <v>90928</v>
+        <v>104612</v>
       </c>
       <c r="G494" s="2">
-        <v>90102</v>
+        <v>103661</v>
       </c>
       <c r="H494" s="2">
-        <v>87622</v>
+        <v>100808</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="E495" s="2">
-        <v>93606</v>
+        <v>106329</v>
       </c>
       <c r="F495" s="2">
-        <v>92763</v>
+        <v>105371</v>
       </c>
       <c r="G495" s="2">
-        <v>91920</v>
+        <v>104413</v>
       </c>
       <c r="H495" s="2">
-        <v>89390</v>
+        <v>101540</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="E496" s="2">
-        <v>99889</v>
+        <v>11453</v>
       </c>
       <c r="F496" s="2">
-        <v>98989</v>
+        <v>11350</v>
       </c>
       <c r="G496" s="2">
-        <v>98089</v>
+        <v>11247</v>
       </c>
       <c r="H496" s="2">
-        <v>95389</v>
+        <v>10937</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="E497" s="2">
-        <v>100815</v>
+        <v>108112</v>
       </c>
       <c r="F497" s="2">
-        <v>99906</v>
+        <v>107138</v>
       </c>
       <c r="G497" s="2">
-        <v>98998</v>
+        <v>106164</v>
       </c>
       <c r="H497" s="2">
-        <v>96273</v>
+        <v>103242</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="E498" s="2">
-        <v>103592</v>
+        <v>110800</v>
       </c>
       <c r="F498" s="2">
-        <v>102659</v>
+        <v>109802</v>
       </c>
       <c r="G498" s="2">
-        <v>101725</v>
+        <v>108804</v>
       </c>
       <c r="H498" s="2">
-        <v>98926</v>
+        <v>105809</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1025</v>
+        <v>1019</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="E499" s="2">
-        <v>10918</v>
+        <v>113396</v>
       </c>
       <c r="F499" s="2">
-        <v>10820</v>
+        <v>112375</v>
       </c>
       <c r="G499" s="2">
-        <v>10721</v>
+        <v>111353</v>
       </c>
       <c r="H499" s="2">
-        <v>10426</v>
+        <v>108289</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="E500" s="2">
-        <v>107099</v>
+        <v>115993</v>
       </c>
       <c r="F500" s="2">
-        <v>106135</v>
+        <v>114948</v>
       </c>
       <c r="G500" s="2">
-        <v>105170</v>
+        <v>113903</v>
       </c>
       <c r="H500" s="2">
-        <v>102275</v>
+        <v>110768</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="E501" s="2">
-        <v>109874</v>
+        <v>13241</v>
       </c>
       <c r="F501" s="2">
-        <v>108885</v>
+        <v>13122</v>
       </c>
       <c r="G501" s="2">
-        <v>107895</v>
+        <v>13003</v>
       </c>
       <c r="H501" s="2">
-        <v>104925</v>
+        <v>12645</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="E502" s="2">
-        <v>11844</v>
+        <v>123060</v>
       </c>
       <c r="F502" s="2">
-        <v>11737</v>
+        <v>121952</v>
       </c>
       <c r="G502" s="2">
-        <v>11630</v>
+        <v>120843</v>
       </c>
       <c r="H502" s="2">
-        <v>11310</v>
+        <v>117517</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="E503" s="2">
-        <v>111726</v>
+        <v>125656</v>
       </c>
       <c r="F503" s="2">
-        <v>110719</v>
+        <v>124524</v>
       </c>
       <c r="G503" s="2">
-        <v>109713</v>
+        <v>123392</v>
       </c>
       <c r="H503" s="2">
-        <v>106693</v>
+        <v>119996</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="E504" s="2">
-        <v>114683</v>
+        <v>125656</v>
       </c>
       <c r="F504" s="2">
-        <v>113650</v>
+        <v>124524</v>
       </c>
       <c r="G504" s="2">
-        <v>112617</v>
+        <v>123392</v>
       </c>
       <c r="H504" s="2">
-        <v>109517</v>
+        <v>119996</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="E505" s="2">
-        <v>117272</v>
+        <v>14133</v>
       </c>
       <c r="F505" s="2">
-        <v>116215</v>
+        <v>14005</v>
       </c>
       <c r="G505" s="2">
-        <v>115159</v>
+        <v>13878</v>
       </c>
       <c r="H505" s="2">
-        <v>111989</v>
+        <v>13496</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>165</v>
+        <v>1034</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="E506" s="2">
-        <v>119861</v>
+        <v>54132</v>
       </c>
       <c r="F506" s="2">
-        <v>118781</v>
+        <v>54132</v>
       </c>
       <c r="G506" s="2">
-        <v>117701</v>
+        <v>54132</v>
       </c>
       <c r="H506" s="2">
-        <v>114462</v>
+        <v>54132</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="E507" s="2">
-        <v>13701</v>
+        <v>319406</v>
       </c>
       <c r="F507" s="2">
-        <v>13577</v>
+        <v>316528</v>
       </c>
       <c r="G507" s="2">
-        <v>13454</v>
+        <v>313651</v>
       </c>
       <c r="H507" s="2">
-        <v>13084</v>
+        <v>305018</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="E508" s="2">
-        <v>127258</v>
+        <v>327871</v>
       </c>
       <c r="F508" s="2">
-        <v>126112</v>
+        <v>324917</v>
       </c>
       <c r="G508" s="2">
-        <v>124965</v>
+        <v>321963</v>
       </c>
       <c r="H508" s="2">
-        <v>121526</v>
+        <v>313102</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="E509" s="2">
-        <v>129847</v>
+        <v>336693</v>
       </c>
       <c r="F509" s="2">
-        <v>128677</v>
+        <v>333660</v>
       </c>
       <c r="G509" s="2">
-        <v>127507</v>
+        <v>330626</v>
       </c>
       <c r="H509" s="2">
-        <v>123998</v>
+        <v>321527</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="E510" s="2">
-        <v>129847</v>
+        <v>375739</v>
       </c>
       <c r="F510" s="2">
-        <v>128677</v>
+        <v>372354</v>
       </c>
       <c r="G510" s="2">
-        <v>127507</v>
+        <v>368969</v>
       </c>
       <c r="H510" s="2">
-        <v>123998</v>
+        <v>358814</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E511" s="2">
-        <v>14626</v>
+        <v>412126</v>
       </c>
       <c r="F511" s="2">
-        <v>14495</v>
+        <v>408414</v>
       </c>
       <c r="G511" s="2">
-        <v>14363</v>
+        <v>404701</v>
       </c>
       <c r="H511" s="2">
-        <v>13968</v>
+        <v>393562</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1052</v>
+        <v>154</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1053</v>
+        <v>391</v>
       </c>
       <c r="E512" s="2">
-        <v>54132</v>
+        <v>47899</v>
       </c>
       <c r="F512" s="2">
-        <v>54132</v>
+        <v>47467</v>
       </c>
       <c r="G512" s="2">
-        <v>54132</v>
+        <v>47036</v>
       </c>
       <c r="H512" s="2">
-        <v>54132</v>
+        <v>45741</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1054</v>
+        <v>1047</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="E513" s="2">
-        <v>10334</v>
+        <v>10889</v>
       </c>
       <c r="F513" s="2">
-        <v>10241</v>
+        <v>10791</v>
       </c>
       <c r="G513" s="2">
-        <v>10148</v>
+        <v>10693</v>
       </c>
       <c r="H513" s="2">
-        <v>9869</v>
+        <v>10399</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1057</v>
+        <v>1050</v>
       </c>
       <c r="E514" s="2">
         <v>106033</v>
       </c>
       <c r="F514" s="2">
         <v>105078</v>
       </c>
       <c r="G514" s="2">
         <v>104122</v>
       </c>
       <c r="H514" s="2">
         <v>101257</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1059</v>
+        <v>1052</v>
       </c>
       <c r="E515" s="2">
         <v>53669</v>
       </c>
       <c r="F515" s="2">
         <v>53185</v>
       </c>
       <c r="G515" s="2">
         <v>52702</v>
       </c>
       <c r="H515" s="2">
         <v>51251</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1061</v>
+        <v>1054</v>
       </c>
       <c r="E516" s="2">
         <v>9225</v>
       </c>
       <c r="F516" s="2">
         <v>9142</v>
       </c>
       <c r="G516" s="2">
         <v>9059</v>
       </c>
       <c r="H516" s="2">
         <v>8810</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="E517" s="2">
         <v>176900</v>
       </c>
       <c r="F517" s="2">
         <v>176900</v>
       </c>
       <c r="G517" s="2">
         <v>176900</v>
       </c>
       <c r="H517" s="2">
         <v>176900</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1064</v>
+        <v>1057</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1065</v>
+        <v>1058</v>
       </c>
       <c r="E518" s="2">
-        <v>54140</v>
+        <v>61328</v>
       </c>
       <c r="F518" s="2">
-        <v>53653</v>
+        <v>60775</v>
       </c>
       <c r="G518" s="2">
-        <v>53165</v>
+        <v>60223</v>
       </c>
       <c r="H518" s="2">
-        <v>51702</v>
+        <v>58565</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1066</v>
+        <v>1059</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="E519" s="2">
         <v>15000</v>
       </c>
       <c r="F519" s="2">
         <v>14800</v>
       </c>
       <c r="G519" s="2">
         <v>14600</v>
       </c>
       <c r="H519" s="2">
         <v>14400</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="E520" s="2">
         <v>30000</v>
       </c>
       <c r="F520" s="2">
         <v>29500</v>
       </c>
       <c r="G520" s="2">
         <v>29300</v>
       </c>
       <c r="H520" s="2">
         <v>29000</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="E521" s="2">
         <v>45000</v>
       </c>
       <c r="F521" s="2">
         <v>44500</v>
       </c>
       <c r="G521" s="2">
         <v>44200</v>
       </c>
       <c r="H521" s="2">
         <v>43800</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="C522" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
       <c r="E522" s="2">
         <v>60000</v>
       </c>
       <c r="F522" s="2">
         <v>59500</v>
       </c>
       <c r="G522" s="2">
         <v>59200</v>
       </c>
       <c r="H522" s="2">
         <v>58800</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="E523" s="2">
         <v>74000</v>
       </c>
       <c r="F523" s="2">
         <v>73500</v>
       </c>
       <c r="G523" s="2">
         <v>73100</v>
       </c>
       <c r="H523" s="2">
         <v>72700</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="E524" s="2">
         <v>148000</v>
       </c>
       <c r="F524" s="2">
         <v>147500</v>
       </c>
       <c r="G524" s="2">
         <v>147100</v>
       </c>
       <c r="H524" s="2">
         <v>146400</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="E525" s="2">
         <v>74000</v>
       </c>
       <c r="F525" s="2">
         <v>73500</v>
       </c>
       <c r="G525" s="2">
         <v>73100</v>
       </c>
       <c r="H525" s="2">
         <v>72500</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="E526" s="2">
         <v>296000</v>
       </c>
       <c r="F526" s="2">
         <v>295500</v>
       </c>
       <c r="G526" s="2">
         <v>295000</v>
       </c>
       <c r="H526" s="2">
         <v>294000</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="E527" s="2">
         <v>148000</v>
       </c>
       <c r="F527" s="2">
         <v>147500</v>
       </c>
       <c r="G527" s="2">
         <v>147000</v>
       </c>
       <c r="H527" s="2">
         <v>146000</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="E528" s="2">
         <v>296000</v>
       </c>
       <c r="F528" s="2">
         <v>295500</v>
       </c>
       <c r="G528" s="2">
         <v>295000</v>
       </c>
       <c r="H528" s="2">
         <v>294000</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="E529" s="2">
         <v>589000</v>
       </c>
       <c r="F529" s="2">
         <v>588000</v>
       </c>
       <c r="G529" s="2">
         <v>587000</v>
       </c>
       <c r="H529" s="2">
         <v>586000</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E530" s="2">
         <v>82179</v>
       </c>
       <c r="F530" s="2">
         <v>82179</v>
       </c>
       <c r="G530" s="2">
         <v>82179</v>
       </c>
       <c r="H530" s="2">
         <v>82179</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="E531" s="2">
         <v>91764</v>
       </c>
       <c r="F531" s="2">
         <v>91764</v>
       </c>
       <c r="G531" s="2">
         <v>91764</v>
       </c>
       <c r="H531" s="2">
         <v>91764</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="E532" s="2">
         <v>6065</v>
       </c>
       <c r="F532" s="2">
         <v>6065</v>
       </c>
       <c r="G532" s="2">
         <v>6065</v>
       </c>
       <c r="H532" s="2">
         <v>6065</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E533" s="2">
         <v>6065</v>
       </c>
       <c r="F533" s="2">
         <v>6065</v>
       </c>
       <c r="G533" s="2">
         <v>6065</v>
       </c>
       <c r="H533" s="2">
         <v>6065</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="E534" s="2">
         <v>27326</v>
       </c>
       <c r="F534" s="2">
         <v>27326</v>
       </c>
       <c r="G534" s="2">
         <v>27326</v>
       </c>
       <c r="H534" s="2">
         <v>27326</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E535" s="2">
         <v>9499</v>
       </c>
       <c r="F535" s="2">
         <v>9499</v>
       </c>
       <c r="G535" s="2">
         <v>9499</v>
       </c>
       <c r="H535" s="2">
         <v>9499</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="E536" s="2">
         <v>44496</v>
       </c>
       <c r="F536" s="2">
         <v>44496</v>
       </c>
       <c r="G536" s="2">
         <v>44496</v>
       </c>
       <c r="H536" s="2">
         <v>44496</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="E537" s="2">
         <v>14762</v>
       </c>
       <c r="F537" s="2">
         <v>14629</v>
       </c>
       <c r="G537" s="2">
         <v>14496</v>
       </c>
       <c r="H537" s="2">
         <v>14097</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E538" s="2">
-        <v>398268</v>
+        <v>399260</v>
       </c>
       <c r="F538" s="2">
-        <v>394680</v>
+        <v>395663</v>
       </c>
       <c r="G538" s="2">
-        <v>391092</v>
+        <v>392066</v>
       </c>
       <c r="H538" s="2">
-        <v>380328</v>
+        <v>381276</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="E539" s="2">
         <v>50533</v>
       </c>
       <c r="F539" s="2">
         <v>50078</v>
       </c>
       <c r="G539" s="2">
         <v>49622</v>
       </c>
       <c r="H539" s="2">
         <v>48257</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="E540" s="2">
         <v>26668</v>
       </c>
       <c r="F540" s="2">
         <v>26428</v>
       </c>
       <c r="G540" s="2">
         <v>26187</v>
       </c>
       <c r="H540" s="2">
         <v>25467</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="E541" s="2">
-        <v>43589</v>
+        <v>44763</v>
       </c>
       <c r="F541" s="2">
-        <v>43196</v>
+        <v>44360</v>
       </c>
       <c r="G541" s="2">
-        <v>42803</v>
+        <v>43956</v>
       </c>
       <c r="H541" s="2">
-        <v>41625</v>
+        <v>42747</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="E542" s="2">
-        <v>57587</v>
+        <v>60519</v>
       </c>
       <c r="F542" s="2">
-        <v>57068</v>
+        <v>59974</v>
       </c>
       <c r="G542" s="2">
-        <v>56549</v>
+        <v>59429</v>
       </c>
       <c r="H542" s="2">
-        <v>54993</v>
+        <v>57793</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="E543" s="2">
-        <v>82427</v>
+        <v>87690</v>
       </c>
       <c r="F543" s="2">
-        <v>81685</v>
+        <v>86900</v>
       </c>
       <c r="G543" s="2">
-        <v>80942</v>
+        <v>86110</v>
       </c>
       <c r="H543" s="2">
-        <v>78715</v>
+        <v>83740</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="E544" s="2">
-        <v>88214</v>
+        <v>88245</v>
       </c>
       <c r="F544" s="2">
-        <v>87419</v>
+        <v>87450</v>
       </c>
       <c r="G544" s="2">
-        <v>86624</v>
+        <v>86655</v>
       </c>
       <c r="H544" s="2">
-        <v>84240</v>
+        <v>84270</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="E545" s="2">
-        <v>110797</v>
+        <v>115694</v>
       </c>
       <c r="F545" s="2">
-        <v>109799</v>
+        <v>114652</v>
       </c>
       <c r="G545" s="2">
-        <v>108801</v>
+        <v>113610</v>
       </c>
       <c r="H545" s="2">
-        <v>105806</v>
+        <v>110483</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="E546" s="2">
-        <v>110356</v>
+        <v>116902</v>
       </c>
       <c r="F546" s="2">
-        <v>109362</v>
+        <v>115849</v>
       </c>
       <c r="G546" s="2">
-        <v>108368</v>
+        <v>114796</v>
       </c>
       <c r="H546" s="2">
-        <v>105385</v>
+        <v>111636</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1124</v>
+        <v>1117</v>
       </c>
       <c r="E547" s="2">
-        <v>13132</v>
+        <v>13485</v>
       </c>
       <c r="F547" s="2">
-        <v>13014</v>
+        <v>13364</v>
       </c>
       <c r="G547" s="2">
-        <v>12896</v>
+        <v>13242</v>
       </c>
       <c r="H547" s="2">
-        <v>12541</v>
+        <v>12878</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="E548" s="2">
-        <v>21768</v>
+        <v>22354</v>
       </c>
       <c r="F548" s="2">
-        <v>21572</v>
+        <v>22153</v>
       </c>
       <c r="G548" s="2">
-        <v>21376</v>
+        <v>21952</v>
       </c>
       <c r="H548" s="2">
-        <v>20788</v>
+        <v>21347</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1127</v>
+        <v>1120</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="E549" s="2">
-        <v>86054</v>
+        <v>90487</v>
       </c>
       <c r="F549" s="2">
-        <v>85279</v>
+        <v>89672</v>
       </c>
       <c r="G549" s="2">
-        <v>84503</v>
+        <v>88857</v>
       </c>
       <c r="H549" s="2">
-        <v>82178</v>
+        <v>86411</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1129</v>
+        <v>1122</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1130</v>
+        <v>240</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1131</v>
+        <v>1123</v>
       </c>
       <c r="E550" s="2">
-        <v>5095</v>
+        <v>51493</v>
       </c>
       <c r="F550" s="2">
-        <v>5049</v>
+        <v>51029</v>
       </c>
       <c r="G550" s="2">
-        <v>5003</v>
+        <v>50565</v>
       </c>
       <c r="H550" s="2">
-        <v>4865</v>
+        <v>49173</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1132</v>
+        <v>1124</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1133</v>
+        <v>1126</v>
       </c>
       <c r="E551" s="2">
         <v>5056</v>
       </c>
       <c r="F551" s="2">
         <v>5011</v>
       </c>
       <c r="G551" s="2">
         <v>4965</v>
       </c>
       <c r="H551" s="2">
         <v>4828</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1134</v>
+        <v>1127</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1135</v>
+        <v>1128</v>
       </c>
       <c r="E552" s="2">
         <v>10240</v>
       </c>
       <c r="F552" s="2">
         <v>10148</v>
       </c>
       <c r="G552" s="2">
         <v>10055</v>
       </c>
       <c r="H552" s="2">
         <v>9779</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1136</v>
+        <v>1129</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1130</v>
+        <v>154</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1137</v>
+        <v>410</v>
       </c>
       <c r="E553" s="2">
-        <v>10082</v>
+        <v>71068</v>
       </c>
       <c r="F553" s="2">
-        <v>9991</v>
+        <v>70428</v>
       </c>
       <c r="G553" s="2">
-        <v>9900</v>
+        <v>69787</v>
       </c>
       <c r="H553" s="2">
-        <v>9628</v>
+        <v>67867</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>423</v>
+        <v>1131</v>
       </c>
       <c r="E554" s="2">
-        <v>71803</v>
+        <v>121354</v>
       </c>
       <c r="F554" s="2">
-        <v>71156</v>
+        <v>120261</v>
       </c>
       <c r="G554" s="2">
-        <v>70509</v>
+        <v>119168</v>
       </c>
       <c r="H554" s="2">
-        <v>68568</v>
+        <v>115888</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1139</v>
+        <v>1132</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>159</v>
+        <v>1125</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1140</v>
+        <v>1133</v>
       </c>
       <c r="E555" s="2">
-        <v>121007</v>
+        <v>20213</v>
       </c>
       <c r="F555" s="2">
-        <v>120908</v>
+        <v>20031</v>
       </c>
       <c r="G555" s="2">
-        <v>119808</v>
+        <v>19849</v>
       </c>
       <c r="H555" s="2">
-        <v>116511</v>
+        <v>19303</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>159</v>
+        <v>1125</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>683</v>
+        <v>1135</v>
       </c>
       <c r="E556" s="2">
-        <v>29970</v>
+        <v>20315</v>
       </c>
       <c r="F556" s="2">
-        <v>29700</v>
+        <v>20132</v>
       </c>
       <c r="G556" s="2">
-        <v>29430</v>
+        <v>19949</v>
       </c>
       <c r="H556" s="2">
-        <v>28620</v>
+        <v>19400</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="E557" s="2">
-        <v>20213</v>
+        <v>19425</v>
       </c>
       <c r="F557" s="2">
-        <v>20031</v>
+        <v>19250</v>
       </c>
       <c r="G557" s="2">
-        <v>19849</v>
+        <v>19075</v>
       </c>
       <c r="H557" s="2">
-        <v>19303</v>
+        <v>18550</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="E558" s="2">
-        <v>20107</v>
+        <v>50533</v>
       </c>
       <c r="F558" s="2">
-        <v>19925</v>
+        <v>50078</v>
       </c>
       <c r="G558" s="2">
-        <v>19744</v>
+        <v>49622</v>
       </c>
       <c r="H558" s="2">
-        <v>19201</v>
+        <v>48257</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="E559" s="2">
-        <v>20158</v>
+        <v>50787</v>
       </c>
       <c r="F559" s="2">
-        <v>19976</v>
+        <v>50329</v>
       </c>
       <c r="G559" s="2">
-        <v>19794</v>
+        <v>49872</v>
       </c>
       <c r="H559" s="2">
-        <v>19250</v>
+        <v>48499</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1148</v>
+        <v>1142</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="E560" s="2">
-        <v>19980</v>
+        <v>67754</v>
       </c>
       <c r="F560" s="2">
-        <v>19800</v>
+        <v>67144</v>
       </c>
       <c r="G560" s="2">
-        <v>19620</v>
+        <v>66534</v>
       </c>
       <c r="H560" s="2">
-        <v>19080</v>
+        <v>64702</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1151</v>
+        <v>1145</v>
       </c>
       <c r="E561" s="2">
-        <v>30246</v>
+        <v>9713</v>
       </c>
       <c r="F561" s="2">
-        <v>29974</v>
+        <v>9625</v>
       </c>
       <c r="G561" s="2">
-        <v>29701</v>
+        <v>9538</v>
       </c>
       <c r="H561" s="2">
-        <v>28884</v>
+        <v>9275</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1130</v>
+        <v>154</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="E562" s="2">
-        <v>50533</v>
+        <v>151686</v>
       </c>
       <c r="F562" s="2">
-        <v>50078</v>
+        <v>150319</v>
       </c>
       <c r="G562" s="2">
-        <v>49622</v>
+        <v>148953</v>
       </c>
       <c r="H562" s="2">
-        <v>48257</v>
+        <v>144853</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1130</v>
+        <v>154</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1155</v>
+        <v>659</v>
       </c>
       <c r="E563" s="2">
-        <v>45338</v>
+        <v>28999</v>
       </c>
       <c r="F563" s="2">
-        <v>44930</v>
+        <v>28999</v>
       </c>
       <c r="G563" s="2">
-        <v>44521</v>
+        <v>28999</v>
       </c>
       <c r="H563" s="2">
-        <v>43296</v>
+        <v>28999</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1156</v>
+        <v>1149</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1130</v>
+        <v>154</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
       <c r="E564" s="2">
-        <v>50395</v>
+        <v>38726</v>
       </c>
       <c r="F564" s="2">
-        <v>49941</v>
+        <v>38377</v>
       </c>
       <c r="G564" s="2">
-        <v>49487</v>
+        <v>38028</v>
       </c>
       <c r="H564" s="2">
-        <v>48125</v>
+        <v>36981</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1130</v>
+        <v>154</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1159</v>
+        <v>679</v>
       </c>
       <c r="E565" s="2">
-        <v>55420</v>
+        <v>14441</v>
       </c>
       <c r="F565" s="2">
-        <v>54921</v>
+        <v>14311</v>
       </c>
       <c r="G565" s="2">
-        <v>54422</v>
+        <v>14181</v>
       </c>
       <c r="H565" s="2">
-        <v>52924</v>
+        <v>13791</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1130</v>
+        <v>1153</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="E566" s="2">
-        <v>70455</v>
+        <v>7760</v>
       </c>
       <c r="F566" s="2">
-        <v>69820</v>
+        <v>7660</v>
       </c>
       <c r="G566" s="2">
-        <v>69186</v>
+        <v>7560</v>
       </c>
       <c r="H566" s="2">
-        <v>67281</v>
+        <v>7460</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1130</v>
+        <v>1153</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="E567" s="2">
-        <v>85666</v>
+        <v>11000</v>
       </c>
       <c r="F567" s="2">
-        <v>84895</v>
+        <v>10900</v>
       </c>
       <c r="G567" s="2">
-        <v>84123</v>
+        <v>10800</v>
       </c>
       <c r="H567" s="2">
-        <v>81808</v>
+        <v>10700</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1130</v>
+        <v>240</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="E568" s="2">
-        <v>9990</v>
+        <v>12685</v>
       </c>
       <c r="F568" s="2">
-        <v>9900</v>
+        <v>12571</v>
       </c>
       <c r="G568" s="2">
-        <v>9810</v>
+        <v>12457</v>
       </c>
       <c r="H568" s="2">
-        <v>9540</v>
+        <v>12114</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E569" s="2">
+        <v>12832</v>
+      </c>
+      <c r="F569" s="2">
+        <v>12716</v>
+      </c>
+      <c r="G569" s="2">
+        <v>12600</v>
+      </c>
+      <c r="H569" s="2">
+        <v>12254</v>
+      </c>
+      <c r="I569" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9">
+      <c r="A570" s="1">
+        <v>569</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E570" s="2">
+        <v>48524</v>
+      </c>
+      <c r="F570" s="2">
+        <v>48087</v>
+      </c>
+      <c r="G570" s="2">
+        <v>47649</v>
+      </c>
+      <c r="H570" s="2">
+        <v>46338</v>
+      </c>
+      <c r="I570" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9">
+      <c r="A571" s="1">
+        <v>570</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E571" s="2">
+        <v>13940</v>
+      </c>
+      <c r="F571" s="2">
+        <v>13500</v>
+      </c>
+      <c r="G571" s="2">
+        <v>13400</v>
+      </c>
+      <c r="H571" s="2">
+        <v>12500</v>
+      </c>
+      <c r="I571" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9">
+      <c r="A572" s="1">
+        <v>571</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D572" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="C569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D569" s="1" t="s">
+      <c r="E572" s="2">
+        <v>329442</v>
+      </c>
+      <c r="F572" s="2">
+        <v>326475</v>
+      </c>
+      <c r="G572" s="2">
+        <v>323507</v>
+      </c>
+      <c r="H572" s="2">
+        <v>314603</v>
+      </c>
+      <c r="I572" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9">
+      <c r="A573" s="1">
+        <v>572</v>
+      </c>
+      <c r="B573" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="E569" s="2">
-[...11 lines deleted...]
-      <c r="I569" s="1" t="s">
+      <c r="C573" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E573" s="2">
+        <v>347644</v>
+      </c>
+      <c r="F573" s="2">
+        <v>344512</v>
+      </c>
+      <c r="G573" s="2">
+        <v>341380</v>
+      </c>
+      <c r="H573" s="2">
+        <v>331985</v>
+      </c>
+      <c r="I573" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9">
+      <c r="A574" s="1">
+        <v>573</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E574" s="2">
+        <v>355807</v>
+      </c>
+      <c r="F574" s="2">
+        <v>352602</v>
+      </c>
+      <c r="G574" s="2">
+        <v>349396</v>
+      </c>
+      <c r="H574" s="2">
+        <v>339780</v>
+      </c>
+      <c r="I574" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9">
+      <c r="A575" s="1">
+        <v>574</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E575" s="2">
+        <v>59968</v>
+      </c>
+      <c r="F575" s="2">
+        <v>59428</v>
+      </c>
+      <c r="G575" s="2">
+        <v>58887</v>
+      </c>
+      <c r="H575" s="2">
+        <v>57267</v>
+      </c>
+      <c r="I575" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9">
+      <c r="A576" s="1">
+        <v>575</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E576" s="2">
+        <v>67904</v>
+      </c>
+      <c r="F576" s="2">
+        <v>67293</v>
+      </c>
+      <c r="G576" s="2">
+        <v>66681</v>
+      </c>
+      <c r="H576" s="2">
+        <v>64846</v>
+      </c>
+      <c r="I576" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9">
+      <c r="A577" s="1">
+        <v>576</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E577" s="2">
+        <v>101038</v>
+      </c>
+      <c r="F577" s="2">
+        <v>100128</v>
+      </c>
+      <c r="G577" s="2">
+        <v>99217</v>
+      </c>
+      <c r="H577" s="2">
+        <v>96487</v>
+      </c>
+      <c r="I577" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9">
+      <c r="A578" s="1">
+        <v>577</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E578" s="2">
+        <v>16606</v>
+      </c>
+      <c r="F578" s="2">
+        <v>16456</v>
+      </c>
+      <c r="G578" s="2">
+        <v>16306</v>
+      </c>
+      <c r="H578" s="2">
+        <v>15858</v>
+      </c>
+      <c r="I578" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9">
+      <c r="A579" s="1">
+        <v>578</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E579" s="2">
+        <v>11725</v>
+      </c>
+      <c r="F579" s="2">
+        <v>11619</v>
+      </c>
+      <c r="G579" s="2">
+        <v>11514</v>
+      </c>
+      <c r="H579" s="2">
+        <v>11197</v>
+      </c>
+      <c r="I579" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9">
+      <c r="A580" s="1">
+        <v>579</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E580" s="2">
+        <v>35520</v>
+      </c>
+      <c r="F580" s="2">
+        <v>35200</v>
+      </c>
+      <c r="G580" s="2">
+        <v>34880</v>
+      </c>
+      <c r="H580" s="2">
+        <v>33920</v>
+      </c>
+      <c r="I580" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9">
+      <c r="A581" s="1">
+        <v>580</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E581" s="2">
+        <v>37657</v>
+      </c>
+      <c r="F581" s="2">
+        <v>37318</v>
+      </c>
+      <c r="G581" s="2">
+        <v>36978</v>
+      </c>
+      <c r="H581" s="2">
+        <v>35961</v>
+      </c>
+      <c r="I581" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9">
+      <c r="A582" s="1">
+        <v>581</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E582" s="2">
+        <v>14042</v>
+      </c>
+      <c r="F582" s="2">
+        <v>13915</v>
+      </c>
+      <c r="G582" s="2">
+        <v>13789</v>
+      </c>
+      <c r="H582" s="2">
+        <v>13409</v>
+      </c>
+      <c r="I582" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9">
+      <c r="A583" s="1">
+        <v>582</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E583" s="2">
+        <v>16317</v>
+      </c>
+      <c r="F583" s="2">
+        <v>16170</v>
+      </c>
+      <c r="G583" s="2">
+        <v>16023</v>
+      </c>
+      <c r="H583" s="2">
+        <v>15582</v>
+      </c>
+      <c r="I583" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9">
+      <c r="A584" s="1">
+        <v>583</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E584" s="2">
+        <v>19580</v>
+      </c>
+      <c r="F584" s="2">
+        <v>19404</v>
+      </c>
+      <c r="G584" s="2">
+        <v>19228</v>
+      </c>
+      <c r="H584" s="2">
+        <v>18698</v>
+      </c>
+      <c r="I584" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9">
+      <c r="A585" s="1">
+        <v>584</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E585" s="2">
+        <v>16703</v>
+      </c>
+      <c r="F585" s="2">
+        <v>16703</v>
+      </c>
+      <c r="G585" s="2">
+        <v>16703</v>
+      </c>
+      <c r="H585" s="2">
+        <v>16703</v>
+      </c>
+      <c r="I585" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9">
+      <c r="A586" s="1">
+        <v>585</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E586" s="2">
+        <v>29300</v>
+      </c>
+      <c r="F586" s="2">
+        <v>29300</v>
+      </c>
+      <c r="G586" s="2">
+        <v>29300</v>
+      </c>
+      <c r="H586" s="2">
+        <v>29300</v>
+      </c>
+      <c r="I586" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9">
+      <c r="A587" s="1">
+        <v>586</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E587" s="2">
+        <v>106177</v>
+      </c>
+      <c r="F587" s="2">
+        <v>105221</v>
+      </c>
+      <c r="G587" s="2">
+        <v>104264</v>
+      </c>
+      <c r="H587" s="2">
+        <v>101394</v>
+      </c>
+      <c r="I587" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9">
+      <c r="A588" s="1">
+        <v>587</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E588" s="2">
+        <v>884932</v>
+      </c>
+      <c r="F588" s="2">
+        <v>876960</v>
+      </c>
+      <c r="G588" s="2">
+        <v>868987</v>
+      </c>
+      <c r="H588" s="2">
+        <v>845070</v>
+      </c>
+      <c r="I588" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9">
+      <c r="A589" s="1">
+        <v>588</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E589" s="2">
+        <v>14636</v>
+      </c>
+      <c r="F589" s="2">
+        <v>14505</v>
+      </c>
+      <c r="G589" s="2">
+        <v>14373</v>
+      </c>
+      <c r="H589" s="2">
+        <v>13977</v>
+      </c>
+      <c r="I589" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9">
+      <c r="A590" s="1">
+        <v>589</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E590" s="2">
+        <v>191003</v>
+      </c>
+      <c r="F590" s="2">
+        <v>189283</v>
+      </c>
+      <c r="G590" s="2">
+        <v>187562</v>
+      </c>
+      <c r="H590" s="2">
+        <v>182400</v>
+      </c>
+      <c r="I590" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9">
+      <c r="A591" s="1">
+        <v>590</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E591" s="2">
+        <v>16940</v>
+      </c>
+      <c r="F591" s="2">
+        <v>16940</v>
+      </c>
+      <c r="G591" s="2">
+        <v>16900</v>
+      </c>
+      <c r="H591" s="2">
+        <v>16800</v>
+      </c>
+      <c r="I591" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9">
+      <c r="A592" s="1">
+        <v>591</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E592" s="2">
+        <v>24914</v>
+      </c>
+      <c r="F592" s="2">
+        <v>24914</v>
+      </c>
+      <c r="G592" s="2">
+        <v>24814</v>
+      </c>
+      <c r="H592" s="2">
+        <v>24414</v>
+      </c>
+      <c r="I592" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9">
+      <c r="A593" s="1">
+        <v>592</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E593" s="2">
+        <v>25610</v>
+      </c>
+      <c r="F593" s="2">
+        <v>25610</v>
+      </c>
+      <c r="G593" s="2">
+        <v>25410</v>
+      </c>
+      <c r="H593" s="2">
+        <v>25210</v>
+      </c>
+      <c r="I593" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9">
+      <c r="A594" s="1">
+        <v>593</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E594" s="2">
+        <v>150060</v>
+      </c>
+      <c r="F594" s="2">
+        <v>148708</v>
+      </c>
+      <c r="G594" s="2">
+        <v>147356</v>
+      </c>
+      <c r="H594" s="2">
+        <v>143300</v>
+      </c>
+      <c r="I594" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9">
+      <c r="A595" s="1">
+        <v>594</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E595" s="2">
+        <v>13665</v>
+      </c>
+      <c r="F595" s="2">
+        <v>13542</v>
+      </c>
+      <c r="G595" s="2">
+        <v>13419</v>
+      </c>
+      <c r="H595" s="2">
+        <v>13050</v>
+      </c>
+      <c r="I595" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9">
+      <c r="A596" s="1">
+        <v>595</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E596" s="2">
+        <v>11174</v>
+      </c>
+      <c r="F596" s="2">
+        <v>11074</v>
+      </c>
+      <c r="G596" s="2">
+        <v>10973</v>
+      </c>
+      <c r="H596" s="2">
+        <v>10671</v>
+      </c>
+      <c r="I596" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9">
+      <c r="A597" s="1">
+        <v>596</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E597" s="2">
+        <v>113489</v>
+      </c>
+      <c r="F597" s="2">
+        <v>112466</v>
+      </c>
+      <c r="G597" s="2">
+        <v>111444</v>
+      </c>
+      <c r="H597" s="2">
+        <v>108377</v>
+      </c>
+      <c r="I597" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9">
+      <c r="A598" s="1">
+        <v>597</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E598" s="2">
+        <v>12100</v>
+      </c>
+      <c r="F598" s="2">
+        <v>11991</v>
+      </c>
+      <c r="G598" s="2">
+        <v>11882</v>
+      </c>
+      <c r="H598" s="2">
+        <v>11555</v>
+      </c>
+      <c r="I598" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9">
+      <c r="A599" s="1">
+        <v>598</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E599" s="2">
+        <v>33188</v>
+      </c>
+      <c r="F599" s="2">
+        <v>32889</v>
+      </c>
+      <c r="G599" s="2">
+        <v>32590</v>
+      </c>
+      <c r="H599" s="2">
+        <v>31693</v>
+      </c>
+      <c r="I599" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9">
+      <c r="A600" s="1">
+        <v>599</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E600" s="2">
+        <v>37320</v>
+      </c>
+      <c r="F600" s="2">
+        <v>36984</v>
+      </c>
+      <c r="G600" s="2">
+        <v>36648</v>
+      </c>
+      <c r="H600" s="2">
+        <v>35639</v>
+      </c>
+      <c r="I600" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9">
+      <c r="A601" s="1">
+        <v>600</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E601" s="2">
+        <v>55291</v>
+      </c>
+      <c r="F601" s="2">
+        <v>54793</v>
+      </c>
+      <c r="G601" s="2">
+        <v>54295</v>
+      </c>
+      <c r="H601" s="2">
+        <v>52801</v>
+      </c>
+      <c r="I601" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9">
+      <c r="A602" s="1">
+        <v>601</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E602" s="2">
+        <v>60472</v>
+      </c>
+      <c r="F602" s="2">
+        <v>59927</v>
+      </c>
+      <c r="G602" s="2">
+        <v>59382</v>
+      </c>
+      <c r="H602" s="2">
+        <v>57748</v>
+      </c>
+      <c r="I602" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9">
+      <c r="A603" s="1">
+        <v>602</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E603" s="2">
+        <v>68743</v>
+      </c>
+      <c r="F603" s="2">
+        <v>68124</v>
+      </c>
+      <c r="G603" s="2">
+        <v>67505</v>
+      </c>
+      <c r="H603" s="2">
+        <v>65647</v>
+      </c>
+      <c r="I603" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9">
+      <c r="A604" s="1">
+        <v>603</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E604" s="2">
+        <v>165570</v>
+      </c>
+      <c r="F604" s="2">
+        <v>164078</v>
+      </c>
+      <c r="G604" s="2">
+        <v>162587</v>
+      </c>
+      <c r="H604" s="2">
+        <v>158112</v>
+      </c>
+      <c r="I604" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9">
+      <c r="A605" s="1">
+        <v>604</v>
+      </c>
+      <c r="B605" s="1">
+        <v>2180</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E605" s="2">
+        <v>227390</v>
+      </c>
+      <c r="F605" s="2">
+        <v>225342</v>
+      </c>
+      <c r="G605" s="2">
+        <v>223293</v>
+      </c>
+      <c r="H605" s="2">
+        <v>217147</v>
+      </c>
+      <c r="I605" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9">
+      <c r="A606" s="1">
+        <v>605</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E606" s="2">
+        <v>120915</v>
+      </c>
+      <c r="F606" s="2">
+        <v>119825</v>
+      </c>
+      <c r="G606" s="2">
+        <v>118736</v>
+      </c>
+      <c r="H606" s="2">
+        <v>115468</v>
+      </c>
+      <c r="I606" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9">
+      <c r="A607" s="1">
+        <v>606</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E607" s="2">
+        <v>241800</v>
+      </c>
+      <c r="F607" s="2">
+        <v>239622</v>
+      </c>
+      <c r="G607" s="2">
+        <v>237443</v>
+      </c>
+      <c r="H607" s="2">
+        <v>230908</v>
+      </c>
+      <c r="I607" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9">
+      <c r="A608" s="1">
+        <v>607</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E608" s="2">
+        <v>139071</v>
+      </c>
+      <c r="F608" s="2">
+        <v>137818</v>
+      </c>
+      <c r="G608" s="2">
+        <v>136565</v>
+      </c>
+      <c r="H608" s="2">
+        <v>132806</v>
+      </c>
+      <c r="I608" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9">
+      <c r="A609" s="1">
+        <v>608</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E609" s="2">
+        <v>115912</v>
+      </c>
+      <c r="F609" s="2">
+        <v>114868</v>
+      </c>
+      <c r="G609" s="2">
+        <v>113823</v>
+      </c>
+      <c r="H609" s="2">
+        <v>110691</v>
+      </c>
+      <c r="I609" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9">
+      <c r="A610" s="1">
+        <v>609</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E610" s="2">
+        <v>23210</v>
+      </c>
+      <c r="F610" s="2">
+        <v>23001</v>
+      </c>
+      <c r="G610" s="2">
+        <v>22792</v>
+      </c>
+      <c r="H610" s="2">
+        <v>22165</v>
+      </c>
+      <c r="I610" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9">
+      <c r="A611" s="1">
+        <v>610</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E611" s="2">
+        <v>88517</v>
+      </c>
+      <c r="F611" s="2">
+        <v>87720</v>
+      </c>
+      <c r="G611" s="2">
+        <v>86922</v>
+      </c>
+      <c r="H611" s="2">
+        <v>84530</v>
+      </c>
+      <c r="I611" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9">
+      <c r="A612" s="1">
+        <v>611</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E612" s="2">
+        <v>232955</v>
+      </c>
+      <c r="F612" s="2">
+        <v>230856</v>
+      </c>
+      <c r="G612" s="2">
+        <v>228757</v>
+      </c>
+      <c r="H612" s="2">
+        <v>222461</v>
+      </c>
+      <c r="I612" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9">
+      <c r="A613" s="1">
+        <v>612</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E613" s="2">
+        <v>57970</v>
+      </c>
+      <c r="F613" s="2">
+        <v>57448</v>
+      </c>
+      <c r="G613" s="2">
+        <v>56925</v>
+      </c>
+      <c r="H613" s="2">
+        <v>55359</v>
+      </c>
+      <c r="I613" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9">
+      <c r="A614" s="1">
+        <v>613</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E614" s="2">
+        <v>623560</v>
+      </c>
+      <c r="F614" s="2">
+        <v>617943</v>
+      </c>
+      <c r="G614" s="2">
+        <v>612325</v>
+      </c>
+      <c r="H614" s="2">
+        <v>595472</v>
+      </c>
+      <c r="I614" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9">
+      <c r="A615" s="1">
+        <v>614</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E615" s="2">
+        <v>36797</v>
+      </c>
+      <c r="F615" s="2">
+        <v>36465</v>
+      </c>
+      <c r="G615" s="2">
+        <v>36134</v>
+      </c>
+      <c r="H615" s="2">
+        <v>35139</v>
+      </c>
+      <c r="I615" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9">
+      <c r="A616" s="1">
+        <v>615</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E616" s="2">
+        <v>41935</v>
+      </c>
+      <c r="F616" s="2">
+        <v>41557</v>
+      </c>
+      <c r="G616" s="2">
+        <v>41179</v>
+      </c>
+      <c r="H616" s="2">
+        <v>40046</v>
+      </c>
+      <c r="I616" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9">
+      <c r="A617" s="1">
+        <v>616</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E617" s="2">
+        <v>46899</v>
+      </c>
+      <c r="F617" s="2">
+        <v>46476</v>
+      </c>
+      <c r="G617" s="2">
+        <v>46054</v>
+      </c>
+      <c r="H617" s="2">
+        <v>44786</v>
+      </c>
+      <c r="I617" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9">
+      <c r="A618" s="1">
+        <v>617</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E618" s="2">
+        <v>42017</v>
+      </c>
+      <c r="F618" s="2">
+        <v>41638</v>
+      </c>
+      <c r="G618" s="2">
+        <v>41260</v>
+      </c>
+      <c r="H618" s="2">
+        <v>40124</v>
+      </c>
+      <c r="I618" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9">
+      <c r="A619" s="1">
+        <v>618</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E619" s="2">
+        <v>4675</v>
+      </c>
+      <c r="F619" s="2">
+        <v>4633</v>
+      </c>
+      <c r="G619" s="2">
+        <v>4591</v>
+      </c>
+      <c r="H619" s="2">
+        <v>4465</v>
+      </c>
+      <c r="I619" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9">
+      <c r="A620" s="1">
+        <v>619</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E620" s="2">
+        <v>43230</v>
+      </c>
+      <c r="F620" s="2">
+        <v>42841</v>
+      </c>
+      <c r="G620" s="2">
+        <v>42451</v>
+      </c>
+      <c r="H620" s="2">
+        <v>41283</v>
+      </c>
+      <c r="I620" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9">
+      <c r="A621" s="1">
+        <v>620</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E621" s="2">
+        <v>47438</v>
+      </c>
+      <c r="F621" s="2">
+        <v>47011</v>
+      </c>
+      <c r="G621" s="2">
+        <v>46583</v>
+      </c>
+      <c r="H621" s="2">
+        <v>45301</v>
+      </c>
+      <c r="I621" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9">
+      <c r="A622" s="1">
+        <v>621</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E622" s="2">
+        <v>48984</v>
+      </c>
+      <c r="F622" s="2">
+        <v>48543</v>
+      </c>
+      <c r="G622" s="2">
+        <v>48102</v>
+      </c>
+      <c r="H622" s="2">
+        <v>46778</v>
+      </c>
+      <c r="I622" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9">
+      <c r="A623" s="1">
+        <v>622</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E623" s="2">
+        <v>56249</v>
+      </c>
+      <c r="F623" s="2">
+        <v>55743</v>
+      </c>
+      <c r="G623" s="2">
+        <v>55236</v>
+      </c>
+      <c r="H623" s="2">
+        <v>53716</v>
+      </c>
+      <c r="I623" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9">
+      <c r="A624" s="1">
+        <v>623</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E624" s="2">
+        <v>71074</v>
+      </c>
+      <c r="F624" s="2">
+        <v>70434</v>
+      </c>
+      <c r="G624" s="2">
+        <v>69794</v>
+      </c>
+      <c r="H624" s="2">
+        <v>67873</v>
+      </c>
+      <c r="I624" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9">
+      <c r="A625" s="1">
+        <v>624</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E625" s="2">
+        <v>71675</v>
+      </c>
+      <c r="F625" s="2">
+        <v>71029</v>
+      </c>
+      <c r="G625" s="2">
+        <v>70383</v>
+      </c>
+      <c r="H625" s="2">
+        <v>68446</v>
+      </c>
+      <c r="I625" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9">
+      <c r="A626" s="1">
+        <v>625</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E626" s="2">
+        <v>74005</v>
+      </c>
+      <c r="F626" s="2">
+        <v>73338</v>
+      </c>
+      <c r="G626" s="2">
+        <v>72671</v>
+      </c>
+      <c r="H626" s="2">
+        <v>70671</v>
+      </c>
+      <c r="I626" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9">
+      <c r="A627" s="1">
+        <v>626</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E627" s="2">
+        <v>91945</v>
+      </c>
+      <c r="F627" s="2">
+        <v>91116</v>
+      </c>
+      <c r="G627" s="2">
+        <v>90288</v>
+      </c>
+      <c r="H627" s="2">
+        <v>87803</v>
+      </c>
+      <c r="I627" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9">
+      <c r="A628" s="1">
+        <v>627</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E628" s="2">
+        <v>112832</v>
+      </c>
+      <c r="F628" s="2">
+        <v>111815</v>
+      </c>
+      <c r="G628" s="2">
+        <v>110799</v>
+      </c>
+      <c r="H628" s="2">
+        <v>107749</v>
+      </c>
+      <c r="I628" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9">
+      <c r="A629" s="1">
+        <v>628</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E629" s="2">
+        <v>137873</v>
+      </c>
+      <c r="F629" s="2">
+        <v>136631</v>
+      </c>
+      <c r="G629" s="2">
+        <v>135389</v>
+      </c>
+      <c r="H629" s="2">
+        <v>131663</v>
+      </c>
+      <c r="I629" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9">
+      <c r="A630" s="1">
+        <v>629</v>
+      </c>
+      <c r="B630" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E630" s="2">
+        <v>14040</v>
+      </c>
+      <c r="F630" s="2">
+        <v>13914</v>
+      </c>
+      <c r="G630" s="2">
+        <v>13787</v>
+      </c>
+      <c r="H630" s="2">
+        <v>13408</v>
+      </c>
+      <c r="I630" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9">
+      <c r="A631" s="1">
+        <v>630</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E631" s="2">
+        <v>112900</v>
+      </c>
+      <c r="F631" s="2">
+        <v>111883</v>
+      </c>
+      <c r="G631" s="2">
+        <v>110866</v>
+      </c>
+      <c r="H631" s="2">
+        <v>107815</v>
+      </c>
+      <c r="I631" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9">
+      <c r="A632" s="1">
+        <v>631</v>
+      </c>
+      <c r="B632" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E632" s="2">
+        <v>135392</v>
+      </c>
+      <c r="F632" s="2">
+        <v>134173</v>
+      </c>
+      <c r="G632" s="2">
+        <v>132953</v>
+      </c>
+      <c r="H632" s="2">
+        <v>129294</v>
+      </c>
+      <c r="I632" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9">
+      <c r="A633" s="1">
+        <v>632</v>
+      </c>
+      <c r="B633" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E633" s="2">
+        <v>14070</v>
+      </c>
+      <c r="F633" s="2">
+        <v>13944</v>
+      </c>
+      <c r="G633" s="2">
+        <v>13817</v>
+      </c>
+      <c r="H633" s="2">
+        <v>13437</v>
+      </c>
+      <c r="I633" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9">
+      <c r="A634" s="1">
+        <v>633</v>
+      </c>
+      <c r="B634" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E634" s="2">
+        <v>18872</v>
+      </c>
+      <c r="F634" s="2">
+        <v>18702</v>
+      </c>
+      <c r="G634" s="2">
+        <v>18532</v>
+      </c>
+      <c r="H634" s="2">
+        <v>18022</v>
+      </c>
+      <c r="I634" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9">
+      <c r="A635" s="1">
+        <v>634</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E635" s="2">
+        <v>177961</v>
+      </c>
+      <c r="F635" s="2">
+        <v>176358</v>
+      </c>
+      <c r="G635" s="2">
+        <v>174754</v>
+      </c>
+      <c r="H635" s="2">
+        <v>169945</v>
+      </c>
+      <c r="I635" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9">
+      <c r="A636" s="1">
+        <v>635</v>
+      </c>
+      <c r="B636" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E636" s="2">
+        <v>18306</v>
+      </c>
+      <c r="F636" s="2">
+        <v>18141</v>
+      </c>
+      <c r="G636" s="2">
+        <v>17976</v>
+      </c>
+      <c r="H636" s="2">
+        <v>17482</v>
+      </c>
+      <c r="I636" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9">
+      <c r="A637" s="1">
+        <v>636</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E637" s="2">
+        <v>19341</v>
+      </c>
+      <c r="F637" s="2">
+        <v>19166</v>
+      </c>
+      <c r="G637" s="2">
+        <v>18992</v>
+      </c>
+      <c r="H637" s="2">
+        <v>18469</v>
+      </c>
+      <c r="I637" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9">
+      <c r="A638" s="1">
+        <v>637</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E638" s="2">
+        <v>23310</v>
+      </c>
+      <c r="F638" s="2">
+        <v>23100</v>
+      </c>
+      <c r="G638" s="2">
+        <v>22890</v>
+      </c>
+      <c r="H638" s="2">
+        <v>22260</v>
+      </c>
+      <c r="I638" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9">
+      <c r="A639" s="1">
+        <v>638</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E639" s="2">
+        <v>225691</v>
+      </c>
+      <c r="F639" s="2">
+        <v>223658</v>
+      </c>
+      <c r="G639" s="2">
+        <v>221624</v>
+      </c>
+      <c r="H639" s="2">
+        <v>215525</v>
+      </c>
+      <c r="I639" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9">
+      <c r="A640" s="1">
+        <v>639</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E640" s="2">
+        <v>21767</v>
+      </c>
+      <c r="F640" s="2">
+        <v>21571</v>
+      </c>
+      <c r="G640" s="2">
+        <v>21375</v>
+      </c>
+      <c r="H640" s="2">
+        <v>20787</v>
+      </c>
+      <c r="I640" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9">
+      <c r="A641" s="1">
+        <v>640</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E641" s="2">
+        <v>23008</v>
+      </c>
+      <c r="F641" s="2">
+        <v>22801</v>
+      </c>
+      <c r="G641" s="2">
+        <v>22594</v>
+      </c>
+      <c r="H641" s="2">
+        <v>21972</v>
+      </c>
+      <c r="I641" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9">
+      <c r="A642" s="1">
+        <v>641</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E642" s="2">
+        <v>270827</v>
+      </c>
+      <c r="F642" s="2">
+        <v>268387</v>
+      </c>
+      <c r="G642" s="2">
+        <v>265947</v>
+      </c>
+      <c r="H642" s="2">
+        <v>258627</v>
+      </c>
+      <c r="I642" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9">
+      <c r="A643" s="1">
+        <v>642</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E643" s="2">
+        <v>24522</v>
+      </c>
+      <c r="F643" s="2">
+        <v>24301</v>
+      </c>
+      <c r="G643" s="2">
+        <v>24080</v>
+      </c>
+      <c r="H643" s="2">
+        <v>23418</v>
+      </c>
+      <c r="I643" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9">
+      <c r="A644" s="1">
+        <v>643</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E644" s="2">
+        <v>37978</v>
+      </c>
+      <c r="F644" s="2">
+        <v>37635</v>
+      </c>
+      <c r="G644" s="2">
+        <v>37293</v>
+      </c>
+      <c r="H644" s="2">
+        <v>36267</v>
+      </c>
+      <c r="I644" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9">
+      <c r="A645" s="1">
+        <v>644</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E645" s="2">
+        <v>286521</v>
+      </c>
+      <c r="F645" s="2">
+        <v>283940</v>
+      </c>
+      <c r="G645" s="2">
+        <v>281358</v>
+      </c>
+      <c r="H645" s="2">
+        <v>273615</v>
+      </c>
+      <c r="I645" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9">
+      <c r="A646" s="1">
+        <v>645</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E646" s="2">
+        <v>53195</v>
+      </c>
+      <c r="F646" s="2">
+        <v>52715</v>
+      </c>
+      <c r="G646" s="2">
+        <v>52236</v>
+      </c>
+      <c r="H646" s="2">
+        <v>50798</v>
+      </c>
+      <c r="I646" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9">
+      <c r="A647" s="1">
+        <v>646</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E647" s="2">
+        <v>5134</v>
+      </c>
+      <c r="F647" s="2">
+        <v>5088</v>
+      </c>
+      <c r="G647" s="2">
+        <v>5041</v>
+      </c>
+      <c r="H647" s="2">
+        <v>4903</v>
+      </c>
+      <c r="I647" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9">
+      <c r="A648" s="1">
+        <v>647</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E648" s="2">
+        <v>40906</v>
+      </c>
+      <c r="F648" s="2">
+        <v>40537</v>
+      </c>
+      <c r="G648" s="2">
+        <v>40169</v>
+      </c>
+      <c r="H648" s="2">
+        <v>39063</v>
+      </c>
+      <c r="I648" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9">
+      <c r="A649" s="1">
+        <v>648</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E649" s="2">
+        <v>56083</v>
+      </c>
+      <c r="F649" s="2">
+        <v>55578</v>
+      </c>
+      <c r="G649" s="2">
+        <v>55072</v>
+      </c>
+      <c r="H649" s="2">
+        <v>53557</v>
+      </c>
+      <c r="I649" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9">
+      <c r="A650" s="1">
+        <v>649</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E650" s="2">
+        <v>65618</v>
+      </c>
+      <c r="F650" s="2">
+        <v>65027</v>
+      </c>
+      <c r="G650" s="2">
+        <v>64435</v>
+      </c>
+      <c r="H650" s="2">
+        <v>62662</v>
+      </c>
+      <c r="I650" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9">
+      <c r="A651" s="1">
+        <v>650</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E651" s="2">
+        <v>7124</v>
+      </c>
+      <c r="F651" s="2">
+        <v>7060</v>
+      </c>
+      <c r="G651" s="2">
+        <v>6996</v>
+      </c>
+      <c r="H651" s="2">
+        <v>6803</v>
+      </c>
+      <c r="I651" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9">
+      <c r="A652" s="1">
+        <v>651</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E652" s="2">
+        <v>60610</v>
+      </c>
+      <c r="F652" s="2">
+        <v>60064</v>
+      </c>
+      <c r="G652" s="2">
+        <v>59518</v>
+      </c>
+      <c r="H652" s="2">
+        <v>57880</v>
+      </c>
+      <c r="I652" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9">
+      <c r="A653" s="1">
+        <v>652</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E653" s="2">
+        <v>83833</v>
+      </c>
+      <c r="F653" s="2">
+        <v>83078</v>
+      </c>
+      <c r="G653" s="2">
+        <v>82322</v>
+      </c>
+      <c r="H653" s="2">
+        <v>80057</v>
+      </c>
+      <c r="I653" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9">
+      <c r="A654" s="1">
+        <v>653</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E654" s="2">
+        <v>80916</v>
+      </c>
+      <c r="F654" s="2">
+        <v>80187</v>
+      </c>
+      <c r="G654" s="2">
+        <v>79458</v>
+      </c>
+      <c r="H654" s="2">
+        <v>77271</v>
+      </c>
+      <c r="I654" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9">
+      <c r="A655" s="1">
+        <v>654</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E655" s="2">
+        <v>101056</v>
+      </c>
+      <c r="F655" s="2">
+        <v>100145</v>
+      </c>
+      <c r="G655" s="2">
+        <v>99235</v>
+      </c>
+      <c r="H655" s="2">
+        <v>96503</v>
+      </c>
+      <c r="I655" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9">
+      <c r="A656" s="1">
+        <v>655</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E656" s="2">
+        <v>13165</v>
+      </c>
+      <c r="F656" s="2">
+        <v>13046</v>
+      </c>
+      <c r="G656" s="2">
+        <v>12927</v>
+      </c>
+      <c r="H656" s="2">
+        <v>12572</v>
+      </c>
+      <c r="I656" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9">
+      <c r="A657" s="1">
+        <v>656</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E657" s="2">
+        <v>145521</v>
+      </c>
+      <c r="F657" s="2">
+        <v>144210</v>
+      </c>
+      <c r="G657" s="2">
+        <v>142899</v>
+      </c>
+      <c r="H657" s="2">
+        <v>138966</v>
+      </c>
+      <c r="I657" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9">
+      <c r="A658" s="1">
+        <v>657</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E658" s="2">
+        <v>121361</v>
+      </c>
+      <c r="F658" s="2">
+        <v>120267</v>
+      </c>
+      <c r="G658" s="2">
+        <v>119174</v>
+      </c>
+      <c r="H658" s="2">
+        <v>115894</v>
+      </c>
+      <c r="I658" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9">
+      <c r="A659" s="1">
+        <v>658</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E659" s="2">
+        <v>18551</v>
+      </c>
+      <c r="F659" s="2">
+        <v>18384</v>
+      </c>
+      <c r="G659" s="2">
+        <v>18217</v>
+      </c>
+      <c r="H659" s="2">
+        <v>17716</v>
+      </c>
+      <c r="I659" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9">
+      <c r="A660" s="1">
+        <v>659</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E660" s="2">
+        <v>176775</v>
+      </c>
+      <c r="F660" s="2">
+        <v>175183</v>
+      </c>
+      <c r="G660" s="2">
+        <v>173590</v>
+      </c>
+      <c r="H660" s="2">
+        <v>168812</v>
+      </c>
+      <c r="I660" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9">
+      <c r="A661" s="1">
+        <v>660</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E661" s="2">
+        <v>141667</v>
+      </c>
+      <c r="F661" s="2">
+        <v>140391</v>
+      </c>
+      <c r="G661" s="2">
+        <v>139115</v>
+      </c>
+      <c r="H661" s="2">
+        <v>135286</v>
+      </c>
+      <c r="I661" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9">
+      <c r="A662" s="1">
+        <v>661</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E662" s="2">
+        <v>161972</v>
+      </c>
+      <c r="F662" s="2">
+        <v>160513</v>
+      </c>
+      <c r="G662" s="2">
+        <v>159054</v>
+      </c>
+      <c r="H662" s="2">
+        <v>154676</v>
+      </c>
+      <c r="I662" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9">
+      <c r="A663" s="1">
+        <v>662</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E663" s="2">
+        <v>225358</v>
+      </c>
+      <c r="F663" s="2">
+        <v>223328</v>
+      </c>
+      <c r="G663" s="2">
+        <v>221297</v>
+      </c>
+      <c r="H663" s="2">
+        <v>215207</v>
+      </c>
+      <c r="I663" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9">
+      <c r="A664" s="1">
+        <v>663</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E664" s="2">
+        <v>182279</v>
+      </c>
+      <c r="F664" s="2">
+        <v>180637</v>
+      </c>
+      <c r="G664" s="2">
+        <v>178994</v>
+      </c>
+      <c r="H664" s="2">
+        <v>174068</v>
+      </c>
+      <c r="I664" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9">
+      <c r="A665" s="1">
+        <v>664</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E665" s="2">
+        <v>20317</v>
+      </c>
+      <c r="F665" s="2">
+        <v>20134</v>
+      </c>
+      <c r="G665" s="2">
+        <v>19951</v>
+      </c>
+      <c r="H665" s="2">
+        <v>19402</v>
+      </c>
+      <c r="I665" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9">
+      <c r="A666" s="1">
+        <v>665</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E666" s="2">
+        <v>27872</v>
+      </c>
+      <c r="F666" s="2">
+        <v>27621</v>
+      </c>
+      <c r="G666" s="2">
+        <v>27370</v>
+      </c>
+      <c r="H666" s="2">
+        <v>26617</v>
+      </c>
+      <c r="I666" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9">
+      <c r="A667" s="1">
+        <v>666</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E667" s="2">
+        <v>202417</v>
+      </c>
+      <c r="F667" s="2">
+        <v>200594</v>
+      </c>
+      <c r="G667" s="2">
+        <v>198770</v>
+      </c>
+      <c r="H667" s="2">
+        <v>193299</v>
+      </c>
+      <c r="I667" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9">
+      <c r="A668" s="1">
+        <v>667</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E668" s="2">
+        <v>26127</v>
+      </c>
+      <c r="F668" s="2">
+        <v>25892</v>
+      </c>
+      <c r="G668" s="2">
+        <v>25656</v>
+      </c>
+      <c r="H668" s="2">
+        <v>24950</v>
+      </c>
+      <c r="I668" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9">
+      <c r="A669" s="1">
+        <v>668</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E669" s="2">
+        <v>222555</v>
+      </c>
+      <c r="F669" s="2">
+        <v>220550</v>
+      </c>
+      <c r="G669" s="2">
+        <v>218545</v>
+      </c>
+      <c r="H669" s="2">
+        <v>212530</v>
+      </c>
+      <c r="I669" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9">
+      <c r="A670" s="1">
+        <v>669</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E670" s="2">
+        <v>87646</v>
+      </c>
+      <c r="F670" s="2">
+        <v>87648</v>
+      </c>
+      <c r="G670" s="2">
+        <v>86845</v>
+      </c>
+      <c r="H670" s="2">
+        <v>86456</v>
+      </c>
+      <c r="I670" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9">
+      <c r="A671" s="1">
+        <v>670</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E671" s="2">
+        <v>4770286</v>
+      </c>
+      <c r="F671" s="2">
+        <v>4727311</v>
+      </c>
+      <c r="G671" s="2">
+        <v>4684335</v>
+      </c>
+      <c r="H671" s="2">
+        <v>4555408</v>
+      </c>
+      <c r="I671" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9">
+      <c r="A672" s="1">
+        <v>671</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E672" s="2">
+        <v>953036</v>
+      </c>
+      <c r="F672" s="2">
+        <v>944450</v>
+      </c>
+      <c r="G672" s="2">
+        <v>935864</v>
+      </c>
+      <c r="H672" s="2">
+        <v>910106</v>
+      </c>
+      <c r="I672" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9">
+      <c r="A673" s="1">
+        <v>672</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E673" s="2">
+        <v>9554255</v>
+      </c>
+      <c r="F673" s="2">
+        <v>9468181</v>
+      </c>
+      <c r="G673" s="2">
+        <v>9382106</v>
+      </c>
+      <c r="H673" s="2">
+        <v>9123883</v>
+      </c>
+      <c r="I673" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9">
+      <c r="A674" s="1">
+        <v>673</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E674" s="2">
+        <v>183150</v>
+      </c>
+      <c r="F674" s="2">
+        <v>181500</v>
+      </c>
+      <c r="G674" s="2">
+        <v>179850</v>
+      </c>
+      <c r="H674" s="2">
+        <v>174900</v>
+      </c>
+      <c r="I674" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9">
+      <c r="A675" s="1">
+        <v>674</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E675" s="2">
+        <v>18315</v>
+      </c>
+      <c r="F675" s="2">
+        <v>18150</v>
+      </c>
+      <c r="G675" s="2">
+        <v>17985</v>
+      </c>
+      <c r="H675" s="2">
+        <v>17490</v>
+      </c>
+      <c r="I675" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9">
+      <c r="A676" s="1">
+        <v>675</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E676" s="2">
+        <v>93795</v>
+      </c>
+      <c r="F676" s="2">
+        <v>92950</v>
+      </c>
+      <c r="G676" s="2">
+        <v>92105</v>
+      </c>
+      <c r="H676" s="2">
+        <v>89570</v>
+      </c>
+      <c r="I676" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9">
+      <c r="A677" s="1">
+        <v>676</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E677" s="2">
+        <v>200427</v>
+      </c>
+      <c r="F677" s="2">
+        <v>198622</v>
+      </c>
+      <c r="G677" s="2">
+        <v>196816</v>
+      </c>
+      <c r="H677" s="2">
+        <v>191399</v>
+      </c>
+      <c r="I677" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9">
+      <c r="A678" s="1">
+        <v>677</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E678" s="2">
+        <v>152510</v>
+      </c>
+      <c r="F678" s="2">
+        <v>151136</v>
+      </c>
+      <c r="G678" s="2">
+        <v>149762</v>
+      </c>
+      <c r="H678" s="2">
+        <v>145640</v>
+      </c>
+      <c r="I678" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9">
+      <c r="A679" s="1">
+        <v>678</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E679" s="2">
+        <v>193168</v>
+      </c>
+      <c r="F679" s="2">
+        <v>191428</v>
+      </c>
+      <c r="G679" s="2">
+        <v>189687</v>
+      </c>
+      <c r="H679" s="2">
+        <v>184467</v>
+      </c>
+      <c r="I679" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9">
+      <c r="A680" s="1">
+        <v>679</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E680" s="2">
+        <v>15348</v>
+      </c>
+      <c r="F680" s="2">
+        <v>15210</v>
+      </c>
+      <c r="G680" s="2">
+        <v>15071</v>
+      </c>
+      <c r="H680" s="2">
+        <v>14657</v>
+      </c>
+      <c r="I680" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9">
+      <c r="A681" s="1">
+        <v>680</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E681" s="2">
+        <v>19830</v>
+      </c>
+      <c r="F681" s="2">
+        <v>19652</v>
+      </c>
+      <c r="G681" s="2">
+        <v>19473</v>
+      </c>
+      <c r="H681" s="2">
+        <v>18937</v>
+      </c>
+      <c r="I681" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9">
+      <c r="A682" s="1">
+        <v>681</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E682" s="2">
+        <v>15311</v>
+      </c>
+      <c r="F682" s="2">
+        <v>15173</v>
+      </c>
+      <c r="G682" s="2">
+        <v>15035</v>
+      </c>
+      <c r="H682" s="2">
+        <v>14622</v>
+      </c>
+      <c r="I682" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9">
+      <c r="A683" s="1">
+        <v>682</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E683" s="2">
+        <v>18881</v>
+      </c>
+      <c r="F683" s="2">
+        <v>18711</v>
+      </c>
+      <c r="G683" s="2">
+        <v>18541</v>
+      </c>
+      <c r="H683" s="2">
+        <v>18031</v>
+      </c>
+      <c r="I683" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9">
+      <c r="A684" s="1">
+        <v>683</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E684" s="2">
+        <v>294874</v>
+      </c>
+      <c r="F684" s="2">
+        <v>292217</v>
+      </c>
+      <c r="G684" s="2">
+        <v>289561</v>
+      </c>
+      <c r="H684" s="2">
+        <v>281591</v>
+      </c>
+      <c r="I684" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9">
+      <c r="A685" s="1">
+        <v>684</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E685" s="2">
+        <v>290915</v>
+      </c>
+      <c r="F685" s="2">
+        <v>288295</v>
+      </c>
+      <c r="G685" s="2">
+        <v>285674</v>
+      </c>
+      <c r="H685" s="2">
+        <v>277811</v>
+      </c>
+      <c r="I685" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9">
+      <c r="A686" s="1">
+        <v>685</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E686" s="2">
+        <v>2720</v>
+      </c>
+      <c r="F686" s="2">
+        <v>2695</v>
+      </c>
+      <c r="G686" s="2">
+        <v>2671</v>
+      </c>
+      <c r="H686" s="2">
+        <v>2597</v>
+      </c>
+      <c r="I686" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9">
+      <c r="A687" s="1">
+        <v>686</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E687" s="2">
+        <v>39767</v>
+      </c>
+      <c r="F687" s="2">
+        <v>39409</v>
+      </c>
+      <c r="G687" s="2">
+        <v>39050</v>
+      </c>
+      <c r="H687" s="2">
+        <v>37976</v>
+      </c>
+      <c r="I687" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9">
+      <c r="A688" s="1">
+        <v>687</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E688" s="2">
+        <v>48507</v>
+      </c>
+      <c r="F688" s="2">
+        <v>48070</v>
+      </c>
+      <c r="G688" s="2">
+        <v>47633</v>
+      </c>
+      <c r="H688" s="2">
+        <v>46322</v>
+      </c>
+      <c r="I688" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9">
+      <c r="A689" s="1">
+        <v>688</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E689" s="2">
+        <v>4623</v>
+      </c>
+      <c r="F689" s="2">
+        <v>4582</v>
+      </c>
+      <c r="G689" s="2">
+        <v>4540</v>
+      </c>
+      <c r="H689" s="2">
+        <v>4415</v>
+      </c>
+      <c r="I689" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9">
+      <c r="A690" s="1">
+        <v>689</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E690" s="2">
+        <v>54002</v>
+      </c>
+      <c r="F690" s="2">
+        <v>53515</v>
+      </c>
+      <c r="G690" s="2">
+        <v>53029</v>
+      </c>
+      <c r="H690" s="2">
+        <v>51569</v>
+      </c>
+      <c r="I690" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9">
+      <c r="A691" s="1">
+        <v>690</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E691" s="2">
+        <v>5506</v>
+      </c>
+      <c r="F691" s="2">
+        <v>5456</v>
+      </c>
+      <c r="G691" s="2">
+        <v>5406</v>
+      </c>
+      <c r="H691" s="2">
+        <v>5258</v>
+      </c>
+      <c r="I691" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9">
+      <c r="A692" s="1">
+        <v>691</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E692" s="2">
+        <v>64349</v>
+      </c>
+      <c r="F692" s="2">
+        <v>63769</v>
+      </c>
+      <c r="G692" s="2">
+        <v>63189</v>
+      </c>
+      <c r="H692" s="2">
+        <v>61450</v>
+      </c>
+      <c r="I692" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9">
+      <c r="A693" s="1">
+        <v>692</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E693" s="2">
+        <v>553918</v>
+      </c>
+      <c r="F693" s="2">
+        <v>548928</v>
+      </c>
+      <c r="G693" s="2">
+        <v>543937</v>
+      </c>
+      <c r="H693" s="2">
+        <v>528967</v>
+      </c>
+      <c r="I693" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9">
+      <c r="A694" s="1">
+        <v>693</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E694" s="2">
+        <v>53114</v>
+      </c>
+      <c r="F694" s="2">
+        <v>52635</v>
+      </c>
+      <c r="G694" s="2">
+        <v>52157</v>
+      </c>
+      <c r="H694" s="2">
+        <v>50721</v>
+      </c>
+      <c r="I694" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695" s="1">
+        <v>694</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E695" s="2">
+        <v>5843</v>
+      </c>
+      <c r="F695" s="2">
+        <v>5790</v>
+      </c>
+      <c r="G695" s="2">
+        <v>5738</v>
+      </c>
+      <c r="H695" s="2">
+        <v>5580</v>
+      </c>
+      <c r="I695" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9">
+      <c r="A696" s="1">
+        <v>695</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E696" s="2">
+        <v>581831</v>
+      </c>
+      <c r="F696" s="2">
+        <v>576589</v>
+      </c>
+      <c r="G696" s="2">
+        <v>571347</v>
+      </c>
+      <c r="H696" s="2">
+        <v>555622</v>
+      </c>
+      <c r="I696" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697" s="1">
+        <v>696</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E697" s="2">
+        <v>107230</v>
+      </c>
+      <c r="F697" s="2">
+        <v>106264</v>
+      </c>
+      <c r="G697" s="2">
+        <v>105298</v>
+      </c>
+      <c r="H697" s="2">
+        <v>102400</v>
+      </c>
+      <c r="I697" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698" s="1">
+        <v>697</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E698" s="2">
+        <v>78520</v>
+      </c>
+      <c r="F698" s="2">
+        <v>77813</v>
+      </c>
+      <c r="G698" s="2">
+        <v>77106</v>
+      </c>
+      <c r="H698" s="2">
+        <v>74983</v>
+      </c>
+      <c r="I698" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699" s="1">
+        <v>698</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E699" s="2">
+        <v>60034</v>
+      </c>
+      <c r="F699" s="2">
+        <v>59494</v>
+      </c>
+      <c r="G699" s="2">
+        <v>58953</v>
+      </c>
+      <c r="H699" s="2">
+        <v>57330</v>
+      </c>
+      <c r="I699" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700" s="1">
+        <v>699</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E700" s="2">
+        <v>57970</v>
+      </c>
+      <c r="F700" s="2">
+        <v>57448</v>
+      </c>
+      <c r="G700" s="2">
+        <v>56925</v>
+      </c>
+      <c r="H700" s="2">
+        <v>55359</v>
+      </c>
+      <c r="I700" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701" s="1">
+        <v>700</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E701" s="2">
+        <v>107726</v>
+      </c>
+      <c r="F701" s="2">
+        <v>106755</v>
+      </c>
+      <c r="G701" s="2">
+        <v>105785</v>
+      </c>
+      <c r="H701" s="2">
+        <v>102873</v>
+      </c>
+      <c r="I701" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702" s="1">
+        <v>701</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E702" s="2">
+        <v>10889</v>
+      </c>
+      <c r="F702" s="2">
+        <v>10791</v>
+      </c>
+      <c r="G702" s="2">
+        <v>10693</v>
+      </c>
+      <c r="H702" s="2">
+        <v>10399</v>
+      </c>
+      <c r="I702" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703" s="1">
+        <v>702</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E703" s="2">
+        <v>93740</v>
+      </c>
+      <c r="F703" s="2">
+        <v>92895</v>
+      </c>
+      <c r="G703" s="2">
+        <v>92051</v>
+      </c>
+      <c r="H703" s="2">
+        <v>89517</v>
+      </c>
+      <c r="I703" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704" s="1">
+        <v>703</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E704" s="2">
+        <v>98235</v>
+      </c>
+      <c r="F704" s="2">
+        <v>97350</v>
+      </c>
+      <c r="G704" s="2">
+        <v>96465</v>
+      </c>
+      <c r="H704" s="2">
+        <v>93810</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705" s="1">
+        <v>704</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E705" s="2">
+        <v>118287</v>
+      </c>
+      <c r="F705" s="2">
+        <v>117222</v>
+      </c>
+      <c r="G705" s="2">
+        <v>116156</v>
+      </c>
+      <c r="H705" s="2">
+        <v>112959</v>
+      </c>
+      <c r="I705" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706" s="1">
+        <v>705</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E706" s="2">
+        <v>12132</v>
+      </c>
+      <c r="F706" s="2">
+        <v>12023</v>
+      </c>
+      <c r="G706" s="2">
+        <v>11914</v>
+      </c>
+      <c r="H706" s="2">
+        <v>11586</v>
+      </c>
+      <c r="I706" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707" s="1">
+        <v>706</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E707" s="2">
+        <v>160229</v>
+      </c>
+      <c r="F707" s="2">
+        <v>158785</v>
+      </c>
+      <c r="G707" s="2">
+        <v>157342</v>
+      </c>
+      <c r="H707" s="2">
+        <v>153011</v>
+      </c>
+      <c r="I707" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708" s="1">
+        <v>707</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E708" s="2">
+        <v>99994</v>
+      </c>
+      <c r="F708" s="2">
+        <v>99094</v>
+      </c>
+      <c r="G708" s="2">
+        <v>98193</v>
+      </c>
+      <c r="H708" s="2">
+        <v>95490</v>
+      </c>
+      <c r="I708" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709" s="1">
+        <v>708</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E709" s="2">
+        <v>75348</v>
+      </c>
+      <c r="F709" s="2">
+        <v>74669</v>
+      </c>
+      <c r="G709" s="2">
+        <v>73990</v>
+      </c>
+      <c r="H709" s="2">
+        <v>71954</v>
+      </c>
+      <c r="I709" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710" s="1">
+        <v>709</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E710" s="2">
+        <v>97708</v>
+      </c>
+      <c r="F710" s="2">
+        <v>96828</v>
+      </c>
+      <c r="G710" s="2">
+        <v>95947</v>
+      </c>
+      <c r="H710" s="2">
+        <v>93307</v>
+      </c>
+      <c r="I710" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711" s="1">
+        <v>710</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E711" s="2">
+        <v>21452</v>
+      </c>
+      <c r="F711" s="2">
+        <v>21259</v>
+      </c>
+      <c r="G711" s="2">
+        <v>21065</v>
+      </c>
+      <c r="H711" s="2">
+        <v>20486</v>
+      </c>
+      <c r="I711" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712" s="1">
+        <v>711</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E712" s="2">
+        <v>215746</v>
+      </c>
+      <c r="F712" s="2">
+        <v>213803</v>
+      </c>
+      <c r="G712" s="2">
+        <v>211859</v>
+      </c>
+      <c r="H712" s="2">
+        <v>206028</v>
+      </c>
+      <c r="I712" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713" s="1">
+        <v>712</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E713" s="2">
+        <v>13398</v>
+      </c>
+      <c r="F713" s="2">
+        <v>13277</v>
+      </c>
+      <c r="G713" s="2">
+        <v>13156</v>
+      </c>
+      <c r="H713" s="2">
+        <v>12794</v>
+      </c>
+      <c r="I713" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714" s="1">
+        <v>713</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E714" s="2">
+        <v>132479</v>
+      </c>
+      <c r="F714" s="2">
+        <v>131285</v>
+      </c>
+      <c r="G714" s="2">
+        <v>130092</v>
+      </c>
+      <c r="H714" s="2">
+        <v>126511</v>
+      </c>
+      <c r="I714" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715" s="1">
+        <v>714</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E715" s="2">
+        <v>1552</v>
+      </c>
+      <c r="F715" s="2">
+        <v>1538</v>
+      </c>
+      <c r="G715" s="2">
+        <v>1524</v>
+      </c>
+      <c r="H715" s="2">
+        <v>1482</v>
+      </c>
+      <c r="I715" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716" s="1">
+        <v>715</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E716" s="2">
+        <v>20052</v>
+      </c>
+      <c r="F716" s="2">
+        <v>19872</v>
+      </c>
+      <c r="G716" s="2">
+        <v>19691</v>
+      </c>
+      <c r="H716" s="2">
+        <v>19149</v>
+      </c>
+      <c r="I716" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717" s="1">
+        <v>716</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E717" s="2">
+        <v>195122</v>
+      </c>
+      <c r="F717" s="2">
+        <v>193365</v>
+      </c>
+      <c r="G717" s="2">
+        <v>191607</v>
+      </c>
+      <c r="H717" s="2">
+        <v>186333</v>
+      </c>
+      <c r="I717" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718" s="1">
+        <v>717</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E718" s="2">
+        <v>27706</v>
+      </c>
+      <c r="F718" s="2">
+        <v>27456</v>
+      </c>
+      <c r="G718" s="2">
+        <v>27206</v>
+      </c>
+      <c r="H718" s="2">
+        <v>26458</v>
+      </c>
+      <c r="I718" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719" s="1">
+        <v>718</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E719" s="2">
+        <v>276418</v>
+      </c>
+      <c r="F719" s="2">
+        <v>273928</v>
+      </c>
+      <c r="G719" s="2">
+        <v>271437</v>
+      </c>
+      <c r="H719" s="2">
+        <v>263967</v>
+      </c>
+      <c r="I719" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720" s="1">
+        <v>719</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E720" s="2">
+        <v>32218</v>
+      </c>
+      <c r="F720" s="2">
+        <v>31928</v>
+      </c>
+      <c r="G720" s="2">
+        <v>31637</v>
+      </c>
+      <c r="H720" s="2">
+        <v>30767</v>
+      </c>
+      <c r="I720" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721" s="1">
+        <v>720</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E721" s="2">
+        <v>102148</v>
+      </c>
+      <c r="F721" s="2">
+        <v>101228</v>
+      </c>
+      <c r="G721" s="2">
+        <v>100307</v>
+      </c>
+      <c r="H721" s="2">
+        <v>97547</v>
+      </c>
+      <c r="I721" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722" s="1">
+        <v>721</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E722" s="2">
+        <v>21452</v>
+      </c>
+      <c r="F722" s="2">
+        <v>21259</v>
+      </c>
+      <c r="G722" s="2">
+        <v>21065</v>
+      </c>
+      <c r="H722" s="2">
+        <v>20486</v>
+      </c>
+      <c r="I722" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723" s="1">
+        <v>722</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E723" s="2">
+        <v>20835</v>
+      </c>
+      <c r="F723" s="2">
+        <v>20647</v>
+      </c>
+      <c r="G723" s="2">
+        <v>20459</v>
+      </c>
+      <c r="H723" s="2">
+        <v>19896</v>
+      </c>
+      <c r="I723" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724" s="1">
+        <v>723</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E724" s="2">
+        <v>761540</v>
+      </c>
+      <c r="F724" s="2">
+        <v>761540</v>
+      </c>
+      <c r="G724" s="2">
+        <v>758398</v>
+      </c>
+      <c r="H724" s="2">
+        <v>753950</v>
+      </c>
+      <c r="I724" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725" s="1">
+        <v>724</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E725" s="2">
+        <v>28467</v>
+      </c>
+      <c r="F725" s="2">
+        <v>28211</v>
+      </c>
+      <c r="G725" s="2">
+        <v>27954</v>
+      </c>
+      <c r="H725" s="2">
+        <v>27185</v>
+      </c>
+      <c r="I725" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726" s="1">
+        <v>725</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E726" s="2">
+        <v>20824</v>
+      </c>
+      <c r="F726" s="2">
+        <v>20636</v>
+      </c>
+      <c r="G726" s="2">
+        <v>20448</v>
+      </c>
+      <c r="H726" s="2">
+        <v>19886</v>
+      </c>
+      <c r="I726" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727" s="1">
+        <v>726</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E727" s="2">
+        <v>10662</v>
+      </c>
+      <c r="F727" s="2">
+        <v>10566</v>
+      </c>
+      <c r="G727" s="2">
+        <v>10469</v>
+      </c>
+      <c r="H727" s="2">
+        <v>10181</v>
+      </c>
+      <c r="I727" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728" s="1">
+        <v>727</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E728" s="2">
+        <v>77423</v>
+      </c>
+      <c r="F728" s="2">
+        <v>76725</v>
+      </c>
+      <c r="G728" s="2">
+        <v>76028</v>
+      </c>
+      <c r="H728" s="2">
+        <v>73935</v>
+      </c>
+      <c r="I728" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729" s="1">
+        <v>728</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E729" s="2">
+        <v>28021</v>
+      </c>
+      <c r="F729" s="2">
+        <v>27768</v>
+      </c>
+      <c r="G729" s="2">
+        <v>27516</v>
+      </c>
+      <c r="H729" s="2">
+        <v>26759</v>
+      </c>
+      <c r="I729" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730" s="1">
+        <v>729</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E730" s="2">
+        <v>73534</v>
+      </c>
+      <c r="F730" s="2">
+        <v>72872</v>
+      </c>
+      <c r="G730" s="2">
+        <v>72209</v>
+      </c>
+      <c r="H730" s="2">
+        <v>70222</v>
+      </c>
+      <c r="I730" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9">
+      <c r="A731" s="1">
+        <v>730</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E731" s="2">
+        <v>71909</v>
+      </c>
+      <c r="F731" s="2">
+        <v>71261</v>
+      </c>
+      <c r="G731" s="2">
+        <v>70613</v>
+      </c>
+      <c r="H731" s="2">
+        <v>68670</v>
+      </c>
+      <c r="I731" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9">
+      <c r="A732" s="1">
+        <v>731</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E732" s="2">
+        <v>14717</v>
+      </c>
+      <c r="F732" s="2">
+        <v>14585</v>
+      </c>
+      <c r="G732" s="2">
+        <v>14452</v>
+      </c>
+      <c r="H732" s="2">
+        <v>14055</v>
+      </c>
+      <c r="I732" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9">
+      <c r="A733" s="1">
+        <v>732</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E733" s="2">
+        <v>14388</v>
+      </c>
+      <c r="F733" s="2">
+        <v>14258</v>
+      </c>
+      <c r="G733" s="2">
+        <v>14129</v>
+      </c>
+      <c r="H733" s="2">
+        <v>13740</v>
+      </c>
+      <c r="I733" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9">
+      <c r="A734" s="1">
+        <v>733</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E734" s="2">
+        <v>31500</v>
+      </c>
+      <c r="F734" s="2">
+        <v>31500</v>
+      </c>
+      <c r="G734" s="2">
+        <v>31500</v>
+      </c>
+      <c r="H734" s="2">
+        <v>31500</v>
+      </c>
+      <c r="I734" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9">
+      <c r="A735" s="1">
+        <v>734</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E735" s="2">
+        <v>37000</v>
+      </c>
+      <c r="F735" s="2">
+        <v>37000</v>
+      </c>
+      <c r="G735" s="2">
+        <v>37000</v>
+      </c>
+      <c r="H735" s="2">
+        <v>37000</v>
+      </c>
+      <c r="I735" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9">
+      <c r="A736" s="1">
+        <v>735</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E736" s="2">
+        <v>43500</v>
+      </c>
+      <c r="F736" s="2">
+        <v>43500</v>
+      </c>
+      <c r="G736" s="2">
+        <v>43500</v>
+      </c>
+      <c r="H736" s="2">
+        <v>43500</v>
+      </c>
+      <c r="I736" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9">
+      <c r="A737" s="1">
+        <v>736</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E737" s="2">
+        <v>59000</v>
+      </c>
+      <c r="F737" s="2">
+        <v>59000</v>
+      </c>
+      <c r="G737" s="2">
+        <v>59000</v>
+      </c>
+      <c r="H737" s="2">
+        <v>59000</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9">
+      <c r="A738" s="1">
+        <v>737</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E738" s="2">
+        <v>104340</v>
+      </c>
+      <c r="F738" s="2">
+        <v>103400</v>
+      </c>
+      <c r="G738" s="2">
+        <v>102460</v>
+      </c>
+      <c r="H738" s="2">
+        <v>99640</v>
+      </c>
+      <c r="I738" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9">
+      <c r="A739" s="1">
+        <v>738</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E739" s="2">
+        <v>21268</v>
+      </c>
+      <c r="F739" s="2">
+        <v>21076</v>
+      </c>
+      <c r="G739" s="2">
+        <v>20884</v>
+      </c>
+      <c r="H739" s="2">
+        <v>20310</v>
+      </c>
+      <c r="I739" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9">
+      <c r="A740" s="1">
+        <v>739</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E740" s="2">
+        <v>316511</v>
+      </c>
+      <c r="F740" s="2">
+        <v>313660</v>
+      </c>
+      <c r="G740" s="2">
+        <v>310808</v>
+      </c>
+      <c r="H740" s="2">
+        <v>302254</v>
+      </c>
+      <c r="I740" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9">
+      <c r="A741" s="1">
+        <v>740</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E741" s="2">
+        <v>51032</v>
+      </c>
+      <c r="F741" s="2">
+        <v>50573</v>
+      </c>
+      <c r="G741" s="2">
+        <v>50113</v>
+      </c>
+      <c r="H741" s="2">
+        <v>48734</v>
+      </c>
+      <c r="I741" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9">
+      <c r="A742" s="1">
+        <v>741</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E742" s="2">
+        <v>533966</v>
+      </c>
+      <c r="F742" s="2">
+        <v>529155</v>
+      </c>
+      <c r="G742" s="2">
+        <v>524345</v>
+      </c>
+      <c r="H742" s="2">
+        <v>509913</v>
+      </c>
+      <c r="I742" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9">
+      <c r="A743" s="1">
+        <v>742</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E743" s="2">
+        <v>78838</v>
+      </c>
+      <c r="F743" s="2">
+        <v>78128</v>
+      </c>
+      <c r="G743" s="2">
+        <v>77417</v>
+      </c>
+      <c r="H743" s="2">
+        <v>75287</v>
+      </c>
+      <c r="I743" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9">
+      <c r="A744" s="1">
+        <v>743</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E744" s="2">
+        <v>85470</v>
+      </c>
+      <c r="F744" s="2">
+        <v>84700</v>
+      </c>
+      <c r="G744" s="2">
+        <v>83930</v>
+      </c>
+      <c r="H744" s="2">
+        <v>81620</v>
+      </c>
+      <c r="I744" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9">
+      <c r="A745" s="1">
+        <v>744</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E745" s="2">
+        <v>82751</v>
+      </c>
+      <c r="F745" s="2">
+        <v>82005</v>
+      </c>
+      <c r="G745" s="2">
+        <v>81260</v>
+      </c>
+      <c r="H745" s="2">
+        <v>79023</v>
+      </c>
+      <c r="I745" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9">
+      <c r="A746" s="1">
+        <v>745</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E746" s="2">
+        <v>85498</v>
+      </c>
+      <c r="F746" s="2">
+        <v>84728</v>
+      </c>
+      <c r="G746" s="2">
+        <v>83957</v>
+      </c>
+      <c r="H746" s="2">
+        <v>81647</v>
+      </c>
+      <c r="I746" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9">
+      <c r="A747" s="1">
+        <v>746</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E747" s="2">
+        <v>106588</v>
+      </c>
+      <c r="F747" s="2">
+        <v>105628</v>
+      </c>
+      <c r="G747" s="2">
+        <v>104667</v>
+      </c>
+      <c r="H747" s="2">
+        <v>101787</v>
+      </c>
+      <c r="I747" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9">
+      <c r="A748" s="1">
+        <v>747</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E748" s="2">
+        <v>107304</v>
+      </c>
+      <c r="F748" s="2">
+        <v>106337</v>
+      </c>
+      <c r="G748" s="2">
+        <v>105370</v>
+      </c>
+      <c r="H748" s="2">
+        <v>102470</v>
+      </c>
+      <c r="I748" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9">
+      <c r="A749" s="1">
+        <v>748</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E749" s="2">
+        <v>83222</v>
+      </c>
+      <c r="F749" s="2">
+        <v>82473</v>
+      </c>
+      <c r="G749" s="2">
+        <v>81723</v>
+      </c>
+      <c r="H749" s="2">
+        <v>79474</v>
+      </c>
+      <c r="I749" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9">
+      <c r="A750" s="1">
+        <v>749</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E750" s="2">
+        <v>59626</v>
+      </c>
+      <c r="F750" s="2">
+        <v>59089</v>
+      </c>
+      <c r="G750" s="2">
+        <v>58552</v>
+      </c>
+      <c r="H750" s="2">
+        <v>56940</v>
+      </c>
+      <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>