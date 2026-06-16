--- v1 (2026-06-14)
+++ v2 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1547">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -833,50 +833,56 @@
   <si>
     <t>Farlight 84 - 80 Diamonds</t>
   </si>
   <si>
     <t>FT880</t>
   </si>
   <si>
     <t>Farlight 84 - 880 Diamonds</t>
   </si>
   <si>
     <t>GI300</t>
   </si>
   <si>
     <t>Genshin Impact</t>
   </si>
   <si>
     <t>300+30 Genesis Crystals</t>
   </si>
   <si>
     <t>GI60</t>
   </si>
   <si>
     <t>60 Genesis Crystals</t>
   </si>
   <si>
+    <t>GIBWM</t>
+  </si>
+  <si>
+    <t>Blessing of the Welkin Moon</t>
+  </si>
+  <si>
     <t>go50</t>
   </si>
   <si>
     <t>GO PAY</t>
   </si>
   <si>
     <t>Go Pay 50.000</t>
   </si>
   <si>
     <t>GP10</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>10.000 IDR</t>
   </si>
   <si>
     <t>GP129</t>
   </si>
   <si>
     <t>129.000 IDR</t>
   </si>
   <si>
     <t>GP150</t>
@@ -1397,83 +1403,95 @@
   <si>
     <t>275 Diamonds</t>
   </si>
   <si>
     <t>ML275PH</t>
   </si>
   <si>
     <t>Mobile Legends 275 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML28</t>
   </si>
   <si>
     <t>ML296</t>
   </si>
   <si>
     <t>296 Diamonds</t>
   </si>
   <si>
     <t>ML3</t>
   </si>
   <si>
     <t>3 Diamonds</t>
   </si>
   <si>
+    <t>ML32RU</t>
+  </si>
+  <si>
+    <t>Mobile Legends 32 + 3 Diamonds (Russia)</t>
+  </si>
+  <si>
     <t>ML36</t>
   </si>
   <si>
     <t>36 Diamonds</t>
   </si>
   <si>
     <t>ML408</t>
   </si>
   <si>
     <t>408 Diamonds</t>
   </si>
   <si>
     <t>ML44</t>
   </si>
   <si>
     <t>ML440</t>
   </si>
   <si>
     <t>440 Diamonds</t>
   </si>
   <si>
     <t>ML453</t>
   </si>
   <si>
     <t>453 Diamonds</t>
   </si>
   <si>
     <t>ML5</t>
   </si>
   <si>
     <t>ML50</t>
   </si>
   <si>
+    <t>ML50RU</t>
+  </si>
+  <si>
+    <t>Mobile Legends 50 + 5 Diamonds (Russia)</t>
+  </si>
+  <si>
     <t>ML565</t>
   </si>
   <si>
     <t>565 Diamonds</t>
   </si>
   <si>
     <t>ML568</t>
   </si>
   <si>
     <t>568 Diamonds</t>
   </si>
   <si>
     <t>ML570</t>
   </si>
   <si>
     <t>Mobile Legends 570 Diamonds (Filipina)</t>
   </si>
   <si>
     <t>ML59</t>
   </si>
   <si>
     <t>ML5PH</t>
   </si>
   <si>
     <t>Mobile Legends 5 Diamonds (Filipina)</t>
@@ -1694,56 +1712,50 @@
   <si>
     <t>PT30</t>
   </si>
   <si>
     <t>Telkomsel 30.000</t>
   </si>
   <si>
     <t>PT35</t>
   </si>
   <si>
     <t>Telkomsel 35.000</t>
   </si>
   <si>
     <t>PT40</t>
   </si>
   <si>
     <t>Telkomsel 40.000</t>
   </si>
   <si>
     <t>PT45</t>
   </si>
   <si>
     <t>Telkomsel 45.000</t>
   </si>
   <si>
-    <t>PT5</t>
-[...4 lines deleted...]
-  <si>
     <t>PT50</t>
   </si>
   <si>
     <t>Telkomsel 50.000</t>
   </si>
   <si>
     <t>RG10</t>
   </si>
   <si>
     <t>Razer Gold</t>
   </si>
   <si>
     <t>Razer Gold 10.000</t>
   </si>
   <si>
     <t>shopee50</t>
   </si>
   <si>
     <t>SHOPEE PAY</t>
   </si>
   <si>
     <t>SHOPEE PAY 50.000</t>
   </si>
   <si>
     <t>SLB</t>
@@ -1865,107 +1877,125 @@
   <si>
     <t>TWPH</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Filipina)</t>
   </si>
   <si>
     <t>TWPMY</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Malaysia)</t>
   </si>
   <si>
     <t>TWTH</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Thailand)</t>
   </si>
   <si>
     <t>vflexs</t>
   </si>
   <si>
     <t>Aktivasi Voucher XL Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
+    <t>VP1000MYR</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP (Malaysia)</t>
+  </si>
+  <si>
     <t>VP1000PH</t>
   </si>
   <si>
-    <t>Valorant</t>
-[...1 lines deleted...]
-  <si>
     <t>Valorant 1.000 VP (Filipina)</t>
   </si>
   <si>
     <t>VP1000SG</t>
   </si>
   <si>
     <t>Valorant 1.000 VP (Singapore)</t>
   </si>
   <si>
     <t>VP1000TH</t>
   </si>
   <si>
     <t>Valorant 1.000 VP (Thailand)</t>
   </si>
   <si>
+    <t>VP2050MYR</t>
+  </si>
+  <si>
+    <t>Valorant 2.050 VP (Malaysia)</t>
+  </si>
+  <si>
     <t>VP2050PH</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Filipina)</t>
   </si>
   <si>
     <t>VP2050SG</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Singapore)</t>
   </si>
   <si>
     <t>VP2050TH</t>
   </si>
   <si>
     <t>Valorant 2.050 VP (Thailand)</t>
   </si>
   <si>
     <t>VP3650PH</t>
   </si>
   <si>
     <t>Valorant 3.650 VP (Filipina)</t>
   </si>
   <si>
     <t>VP3650TH</t>
   </si>
   <si>
     <t>Valorant 3.650 VP (Thailand)</t>
   </si>
   <si>
     <t>VP475</t>
   </si>
   <si>
     <t>Valorant 475 VP</t>
   </si>
   <si>
+    <t>VP475MYR</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP (Malaysia)</t>
+  </si>
+  <si>
     <t>VP475PH</t>
   </si>
   <si>
     <t>Valorant 475 VP (Filipina)</t>
   </si>
   <si>
     <t>VP475SG</t>
   </si>
   <si>
     <t>Valorant 475 VP (Singapore)</t>
   </si>
   <si>
     <t>VP475TH</t>
   </si>
   <si>
     <t>Valorant 475 VP (Thailand)</t>
   </si>
   <si>
     <t>VP5350TH</t>
   </si>
   <si>
     <t>Valorant 5.350 VP (Thailand)</t>
   </si>
   <si>
     <t>VP950</t>
@@ -2012,50 +2042,56 @@
   <si>
     <t>WDPID</t>
   </si>
   <si>
     <t>Weekly Diamond Pass</t>
   </si>
   <si>
     <t>WDPID2</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 2x</t>
   </si>
   <si>
     <t>WDPMY</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Malaysia)</t>
   </si>
   <si>
     <t>WDPPH</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Filipina)</t>
   </si>
   <si>
+    <t>WDPRU</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Russia)</t>
+  </si>
+  <si>
     <t>WDPSG</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Singapore)</t>
   </si>
   <si>
     <t>WDPTH</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Thailand)</t>
   </si>
   <si>
     <t>WDPTUR</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Turkey)</t>
   </si>
   <si>
     <t>WDPVNM</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Vietnam)</t>
   </si>
   <si>
     <t>WEBBR</t>
@@ -3326,92 +3362,122 @@
   <si>
     <t>LUP30</t>
   </si>
   <si>
     <t>Level Up Pass - Level 30</t>
   </si>
   <si>
     <t>VP3650</t>
   </si>
   <si>
     <t>3.650 VP</t>
   </si>
   <si>
     <t>BYU1530</t>
   </si>
   <si>
     <t>by.U Data 15 GB 30 Hari</t>
   </si>
   <si>
     <t>BYU814</t>
   </si>
   <si>
     <t>Data 8 GB 14 Hari</t>
   </si>
   <si>
+    <t>MYR112</t>
+  </si>
+  <si>
+    <t>Mobile Legends  112 Diamonds (102+10) (Malaysia)</t>
+  </si>
+  <si>
     <t>MYR140</t>
   </si>
   <si>
     <t>140 Diamonds (Malaysia)</t>
   </si>
   <si>
+    <t>MYR150</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 150+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
     <t>MYR182</t>
   </si>
   <si>
     <t>Mobile Legends 182 Diamonds (Malaysia)</t>
   </si>
   <si>
+    <t>MYR250</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 250+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
     <t>MYR275</t>
   </si>
   <si>
     <t>Mobile Legends 275 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR284</t>
   </si>
   <si>
     <t>284 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR345</t>
   </si>
   <si>
     <t>Mobile Legends 345 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR355</t>
   </si>
   <si>
     <t>Mobile Legends 355 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYR42</t>
   </si>
   <si>
     <t>42 Diamonds (Malaysia)</t>
   </si>
   <si>
+    <t>MYR50</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 50+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MYR500</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 500+Bonus Diamonds (Malaysia)</t>
+  </si>
+  <si>
     <t>MYR70</t>
   </si>
   <si>
     <t>70 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>MYRMEB</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Monthly Epic Bundle (Malaysia)</t>
   </si>
   <si>
     <t>WA11GB30</t>
   </si>
   <si>
     <t>Paket Internet Whatsapp 11 GB 30 Hari</t>
   </si>
   <si>
     <t>CODM31</t>
   </si>
   <si>
     <t>Call of Duty MOBILE</t>
   </si>
   <si>
     <t>31 CP</t>
@@ -4505,56 +4571,50 @@
   <si>
     <t>MLP120</t>
   </si>
   <si>
     <t>120 Diamonds Promo</t>
   </si>
   <si>
     <t>MLP144</t>
   </si>
   <si>
     <t>144 Diamonds Promo</t>
   </si>
   <si>
     <t>MLP168</t>
   </si>
   <si>
     <t>168 Diamonds Promo</t>
   </si>
   <si>
     <t>MLP240</t>
   </si>
   <si>
     <t>240 Diamonds Promo</t>
   </si>
   <si>
-    <t>VU100</t>
-[...4 lines deleted...]
-  <si>
     <t>VU20</t>
   </si>
   <si>
     <t>Voucher Unipin 20.000</t>
   </si>
   <si>
     <t>VU300</t>
   </si>
   <si>
     <t>Voucher Unipin 300.000</t>
   </si>
   <si>
     <t>VU50</t>
   </si>
   <si>
     <t>Voucher Unipin 50.000</t>
   </si>
   <si>
     <t>VU500</t>
   </si>
   <si>
     <t>Voucher Unipin 500.000</t>
   </si>
   <si>
     <t>BYU33</t>
@@ -4577,54 +4637,66 @@
   <si>
     <t>BYU42</t>
   </si>
   <si>
     <t>Data Kaget 42 GB 30 Hari</t>
   </si>
   <si>
     <t>BYU6528</t>
   </si>
   <si>
     <t>by.U Data Kaget 65 GB 28 Hari</t>
   </si>
   <si>
     <t>BYU6530</t>
   </si>
   <si>
     <t>Data Kaget 65 GB 30 Hari</t>
   </si>
   <si>
     <t>BYU74</t>
   </si>
   <si>
     <t>by.U Data Kaget 37 GB 30 Hari</t>
   </si>
   <si>
+    <t>ML706GL</t>
+  </si>
+  <si>
+    <t>706 Diamonds (Global)</t>
+  </si>
+  <si>
     <t>PAXL10</t>
   </si>
   <si>
     <t>Akrab Kuota Bersama 10 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Super Sus 5.600 Goldstar</t>
+  </si>
+  <si>
+    <t>Super Sus 5000+2000 Goldstar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4934,343 +5006,343 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I750"/>
+  <dimension ref="A1:I763"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H750" sqref="H750"/>
+      <selection activeCell="H763" sqref="H763"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>373182</v>
+        <v>372957</v>
       </c>
       <c r="F2" s="2">
-        <v>369820</v>
+        <v>369597</v>
       </c>
       <c r="G2" s="2">
-        <v>366458</v>
+        <v>366237</v>
       </c>
       <c r="H2" s="2">
-        <v>356372</v>
+        <v>356157</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>75992</v>
+        <v>75579</v>
       </c>
       <c r="F3" s="2">
-        <v>75307</v>
+        <v>74898</v>
       </c>
       <c r="G3" s="2">
-        <v>74622</v>
+        <v>74217</v>
       </c>
       <c r="H3" s="2">
-        <v>72569</v>
+        <v>72174</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>746335</v>
+        <v>745932</v>
       </c>
       <c r="F4" s="2">
-        <v>739611</v>
+        <v>739212</v>
       </c>
       <c r="G4" s="2">
-        <v>732888</v>
+        <v>732492</v>
       </c>
       <c r="H4" s="2">
-        <v>712716</v>
+        <v>712332</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>15558</v>
+        <v>15481</v>
       </c>
       <c r="F5" s="2">
-        <v>15418</v>
+        <v>15342</v>
       </c>
       <c r="G5" s="2">
-        <v>15277</v>
+        <v>15202</v>
       </c>
       <c r="H5" s="2">
-        <v>14857</v>
+        <v>14784</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>149272</v>
+        <v>149191</v>
       </c>
       <c r="F6" s="2">
-        <v>147927</v>
+        <v>147847</v>
       </c>
       <c r="G6" s="2">
-        <v>146582</v>
+        <v>146503</v>
       </c>
       <c r="H6" s="2">
-        <v>142548</v>
+        <v>142470</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
         <v>18316</v>
       </c>
       <c r="F7" s="2">
         <v>18151</v>
       </c>
       <c r="G7" s="2">
         <v>17986</v>
       </c>
       <c r="H7" s="2">
         <v>17491</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>123953</v>
+        <v>123752</v>
       </c>
       <c r="F8" s="2">
-        <v>122836</v>
+        <v>122637</v>
       </c>
       <c r="G8" s="2">
-        <v>121719</v>
+        <v>121522</v>
       </c>
       <c r="H8" s="2">
-        <v>118369</v>
+        <v>118177</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
         <v>39052</v>
       </c>
       <c r="F9" s="2">
         <v>38700</v>
       </c>
       <c r="G9" s="2">
         <v>38348</v>
       </c>
       <c r="H9" s="2">
         <v>37293</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2">
-        <v>14136</v>
+        <v>14114</v>
       </c>
       <c r="F10" s="2">
-        <v>14009</v>
+        <v>13987</v>
       </c>
       <c r="G10" s="2">
-        <v>13881</v>
+        <v>13859</v>
       </c>
       <c r="H10" s="2">
-        <v>13499</v>
+        <v>13478</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2">
         <v>11810</v>
       </c>
       <c r="F11" s="2">
         <v>11704</v>
       </c>
       <c r="G11" s="2">
@@ -5681,147 +5753,147 @@
       </c>
       <c r="G25" s="2">
         <v>165893</v>
       </c>
       <c r="H25" s="2">
         <v>161327</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>13119</v>
+        <v>13048</v>
       </c>
       <c r="F26" s="2">
-        <v>13001</v>
+        <v>12931</v>
       </c>
       <c r="G26" s="2">
-        <v>12883</v>
+        <v>12813</v>
       </c>
       <c r="H26" s="2">
-        <v>12528</v>
+        <v>12460</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="2">
         <v>26285</v>
       </c>
       <c r="F27" s="2">
         <v>26048</v>
       </c>
       <c r="G27" s="2">
         <v>25811</v>
       </c>
       <c r="H27" s="2">
         <v>25101</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="2">
-        <v>39297</v>
+        <v>39185</v>
       </c>
       <c r="F28" s="2">
-        <v>38943</v>
+        <v>38832</v>
       </c>
       <c r="G28" s="2">
-        <v>38589</v>
+        <v>38479</v>
       </c>
       <c r="H28" s="2">
-        <v>37527</v>
+        <v>37420</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>65087</v>
+        <v>65279</v>
       </c>
       <c r="F29" s="2">
-        <v>64501</v>
+        <v>64691</v>
       </c>
       <c r="G29" s="2">
-        <v>63914</v>
+        <v>64103</v>
       </c>
       <c r="H29" s="2">
-        <v>62155</v>
+        <v>62339</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="2">
         <v>30259</v>
       </c>
       <c r="F30" s="2">
         <v>29986</v>
       </c>
       <c r="G30" s="2">
@@ -5855,60 +5927,60 @@
       </c>
       <c r="G31" s="2">
         <v>53708</v>
       </c>
       <c r="H31" s="2">
         <v>52229</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="2">
-        <v>161696</v>
+        <v>161668</v>
       </c>
       <c r="F32" s="2">
-        <v>160239</v>
+        <v>160212</v>
       </c>
       <c r="G32" s="2">
-        <v>158782</v>
+        <v>158755</v>
       </c>
       <c r="H32" s="2">
-        <v>154412</v>
+        <v>154386</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="2">
         <v>311707</v>
       </c>
       <c r="F33" s="2">
         <v>308899</v>
       </c>
       <c r="G33" s="2">
@@ -6000,60 +6072,60 @@
       </c>
       <c r="G36" s="2">
         <v>149242</v>
       </c>
       <c r="H36" s="2">
         <v>145134</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="2">
-        <v>75308</v>
+        <v>74753</v>
       </c>
       <c r="F37" s="2">
-        <v>74630</v>
+        <v>74080</v>
       </c>
       <c r="G37" s="2">
-        <v>73951</v>
+        <v>73406</v>
       </c>
       <c r="H37" s="2">
-        <v>71916</v>
+        <v>71386</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="2">
         <v>390112</v>
       </c>
       <c r="F38" s="2">
         <v>386597</v>
       </c>
       <c r="G38" s="2">
@@ -6232,60 +6304,60 @@
       </c>
       <c r="G44" s="2">
         <v>7811</v>
       </c>
       <c r="H44" s="2">
         <v>7596</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>11249</v>
+        <v>11267</v>
       </c>
       <c r="F45" s="2">
-        <v>11147</v>
+        <v>11165</v>
       </c>
       <c r="G45" s="2">
-        <v>11046</v>
+        <v>11064</v>
       </c>
       <c r="H45" s="2">
-        <v>10742</v>
+        <v>10759</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="2">
         <v>16550</v>
       </c>
       <c r="F46" s="2">
         <v>16401</v>
       </c>
       <c r="G46" s="2">
@@ -6725,60 +6797,60 @@
       </c>
       <c r="G61" s="2">
         <v>78900</v>
       </c>
       <c r="H61" s="2">
         <v>76728</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E62" s="2">
-        <v>777867</v>
+        <v>780263</v>
       </c>
       <c r="F62" s="2">
-        <v>770859</v>
+        <v>773234</v>
       </c>
       <c r="G62" s="2">
-        <v>763851</v>
+        <v>766205</v>
       </c>
       <c r="H62" s="2">
-        <v>742828</v>
+        <v>745116</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="2">
         <v>110467</v>
       </c>
       <c r="F63" s="2">
         <v>109472</v>
       </c>
       <c r="G63" s="2">
@@ -7015,843 +7087,843 @@
       </c>
       <c r="G71" s="2">
         <v>1776</v>
       </c>
       <c r="H71" s="2">
         <v>1727</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E72" s="2">
-        <v>14087</v>
+        <v>13869</v>
       </c>
       <c r="F72" s="2">
-        <v>13960</v>
+        <v>13745</v>
       </c>
       <c r="G72" s="2">
-        <v>13833</v>
+        <v>13620</v>
       </c>
       <c r="H72" s="2">
-        <v>13452</v>
+        <v>13245</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E73" s="2">
-        <v>135320</v>
+        <v>132896</v>
       </c>
       <c r="F73" s="2">
-        <v>134101</v>
+        <v>131699</v>
       </c>
       <c r="G73" s="2">
-        <v>132882</v>
+        <v>130501</v>
       </c>
       <c r="H73" s="2">
-        <v>129225</v>
+        <v>126910</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E74" s="2">
-        <v>1946</v>
+        <v>1928</v>
       </c>
       <c r="F74" s="2">
-        <v>1928</v>
+        <v>1911</v>
       </c>
       <c r="G74" s="2">
-        <v>1911</v>
+        <v>1893</v>
       </c>
       <c r="H74" s="2">
-        <v>1858</v>
+        <v>1841</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E75" s="2">
-        <v>16713</v>
+        <v>16431</v>
       </c>
       <c r="F75" s="2">
-        <v>16563</v>
+        <v>16283</v>
       </c>
       <c r="G75" s="2">
-        <v>16412</v>
+        <v>16135</v>
       </c>
       <c r="H75" s="2">
-        <v>15960</v>
+        <v>15691</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E76" s="2">
-        <v>17605</v>
+        <v>17307</v>
       </c>
       <c r="F76" s="2">
-        <v>17446</v>
+        <v>17151</v>
       </c>
       <c r="G76" s="2">
-        <v>17287</v>
+        <v>16995</v>
       </c>
       <c r="H76" s="2">
-        <v>16812</v>
+        <v>16528</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E77" s="2">
-        <v>19340</v>
+        <v>18993</v>
       </c>
       <c r="F77" s="2">
-        <v>19165</v>
+        <v>18822</v>
       </c>
       <c r="G77" s="2">
-        <v>18991</v>
+        <v>18651</v>
       </c>
       <c r="H77" s="2">
-        <v>18468</v>
+        <v>18138</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E78" s="2">
-        <v>2681</v>
+        <v>2634</v>
       </c>
       <c r="F78" s="2">
-        <v>2657</v>
+        <v>2610</v>
       </c>
       <c r="G78" s="2">
-        <v>2632</v>
+        <v>2587</v>
       </c>
       <c r="H78" s="2">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E79" s="2">
-        <v>3572</v>
+        <v>3510</v>
       </c>
       <c r="F79" s="2">
-        <v>3540</v>
+        <v>3478</v>
       </c>
       <c r="G79" s="2">
-        <v>3508</v>
+        <v>3447</v>
       </c>
       <c r="H79" s="2">
-        <v>3411</v>
+        <v>3352</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E80" s="2">
-        <v>29003</v>
+        <v>28484</v>
       </c>
       <c r="F80" s="2">
-        <v>28742</v>
+        <v>28227</v>
       </c>
       <c r="G80" s="2">
-        <v>28481</v>
+        <v>27970</v>
       </c>
       <c r="H80" s="2">
-        <v>27697</v>
+        <v>27201</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E81" s="2">
-        <v>3898</v>
+        <v>3823</v>
       </c>
       <c r="F81" s="2">
-        <v>3863</v>
+        <v>3788</v>
       </c>
       <c r="G81" s="2">
-        <v>3828</v>
+        <v>3754</v>
       </c>
       <c r="H81" s="2">
-        <v>3723</v>
+        <v>3651</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E82" s="2">
-        <v>5355</v>
+        <v>5261</v>
       </c>
       <c r="F82" s="2">
-        <v>5306</v>
+        <v>5214</v>
       </c>
       <c r="G82" s="2">
-        <v>5258</v>
+        <v>5167</v>
       </c>
       <c r="H82" s="2">
-        <v>5113</v>
+        <v>5024</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E83" s="2">
-        <v>48347</v>
+        <v>47481</v>
       </c>
       <c r="F83" s="2">
-        <v>47912</v>
+        <v>47054</v>
       </c>
       <c r="G83" s="2">
-        <v>47476</v>
+        <v>46626</v>
       </c>
       <c r="H83" s="2">
-        <v>46169</v>
+        <v>45343</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E84" s="2">
-        <v>48347</v>
+        <v>47481</v>
       </c>
       <c r="F84" s="2">
-        <v>47912</v>
+        <v>47054</v>
       </c>
       <c r="G84" s="2">
-        <v>47476</v>
+        <v>46626</v>
       </c>
       <c r="H84" s="2">
-        <v>46169</v>
+        <v>45343</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E85" s="2">
-        <v>58011</v>
+        <v>56972</v>
       </c>
       <c r="F85" s="2">
-        <v>57488</v>
+        <v>56459</v>
       </c>
       <c r="G85" s="2">
-        <v>56966</v>
+        <v>55945</v>
       </c>
       <c r="H85" s="2">
-        <v>55398</v>
+        <v>54406</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E86" s="2">
         <v>76517</v>
       </c>
       <c r="F86" s="2">
         <v>75827</v>
       </c>
       <c r="G86" s="2">
         <v>75138</v>
       </c>
       <c r="H86" s="2">
         <v>73070</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="2">
-        <v>898</v>
+        <v>882</v>
       </c>
       <c r="F87" s="2">
-        <v>890</v>
+        <v>875</v>
       </c>
       <c r="G87" s="2">
-        <v>882</v>
+        <v>867</v>
       </c>
       <c r="H87" s="2">
-        <v>858</v>
+        <v>843</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="2">
-        <v>7044</v>
+        <v>6935</v>
       </c>
       <c r="F88" s="2">
-        <v>6981</v>
+        <v>6873</v>
       </c>
       <c r="G88" s="2">
-        <v>6917</v>
+        <v>6810</v>
       </c>
       <c r="H88" s="2">
-        <v>6727</v>
+        <v>6623</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E89" s="2">
-        <v>70348</v>
+        <v>69090</v>
       </c>
       <c r="F89" s="2">
-        <v>69715</v>
+        <v>68467</v>
       </c>
       <c r="G89" s="2">
-        <v>69081</v>
+        <v>67845</v>
       </c>
       <c r="H89" s="2">
-        <v>67180</v>
+        <v>65978</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E90" s="2">
-        <v>9670</v>
+        <v>9497</v>
       </c>
       <c r="F90" s="2">
-        <v>9583</v>
+        <v>9412</v>
       </c>
       <c r="G90" s="2">
-        <v>9496</v>
+        <v>9326</v>
       </c>
       <c r="H90" s="2">
-        <v>9235</v>
+        <v>9069</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E91" s="2">
-        <v>96665</v>
+        <v>94934</v>
       </c>
       <c r="F91" s="2">
-        <v>95795</v>
+        <v>94079</v>
       </c>
       <c r="G91" s="2">
-        <v>94924</v>
+        <v>93223</v>
       </c>
       <c r="H91" s="2">
-        <v>92311</v>
+        <v>90658</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E92" s="2">
-        <v>96665</v>
+        <v>94934</v>
       </c>
       <c r="F92" s="2">
-        <v>95795</v>
+        <v>94079</v>
       </c>
       <c r="G92" s="2">
-        <v>94924</v>
+        <v>93223</v>
       </c>
       <c r="H92" s="2">
-        <v>92311</v>
+        <v>90658</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E93" s="2">
-        <v>43529</v>
+        <v>43429</v>
       </c>
       <c r="F93" s="2">
-        <v>43137</v>
+        <v>43038</v>
       </c>
       <c r="G93" s="2">
-        <v>42744</v>
+        <v>42646</v>
       </c>
       <c r="H93" s="2">
-        <v>41568</v>
+        <v>41473</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E94" s="2">
-        <v>1909</v>
+        <v>1888</v>
       </c>
       <c r="F94" s="2">
-        <v>1892</v>
+        <v>1871</v>
       </c>
       <c r="G94" s="2">
-        <v>1875</v>
+        <v>1854</v>
       </c>
       <c r="H94" s="2">
-        <v>1823</v>
+        <v>1803</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E95" s="2">
-        <v>16478</v>
+        <v>16317</v>
       </c>
       <c r="F95" s="2">
-        <v>16330</v>
+        <v>16170</v>
       </c>
       <c r="G95" s="2">
-        <v>16181</v>
+        <v>16023</v>
       </c>
       <c r="H95" s="2">
-        <v>15736</v>
+        <v>15582</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E96" s="2">
         <v>3677</v>
       </c>
       <c r="F96" s="2">
         <v>3644</v>
       </c>
       <c r="G96" s="2">
         <v>3611</v>
       </c>
       <c r="H96" s="2">
         <v>3512</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E97" s="2">
-        <v>5220</v>
+        <v>5200</v>
       </c>
       <c r="F97" s="2">
-        <v>5173</v>
+        <v>5154</v>
       </c>
       <c r="G97" s="2">
-        <v>5126</v>
+        <v>5107</v>
       </c>
       <c r="H97" s="2">
-        <v>4985</v>
+        <v>4966</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E98" s="2">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="F98" s="2">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="G98" s="2">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="H98" s="2">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E99" s="2">
-        <v>6960</v>
+        <v>6899</v>
       </c>
       <c r="F99" s="2">
-        <v>6897</v>
+        <v>6837</v>
       </c>
       <c r="G99" s="2">
-        <v>6834</v>
+        <v>6774</v>
       </c>
       <c r="H99" s="2">
-        <v>6646</v>
+        <v>6588</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E100" s="2">
         <v>8264</v>
       </c>
       <c r="F100" s="2">
         <v>8190</v>
       </c>
       <c r="G100" s="2">
@@ -8604,18135 +8676,18512 @@
       </c>
       <c r="E126" s="2">
         <v>18315</v>
       </c>
       <c r="F126" s="2">
         <v>18150</v>
       </c>
       <c r="G126" s="2">
         <v>17985</v>
       </c>
       <c r="H126" s="2">
         <v>17490</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>56249</v>
+        <v>97680</v>
       </c>
       <c r="F127" s="2">
-        <v>55743</v>
+        <v>96800</v>
       </c>
       <c r="G127" s="2">
-        <v>55236</v>
+        <v>95920</v>
       </c>
       <c r="H127" s="2">
-        <v>53716</v>
+        <v>93280</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="D128" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>10866</v>
+        <v>56249</v>
       </c>
       <c r="F128" s="2">
-        <v>10768</v>
+        <v>55743</v>
       </c>
       <c r="G128" s="2">
-        <v>10670</v>
+        <v>55236</v>
       </c>
       <c r="H128" s="2">
-        <v>10376</v>
+        <v>53716</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E129" s="2">
-        <v>140122</v>
+        <v>10866</v>
       </c>
       <c r="F129" s="2">
-        <v>138860</v>
+        <v>10768</v>
       </c>
       <c r="G129" s="2">
-        <v>137597</v>
+        <v>10670</v>
       </c>
       <c r="H129" s="2">
-        <v>133810</v>
+        <v>10376</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E130" s="2">
-        <v>162928</v>
+        <v>140122</v>
       </c>
       <c r="F130" s="2">
-        <v>161460</v>
+        <v>138860</v>
       </c>
       <c r="G130" s="2">
-        <v>159992</v>
+        <v>137597</v>
       </c>
       <c r="H130" s="2">
-        <v>155589</v>
+        <v>133810</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E131" s="2">
-        <v>172703</v>
+        <v>162928</v>
       </c>
       <c r="F131" s="2">
-        <v>171147</v>
+        <v>161460</v>
       </c>
       <c r="G131" s="2">
-        <v>169591</v>
+        <v>159992</v>
       </c>
       <c r="H131" s="2">
-        <v>164923</v>
+        <v>155589</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E132" s="2">
-        <v>17387</v>
+        <v>172703</v>
       </c>
       <c r="F132" s="2">
-        <v>17230</v>
+        <v>171147</v>
       </c>
       <c r="G132" s="2">
-        <v>17074</v>
+        <v>169591</v>
       </c>
       <c r="H132" s="2">
-        <v>16604</v>
+        <v>164923</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E133" s="2">
-        <v>270443</v>
+        <v>17387</v>
       </c>
       <c r="F133" s="2">
-        <v>268006</v>
+        <v>17230</v>
       </c>
       <c r="G133" s="2">
-        <v>265570</v>
+        <v>17074</v>
       </c>
       <c r="H133" s="2">
-        <v>258261</v>
+        <v>16604</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E134" s="2">
-        <v>324120</v>
+        <v>270443</v>
       </c>
       <c r="F134" s="2">
-        <v>321200</v>
+        <v>268006</v>
       </c>
       <c r="G134" s="2">
-        <v>318280</v>
+        <v>265570</v>
       </c>
       <c r="H134" s="2">
-        <v>309520</v>
+        <v>258261</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E135" s="2">
-        <v>38037</v>
+        <v>324120</v>
       </c>
       <c r="F135" s="2">
-        <v>37695</v>
+        <v>321200</v>
       </c>
       <c r="G135" s="2">
-        <v>37352</v>
+        <v>318280</v>
       </c>
       <c r="H135" s="2">
-        <v>36324</v>
+        <v>309520</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E136" s="2">
-        <v>53425</v>
+        <v>38037</v>
       </c>
       <c r="F136" s="2">
-        <v>52944</v>
+        <v>37695</v>
       </c>
       <c r="G136" s="2">
-        <v>52463</v>
+        <v>37352</v>
       </c>
       <c r="H136" s="2">
-        <v>51019</v>
+        <v>36324</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E137" s="2">
-        <v>5436</v>
+        <v>53425</v>
       </c>
       <c r="F137" s="2">
-        <v>5387</v>
+        <v>52944</v>
       </c>
       <c r="G137" s="2">
-        <v>5338</v>
+        <v>52463</v>
       </c>
       <c r="H137" s="2">
-        <v>5191</v>
+        <v>51019</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E138" s="2">
-        <v>54328</v>
+        <v>5436</v>
       </c>
       <c r="F138" s="2">
-        <v>53838</v>
+        <v>5387</v>
       </c>
       <c r="G138" s="2">
-        <v>53349</v>
+        <v>5338</v>
       </c>
       <c r="H138" s="2">
-        <v>51881</v>
+        <v>5191</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E139" s="2">
-        <v>70689</v>
+        <v>54328</v>
       </c>
       <c r="F139" s="2">
-        <v>70052</v>
+        <v>53838</v>
       </c>
       <c r="G139" s="2">
-        <v>69416</v>
+        <v>53349</v>
       </c>
       <c r="H139" s="2">
-        <v>67505</v>
+        <v>51881</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E140" s="2">
-        <v>85822</v>
+        <v>70689</v>
       </c>
       <c r="F140" s="2">
-        <v>85049</v>
+        <v>70052</v>
       </c>
       <c r="G140" s="2">
-        <v>84276</v>
+        <v>69416</v>
       </c>
       <c r="H140" s="2">
-        <v>81956</v>
+        <v>67505</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C141" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="2">
-        <v>50505</v>
+        <v>85822</v>
       </c>
       <c r="F141" s="2">
-        <v>50050</v>
+        <v>85049</v>
       </c>
       <c r="G141" s="2">
-        <v>49595</v>
+        <v>84276</v>
       </c>
       <c r="H141" s="2">
-        <v>48230</v>
+        <v>81956</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E142" s="2">
-        <v>10046</v>
+        <v>50505</v>
       </c>
       <c r="F142" s="2">
-        <v>9955</v>
+        <v>50050</v>
       </c>
       <c r="G142" s="2">
-        <v>9865</v>
+        <v>49595</v>
       </c>
       <c r="H142" s="2">
-        <v>9593</v>
+        <v>48230</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E143" s="2">
-        <v>97813</v>
+        <v>10046</v>
       </c>
       <c r="F143" s="2">
-        <v>96932</v>
+        <v>9955</v>
       </c>
       <c r="G143" s="2">
-        <v>96051</v>
+        <v>9865</v>
       </c>
       <c r="H143" s="2">
-        <v>93407</v>
+        <v>9593</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E144" s="2">
-        <v>20091</v>
+        <v>97813</v>
       </c>
       <c r="F144" s="2">
-        <v>19910</v>
+        <v>96932</v>
       </c>
       <c r="G144" s="2">
-        <v>19729</v>
+        <v>96051</v>
       </c>
       <c r="H144" s="2">
-        <v>19186</v>
+        <v>93407</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>306</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E145" s="2">
-        <v>7054</v>
+        <v>20091</v>
       </c>
       <c r="F145" s="2">
-        <v>6991</v>
+        <v>19910</v>
       </c>
       <c r="G145" s="2">
-        <v>6927</v>
+        <v>19729</v>
       </c>
       <c r="H145" s="2">
-        <v>6736</v>
+        <v>19186</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E146" s="2">
-        <v>12887</v>
+        <v>7054</v>
       </c>
       <c r="F146" s="2">
-        <v>12771</v>
+        <v>6991</v>
       </c>
       <c r="G146" s="2">
-        <v>12655</v>
+        <v>6927</v>
       </c>
       <c r="H146" s="2">
-        <v>12307</v>
+        <v>6736</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C147" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D147" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="2">
-        <v>8699</v>
+        <v>12887</v>
       </c>
       <c r="F147" s="2">
-        <v>8621</v>
+        <v>12771</v>
       </c>
       <c r="G147" s="2">
-        <v>8542</v>
+        <v>12655</v>
       </c>
       <c r="H147" s="2">
-        <v>8307</v>
+        <v>12307</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E148" s="2">
-        <v>86987</v>
+        <v>8699</v>
       </c>
       <c r="F148" s="2">
-        <v>86204</v>
+        <v>8621</v>
       </c>
       <c r="G148" s="2">
-        <v>85420</v>
+        <v>8542</v>
       </c>
       <c r="H148" s="2">
-        <v>83069</v>
+        <v>8307</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E149" s="2">
-        <v>17087</v>
+        <v>86987</v>
       </c>
       <c r="F149" s="2">
-        <v>16933</v>
+        <v>86204</v>
       </c>
       <c r="G149" s="2">
-        <v>16779</v>
+        <v>85420</v>
       </c>
       <c r="H149" s="2">
-        <v>16318</v>
+        <v>83069</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E150" s="2">
         <v>17087</v>
       </c>
       <c r="F150" s="2">
         <v>16933</v>
       </c>
       <c r="G150" s="2">
         <v>16779</v>
       </c>
       <c r="H150" s="2">
         <v>16318</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E151" s="2">
-        <v>86987</v>
+        <v>17087</v>
       </c>
       <c r="F151" s="2">
-        <v>86204</v>
+        <v>16933</v>
       </c>
       <c r="G151" s="2">
-        <v>85420</v>
+        <v>16779</v>
       </c>
       <c r="H151" s="2">
-        <v>83069</v>
+        <v>16318</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C152" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="2">
-        <v>3236</v>
+        <v>86987</v>
       </c>
       <c r="F152" s="2">
-        <v>3207</v>
+        <v>86204</v>
       </c>
       <c r="G152" s="2">
-        <v>3177</v>
+        <v>85420</v>
       </c>
       <c r="H152" s="2">
-        <v>3090</v>
+        <v>83069</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E153" s="2">
-        <v>247150</v>
+        <v>3236</v>
       </c>
       <c r="F153" s="2">
-        <v>244924</v>
+        <v>3207</v>
       </c>
       <c r="G153" s="2">
-        <v>242697</v>
+        <v>3177</v>
       </c>
       <c r="H153" s="2">
-        <v>236017</v>
+        <v>3090</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E154" s="2">
-        <v>7409</v>
+        <v>247150</v>
       </c>
       <c r="F154" s="2">
-        <v>7343</v>
+        <v>244924</v>
       </c>
       <c r="G154" s="2">
-        <v>7276</v>
+        <v>242697</v>
       </c>
       <c r="H154" s="2">
-        <v>7076</v>
+        <v>236017</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E155" s="2">
-        <v>49405</v>
+        <v>7409</v>
       </c>
       <c r="F155" s="2">
-        <v>48960</v>
+        <v>7343</v>
       </c>
       <c r="G155" s="2">
-        <v>48515</v>
+        <v>7276</v>
       </c>
       <c r="H155" s="2">
-        <v>47180</v>
+        <v>7076</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E156" s="2">
-        <v>6499</v>
+        <v>49941</v>
       </c>
       <c r="F156" s="2">
-        <v>6441</v>
+        <v>49491</v>
       </c>
       <c r="G156" s="2">
-        <v>6382</v>
+        <v>49041</v>
       </c>
       <c r="H156" s="2">
-        <v>6206</v>
+        <v>47692</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E157" s="2">
-        <v>82429</v>
+        <v>6499</v>
       </c>
       <c r="F157" s="2">
-        <v>81686</v>
+        <v>6441</v>
       </c>
       <c r="G157" s="2">
-        <v>80943</v>
+        <v>6382</v>
       </c>
       <c r="H157" s="2">
-        <v>78716</v>
+        <v>6206</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E158" s="2">
-        <v>10432</v>
+        <v>82429</v>
       </c>
       <c r="F158" s="2">
-        <v>10338</v>
+        <v>81686</v>
       </c>
       <c r="G158" s="2">
-        <v>10244</v>
+        <v>80943</v>
       </c>
       <c r="H158" s="2">
-        <v>9962</v>
+        <v>78716</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E159" s="2">
-        <v>16364</v>
+        <v>10432</v>
       </c>
       <c r="F159" s="2">
-        <v>16216</v>
+        <v>10338</v>
       </c>
       <c r="G159" s="2">
-        <v>16069</v>
+        <v>10244</v>
       </c>
       <c r="H159" s="2">
-        <v>15627</v>
+        <v>9962</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C160" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D160" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="2">
-        <v>18981</v>
+        <v>16364</v>
       </c>
       <c r="F160" s="2">
-        <v>18810</v>
+        <v>16216</v>
       </c>
       <c r="G160" s="2">
-        <v>18639</v>
+        <v>16069</v>
       </c>
       <c r="H160" s="2">
-        <v>18126</v>
+        <v>15627</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="D161" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" s="2">
-        <v>459567</v>
+        <v>18981</v>
       </c>
       <c r="F161" s="2">
-        <v>455426</v>
+        <v>18810</v>
       </c>
       <c r="G161" s="2">
-        <v>451286</v>
+        <v>18639</v>
       </c>
       <c r="H161" s="2">
-        <v>438865</v>
+        <v>18126</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E162" s="2">
-        <v>111559</v>
+        <v>459567</v>
       </c>
       <c r="F162" s="2">
-        <v>110554</v>
+        <v>455426</v>
       </c>
       <c r="G162" s="2">
-        <v>109549</v>
+        <v>451286</v>
       </c>
       <c r="H162" s="2">
-        <v>106534</v>
+        <v>438865</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E163" s="2">
-        <v>1139553</v>
+        <v>111559</v>
       </c>
       <c r="F163" s="2">
-        <v>1129286</v>
+        <v>110554</v>
       </c>
       <c r="G163" s="2">
-        <v>1119020</v>
+        <v>109549</v>
       </c>
       <c r="H163" s="2">
-        <v>1088221</v>
+        <v>106534</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E164" s="2">
-        <v>22058</v>
+        <v>1139553</v>
       </c>
       <c r="F164" s="2">
-        <v>21859</v>
+        <v>1129286</v>
       </c>
       <c r="G164" s="2">
-        <v>21660</v>
+        <v>1119020</v>
       </c>
       <c r="H164" s="2">
-        <v>21064</v>
+        <v>1088221</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E165" s="2">
-        <v>2239593</v>
+        <v>22058</v>
       </c>
       <c r="F165" s="2">
-        <v>2219416</v>
+        <v>21859</v>
       </c>
       <c r="G165" s="2">
-        <v>2199240</v>
+        <v>21660</v>
       </c>
       <c r="H165" s="2">
-        <v>2138710</v>
+        <v>21064</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E166" s="2">
-        <v>251524</v>
+        <v>2239593</v>
       </c>
       <c r="F166" s="2">
-        <v>249258</v>
+        <v>2219416</v>
       </c>
       <c r="G166" s="2">
-        <v>246992</v>
+        <v>2199240</v>
       </c>
       <c r="H166" s="2">
-        <v>240194</v>
+        <v>2138710</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E167" s="2">
-        <v>66773</v>
+        <v>251524</v>
       </c>
       <c r="F167" s="2">
-        <v>66172</v>
+        <v>249258</v>
       </c>
       <c r="G167" s="2">
-        <v>65570</v>
+        <v>246992</v>
       </c>
       <c r="H167" s="2">
-        <v>63765</v>
+        <v>240194</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E168" s="2">
-        <v>11829</v>
+        <v>66773</v>
       </c>
       <c r="F168" s="2">
-        <v>11723</v>
+        <v>66172</v>
       </c>
       <c r="G168" s="2">
-        <v>11616</v>
+        <v>65570</v>
       </c>
       <c r="H168" s="2">
-        <v>11296</v>
+        <v>63765</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D169" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="D169" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169" s="2">
-        <v>40421</v>
+        <v>11829</v>
       </c>
       <c r="F169" s="2">
-        <v>40057</v>
+        <v>11723</v>
       </c>
       <c r="G169" s="2">
-        <v>39692</v>
+        <v>11616</v>
       </c>
       <c r="H169" s="2">
-        <v>38600</v>
+        <v>11296</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C170" s="1" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E170" s="2">
-        <v>14419</v>
+        <v>40421</v>
       </c>
       <c r="F170" s="2">
-        <v>14289</v>
+        <v>40057</v>
       </c>
       <c r="G170" s="2">
-        <v>14159</v>
+        <v>39692</v>
       </c>
       <c r="H170" s="2">
-        <v>13769</v>
+        <v>38600</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E171" s="2">
-        <v>12948</v>
+        <v>14419</v>
       </c>
       <c r="F171" s="2">
-        <v>12832</v>
+        <v>14289</v>
       </c>
       <c r="G171" s="2">
-        <v>12715</v>
+        <v>14159</v>
       </c>
       <c r="H171" s="2">
-        <v>12365</v>
+        <v>13769</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E172" s="2">
-        <v>11222</v>
+        <v>12832</v>
       </c>
       <c r="F172" s="2">
-        <v>11121</v>
+        <v>12716</v>
       </c>
       <c r="G172" s="2">
-        <v>11020</v>
+        <v>12600</v>
       </c>
       <c r="H172" s="2">
-        <v>10717</v>
+        <v>12254</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E173" s="2">
-        <v>22738</v>
+        <v>11222</v>
       </c>
       <c r="F173" s="2">
-        <v>22534</v>
+        <v>11121</v>
       </c>
       <c r="G173" s="2">
-        <v>22329</v>
+        <v>11020</v>
       </c>
       <c r="H173" s="2">
-        <v>21714</v>
+        <v>10717</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E174" s="2">
-        <v>33498</v>
+        <v>22738</v>
       </c>
       <c r="F174" s="2">
-        <v>33196</v>
+        <v>22534</v>
       </c>
       <c r="G174" s="2">
-        <v>32894</v>
+        <v>22329</v>
       </c>
       <c r="H174" s="2">
-        <v>31989</v>
+        <v>21714</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E175" s="2">
-        <v>5533</v>
+        <v>33498</v>
       </c>
       <c r="F175" s="2">
-        <v>5484</v>
+        <v>33196</v>
       </c>
       <c r="G175" s="2">
-        <v>5434</v>
+        <v>32894</v>
       </c>
       <c r="H175" s="2">
-        <v>5284</v>
+        <v>31989</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E176" s="2">
-        <v>53974</v>
+        <v>5533</v>
       </c>
       <c r="F176" s="2">
-        <v>53488</v>
+        <v>5484</v>
       </c>
       <c r="G176" s="2">
-        <v>53001</v>
+        <v>5434</v>
       </c>
       <c r="H176" s="2">
-        <v>51543</v>
+        <v>5284</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E177" s="2">
-        <v>75330</v>
+        <v>53974</v>
       </c>
       <c r="F177" s="2">
-        <v>74652</v>
+        <v>53488</v>
       </c>
       <c r="G177" s="2">
-        <v>73973</v>
+        <v>53001</v>
       </c>
       <c r="H177" s="2">
-        <v>71937</v>
+        <v>51543</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C178" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D178" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178" s="2">
-        <v>91603</v>
+        <v>75330</v>
       </c>
       <c r="F178" s="2">
-        <v>90778</v>
+        <v>74652</v>
       </c>
       <c r="G178" s="2">
-        <v>89952</v>
+        <v>73973</v>
       </c>
       <c r="H178" s="2">
-        <v>87477</v>
+        <v>71937</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C179" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E179" s="2">
-        <v>21767</v>
+        <v>91603</v>
       </c>
       <c r="F179" s="2">
-        <v>21571</v>
+        <v>90778</v>
       </c>
       <c r="G179" s="2">
-        <v>21375</v>
+        <v>89952</v>
       </c>
       <c r="H179" s="2">
-        <v>20787</v>
+        <v>87477</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C180" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="D180" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180" s="2">
-        <v>3275</v>
+        <v>21767</v>
       </c>
       <c r="F180" s="2">
-        <v>3245</v>
+        <v>21571</v>
       </c>
       <c r="G180" s="2">
-        <v>3216</v>
+        <v>21375</v>
       </c>
       <c r="H180" s="2">
-        <v>3127</v>
+        <v>20787</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>391</v>
+        <v>167</v>
       </c>
       <c r="E181" s="2">
-        <v>42929</v>
+        <v>3275</v>
       </c>
       <c r="F181" s="2">
-        <v>42543</v>
+        <v>3245</v>
       </c>
       <c r="G181" s="2">
-        <v>42156</v>
+        <v>3216</v>
       </c>
       <c r="H181" s="2">
-        <v>40996</v>
+        <v>3127</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E182" s="2">
-        <v>5056</v>
+        <v>42929</v>
       </c>
       <c r="F182" s="2">
-        <v>5011</v>
+        <v>42543</v>
       </c>
       <c r="G182" s="2">
-        <v>4965</v>
+        <v>42156</v>
       </c>
       <c r="H182" s="2">
-        <v>4828</v>
+        <v>40996</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E183" s="2">
-        <v>7433</v>
+        <v>5056</v>
       </c>
       <c r="F183" s="2">
-        <v>7366</v>
+        <v>5011</v>
       </c>
       <c r="G183" s="2">
-        <v>7299</v>
+        <v>4965</v>
       </c>
       <c r="H183" s="2">
-        <v>7098</v>
+        <v>4828</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E184" s="2">
-        <v>11894</v>
+        <v>7433</v>
       </c>
       <c r="F184" s="2">
-        <v>11787</v>
+        <v>7366</v>
       </c>
       <c r="G184" s="2">
-        <v>11679</v>
+        <v>7299</v>
       </c>
       <c r="H184" s="2">
-        <v>11358</v>
+        <v>7098</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>193</v>
+        <v>399</v>
       </c>
       <c r="E185" s="2">
-        <v>1476</v>
+        <v>11894</v>
       </c>
       <c r="F185" s="2">
-        <v>1463</v>
+        <v>11787</v>
       </c>
       <c r="G185" s="2">
-        <v>1450</v>
+        <v>11679</v>
       </c>
       <c r="H185" s="2">
-        <v>1410</v>
+        <v>11358</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>400</v>
+        <v>193</v>
       </c>
       <c r="E186" s="2">
-        <v>14827</v>
+        <v>1476</v>
       </c>
       <c r="F186" s="2">
-        <v>14694</v>
+        <v>1463</v>
       </c>
       <c r="G186" s="2">
-        <v>14560</v>
+        <v>1450</v>
       </c>
       <c r="H186" s="2">
-        <v>14159</v>
+        <v>1410</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E187" s="2">
-        <v>15755</v>
+        <v>14827</v>
       </c>
       <c r="F187" s="2">
-        <v>15613</v>
+        <v>14694</v>
       </c>
       <c r="G187" s="2">
-        <v>15471</v>
+        <v>14560</v>
       </c>
       <c r="H187" s="2">
-        <v>15046</v>
+        <v>14159</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E188" s="2">
-        <v>22967</v>
+        <v>15755</v>
       </c>
       <c r="F188" s="2">
-        <v>22760</v>
+        <v>15613</v>
       </c>
       <c r="G188" s="2">
-        <v>22553</v>
+        <v>15471</v>
       </c>
       <c r="H188" s="2">
-        <v>21932</v>
+        <v>15046</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E189" s="2">
-        <v>63967</v>
+        <v>22984</v>
       </c>
       <c r="F189" s="2">
-        <v>63391</v>
+        <v>22777</v>
       </c>
       <c r="G189" s="2">
-        <v>62815</v>
+        <v>22570</v>
       </c>
       <c r="H189" s="2">
-        <v>61086</v>
+        <v>21948</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E190" s="2">
-        <v>71040</v>
+        <v>64645</v>
       </c>
       <c r="F190" s="2">
-        <v>70400</v>
+        <v>64063</v>
       </c>
       <c r="G190" s="2">
-        <v>69760</v>
+        <v>63481</v>
       </c>
       <c r="H190" s="2">
-        <v>67840</v>
+        <v>61733</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E191" s="2">
         <v>71040</v>
       </c>
       <c r="F191" s="2">
         <v>70400</v>
       </c>
       <c r="G191" s="2">
         <v>69760</v>
       </c>
       <c r="H191" s="2">
         <v>67840</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E192" s="2">
-        <v>75186</v>
+        <v>71040</v>
       </c>
       <c r="F192" s="2">
-        <v>74509</v>
+        <v>70400</v>
       </c>
       <c r="G192" s="2">
-        <v>73831</v>
+        <v>69760</v>
       </c>
       <c r="H192" s="2">
-        <v>71799</v>
+        <v>67840</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>161</v>
+        <v>414</v>
       </c>
       <c r="E193" s="2">
-        <v>3126</v>
+        <v>76683</v>
       </c>
       <c r="F193" s="2">
-        <v>3098</v>
+        <v>75992</v>
       </c>
       <c r="G193" s="2">
-        <v>3069</v>
+        <v>75302</v>
       </c>
       <c r="H193" s="2">
-        <v>2985</v>
+        <v>73229</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E194" s="2">
-        <v>28742</v>
+        <v>3144</v>
       </c>
       <c r="F194" s="2">
-        <v>28483</v>
+        <v>3115</v>
       </c>
       <c r="G194" s="2">
-        <v>28224</v>
+        <v>3087</v>
       </c>
       <c r="H194" s="2">
-        <v>27448</v>
+        <v>3002</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E195" s="2">
-        <v>269038</v>
+        <v>28742</v>
       </c>
       <c r="F195" s="2">
-        <v>266615</v>
+        <v>28483</v>
       </c>
       <c r="G195" s="2">
-        <v>264191</v>
+        <v>28224</v>
       </c>
       <c r="H195" s="2">
-        <v>256920</v>
+        <v>27448</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>417</v>
+        <v>165</v>
       </c>
       <c r="E196" s="2">
-        <v>281961</v>
+        <v>269882</v>
       </c>
       <c r="F196" s="2">
-        <v>279421</v>
+        <v>267451</v>
       </c>
       <c r="G196" s="2">
-        <v>276881</v>
+        <v>265019</v>
       </c>
       <c r="H196" s="2">
-        <v>269260</v>
+        <v>257725</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E197" s="2">
-        <v>31232</v>
+        <v>281961</v>
       </c>
       <c r="F197" s="2">
-        <v>30951</v>
+        <v>279421</v>
       </c>
       <c r="G197" s="2">
-        <v>30669</v>
+        <v>276881</v>
       </c>
       <c r="H197" s="2">
-        <v>29825</v>
+        <v>269260</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E198" s="2">
-        <v>29725</v>
+        <v>31330</v>
       </c>
       <c r="F198" s="2">
-        <v>29457</v>
+        <v>31048</v>
       </c>
       <c r="G198" s="2">
-        <v>29189</v>
+        <v>30765</v>
       </c>
       <c r="H198" s="2">
-        <v>28386</v>
+        <v>29919</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E199" s="2">
-        <v>32297</v>
+        <v>29725</v>
       </c>
       <c r="F199" s="2">
-        <v>32006</v>
+        <v>29457</v>
       </c>
       <c r="G199" s="2">
-        <v>31715</v>
+        <v>29189</v>
       </c>
       <c r="H199" s="2">
-        <v>30842</v>
+        <v>28386</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E200" s="2">
-        <v>298824</v>
+        <v>32297</v>
       </c>
       <c r="F200" s="2">
-        <v>296132</v>
+        <v>32006</v>
       </c>
       <c r="G200" s="2">
-        <v>293440</v>
+        <v>31715</v>
       </c>
       <c r="H200" s="2">
-        <v>285364</v>
+        <v>30842</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>167</v>
+        <v>427</v>
       </c>
       <c r="E201" s="2">
-        <v>3721</v>
+        <v>298824</v>
       </c>
       <c r="F201" s="2">
-        <v>3687</v>
+        <v>296132</v>
       </c>
       <c r="G201" s="2">
-        <v>3654</v>
+        <v>293440</v>
       </c>
       <c r="H201" s="2">
-        <v>3553</v>
+        <v>285364</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>428</v>
+        <v>167</v>
       </c>
       <c r="E202" s="2">
-        <v>4185</v>
+        <v>3715</v>
       </c>
       <c r="F202" s="2">
-        <v>4147</v>
+        <v>3682</v>
       </c>
       <c r="G202" s="2">
-        <v>4109</v>
+        <v>3648</v>
       </c>
       <c r="H202" s="2">
-        <v>3996</v>
+        <v>3548</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>175</v>
+        <v>430</v>
       </c>
       <c r="E203" s="2">
-        <v>4724</v>
+        <v>4211</v>
       </c>
       <c r="F203" s="2">
-        <v>4682</v>
+        <v>4173</v>
       </c>
       <c r="G203" s="2">
-        <v>4639</v>
+        <v>4135</v>
       </c>
       <c r="H203" s="2">
-        <v>4511</v>
+        <v>4022</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>431</v>
+        <v>175</v>
       </c>
       <c r="E204" s="2">
-        <v>4957</v>
+        <v>4726</v>
       </c>
       <c r="F204" s="2">
-        <v>4913</v>
+        <v>4684</v>
       </c>
       <c r="G204" s="2">
-        <v>4868</v>
+        <v>4641</v>
       </c>
       <c r="H204" s="2">
-        <v>4734</v>
+        <v>4513</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E205" s="2">
-        <v>45986</v>
+        <v>4957</v>
       </c>
       <c r="F205" s="2">
-        <v>45572</v>
+        <v>4913</v>
       </c>
       <c r="G205" s="2">
-        <v>45158</v>
+        <v>4868</v>
       </c>
       <c r="H205" s="2">
-        <v>43915</v>
+        <v>4734</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E206" s="2">
-        <v>47106</v>
+        <v>46051</v>
       </c>
       <c r="F206" s="2">
-        <v>46682</v>
+        <v>45636</v>
       </c>
       <c r="G206" s="2">
-        <v>46257</v>
+        <v>45221</v>
       </c>
       <c r="H206" s="2">
-        <v>44984</v>
+        <v>43976</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E207" s="2">
-        <v>518414</v>
+        <v>47106</v>
       </c>
       <c r="F207" s="2">
-        <v>513744</v>
+        <v>46682</v>
       </c>
       <c r="G207" s="2">
-        <v>509074</v>
+        <v>46257</v>
       </c>
       <c r="H207" s="2">
-        <v>495062</v>
+        <v>44984</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E208" s="2">
-        <v>62452</v>
+        <v>518414</v>
       </c>
       <c r="F208" s="2">
-        <v>61889</v>
+        <v>513744</v>
       </c>
       <c r="G208" s="2">
-        <v>61327</v>
+        <v>509074</v>
       </c>
       <c r="H208" s="2">
-        <v>59639</v>
+        <v>495062</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E209" s="2">
-        <v>59780</v>
+        <v>62328</v>
       </c>
       <c r="F209" s="2">
-        <v>59242</v>
+        <v>61766</v>
       </c>
       <c r="G209" s="2">
-        <v>58703</v>
+        <v>61205</v>
       </c>
       <c r="H209" s="2">
-        <v>57087</v>
+        <v>59520</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E210" s="2">
-        <v>6003</v>
+        <v>59780</v>
       </c>
       <c r="F210" s="2">
-        <v>5949</v>
+        <v>59242</v>
       </c>
       <c r="G210" s="2">
-        <v>5895</v>
+        <v>58703</v>
       </c>
       <c r="H210" s="2">
-        <v>5732</v>
+        <v>57087</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E211" s="2">
-        <v>70446</v>
+        <v>6003</v>
       </c>
       <c r="F211" s="2">
-        <v>69812</v>
+        <v>5949</v>
       </c>
       <c r="G211" s="2">
-        <v>69177</v>
+        <v>5895</v>
       </c>
       <c r="H211" s="2">
-        <v>67273</v>
+        <v>5732</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E212" s="2">
-        <v>675015</v>
+        <v>70541</v>
       </c>
       <c r="F212" s="2">
-        <v>668934</v>
+        <v>69905</v>
       </c>
       <c r="G212" s="2">
-        <v>662853</v>
+        <v>69270</v>
       </c>
       <c r="H212" s="2">
-        <v>644609</v>
+        <v>67363</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E213" s="2">
-        <v>66942</v>
+        <v>675015</v>
       </c>
       <c r="F213" s="2">
-        <v>66339</v>
+        <v>668934</v>
       </c>
       <c r="G213" s="2">
-        <v>65736</v>
+        <v>662853</v>
       </c>
       <c r="H213" s="2">
-        <v>63926</v>
+        <v>644609</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E214" s="2">
-        <v>73501</v>
+        <v>66995</v>
       </c>
       <c r="F214" s="2">
-        <v>72839</v>
+        <v>66392</v>
       </c>
       <c r="G214" s="2">
-        <v>72177</v>
+        <v>65788</v>
       </c>
       <c r="H214" s="2">
-        <v>70190</v>
+        <v>63977</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E215" s="2">
-        <v>78216</v>
+        <v>73360</v>
       </c>
       <c r="F215" s="2">
-        <v>77512</v>
+        <v>72699</v>
       </c>
       <c r="G215" s="2">
-        <v>76807</v>
+        <v>72038</v>
       </c>
       <c r="H215" s="2">
-        <v>74693</v>
+        <v>70055</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E216" s="2">
-        <v>74641</v>
+        <v>78062</v>
       </c>
       <c r="F216" s="2">
-        <v>73968</v>
+        <v>77359</v>
       </c>
       <c r="G216" s="2">
-        <v>73296</v>
+        <v>76655</v>
       </c>
       <c r="H216" s="2">
-        <v>71279</v>
+        <v>74546</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>395</v>
+        <v>457</v>
       </c>
       <c r="E217" s="2">
-        <v>7986</v>
+        <v>74641</v>
       </c>
       <c r="F217" s="2">
-        <v>7915</v>
+        <v>73968</v>
       </c>
       <c r="G217" s="2">
-        <v>7843</v>
+        <v>73296</v>
       </c>
       <c r="H217" s="2">
-        <v>7627</v>
+        <v>71279</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>458</v>
+        <v>397</v>
       </c>
       <c r="E218" s="2">
-        <v>82998</v>
+        <v>7986</v>
       </c>
       <c r="F218" s="2">
-        <v>82250</v>
+        <v>7915</v>
       </c>
       <c r="G218" s="2">
-        <v>81503</v>
+        <v>7843</v>
       </c>
       <c r="H218" s="2">
-        <v>79259</v>
+        <v>7627</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E219" s="2">
-        <v>1114</v>
+        <v>82998</v>
       </c>
       <c r="F219" s="2">
-        <v>1104</v>
+        <v>82250</v>
       </c>
       <c r="G219" s="2">
-        <v>1094</v>
+        <v>81503</v>
       </c>
       <c r="H219" s="2">
-        <v>1064</v>
+        <v>79259</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E220" s="2">
-        <v>10482</v>
+        <v>1114</v>
       </c>
       <c r="F220" s="2">
-        <v>10387</v>
+        <v>1104</v>
       </c>
       <c r="G220" s="2">
-        <v>10293</v>
+        <v>1094</v>
       </c>
       <c r="H220" s="2">
-        <v>10010</v>
+        <v>1064</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E221" s="2">
-        <v>113108</v>
+        <v>13544</v>
       </c>
       <c r="F221" s="2">
-        <v>112089</v>
+        <v>13422</v>
       </c>
       <c r="G221" s="2">
-        <v>111070</v>
+        <v>13300</v>
       </c>
       <c r="H221" s="2">
-        <v>108013</v>
+        <v>12934</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>397</v>
+        <v>466</v>
       </c>
       <c r="E222" s="2">
-        <v>12501</v>
+        <v>10522</v>
       </c>
       <c r="F222" s="2">
-        <v>12388</v>
+        <v>10427</v>
       </c>
       <c r="G222" s="2">
-        <v>12276</v>
+        <v>10332</v>
       </c>
       <c r="H222" s="2">
-        <v>11938</v>
+        <v>10048</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E223" s="2">
-        <v>123850</v>
+        <v>113108</v>
       </c>
       <c r="F223" s="2">
-        <v>122735</v>
+        <v>112089</v>
       </c>
       <c r="G223" s="2">
-        <v>121619</v>
+        <v>111070</v>
       </c>
       <c r="H223" s="2">
-        <v>118272</v>
+        <v>108013</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>469</v>
+        <v>399</v>
       </c>
       <c r="E224" s="2">
-        <v>127112</v>
+        <v>12501</v>
       </c>
       <c r="F224" s="2">
-        <v>125967</v>
+        <v>12388</v>
       </c>
       <c r="G224" s="2">
-        <v>124821</v>
+        <v>12276</v>
       </c>
       <c r="H224" s="2">
-        <v>121386</v>
+        <v>11938</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>193</v>
+        <v>471</v>
       </c>
       <c r="E225" s="2">
-        <v>1592</v>
+        <v>123687</v>
       </c>
       <c r="F225" s="2">
-        <v>1577</v>
+        <v>122573</v>
       </c>
       <c r="G225" s="2">
-        <v>1563</v>
+        <v>121459</v>
       </c>
       <c r="H225" s="2">
-        <v>1520</v>
+        <v>118116</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>195</v>
+        <v>473</v>
       </c>
       <c r="E226" s="2">
-        <v>14729</v>
+        <v>127112</v>
       </c>
       <c r="F226" s="2">
-        <v>14596</v>
+        <v>125967</v>
       </c>
       <c r="G226" s="2">
-        <v>14463</v>
+        <v>124821</v>
       </c>
       <c r="H226" s="2">
-        <v>14065</v>
+        <v>121386</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>473</v>
+        <v>193</v>
       </c>
       <c r="E227" s="2">
-        <v>156732</v>
+        <v>1593</v>
       </c>
       <c r="F227" s="2">
-        <v>155320</v>
+        <v>1579</v>
       </c>
       <c r="G227" s="2">
-        <v>153908</v>
+        <v>1564</v>
       </c>
       <c r="H227" s="2">
-        <v>149672</v>
+        <v>1521</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>475</v>
+        <v>195</v>
       </c>
       <c r="E228" s="2">
-        <v>156612</v>
+        <v>14701</v>
       </c>
       <c r="F228" s="2">
-        <v>155201</v>
+        <v>14568</v>
       </c>
       <c r="G228" s="2">
-        <v>153790</v>
+        <v>14436</v>
       </c>
       <c r="H228" s="2">
-        <v>149558</v>
+        <v>14039</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E229" s="2">
-        <v>149283</v>
+        <v>21403</v>
       </c>
       <c r="F229" s="2">
-        <v>147938</v>
+        <v>21210</v>
       </c>
       <c r="G229" s="2">
-        <v>146593</v>
+        <v>21017</v>
       </c>
       <c r="H229" s="2">
-        <v>142558</v>
+        <v>20439</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>402</v>
+        <v>479</v>
       </c>
       <c r="E230" s="2">
-        <v>15884</v>
+        <v>156732</v>
       </c>
       <c r="F230" s="2">
-        <v>15741</v>
+        <v>155320</v>
       </c>
       <c r="G230" s="2">
-        <v>15598</v>
+        <v>153908</v>
       </c>
       <c r="H230" s="2">
-        <v>15169</v>
+        <v>149672</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E231" s="2">
-        <v>1507</v>
+        <v>156378</v>
       </c>
       <c r="F231" s="2">
-        <v>1494</v>
+        <v>154969</v>
       </c>
       <c r="G231" s="2">
-        <v>1480</v>
+        <v>153560</v>
       </c>
       <c r="H231" s="2">
-        <v>1439</v>
+        <v>149334</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E232" s="2">
-        <v>200105</v>
+        <v>149283</v>
       </c>
       <c r="F232" s="2">
-        <v>198303</v>
+        <v>147938</v>
       </c>
       <c r="G232" s="2">
-        <v>196500</v>
+        <v>146593</v>
       </c>
       <c r="H232" s="2">
-        <v>191092</v>
+        <v>142558</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>484</v>
+        <v>404</v>
       </c>
       <c r="E233" s="2">
-        <v>207734</v>
+        <v>15884</v>
       </c>
       <c r="F233" s="2">
-        <v>205863</v>
+        <v>15741</v>
       </c>
       <c r="G233" s="2">
-        <v>203991</v>
+        <v>15598</v>
       </c>
       <c r="H233" s="2">
-        <v>198377</v>
+        <v>15169</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E234" s="2">
-        <v>35823</v>
+        <v>1514</v>
       </c>
       <c r="F234" s="2">
-        <v>35500</v>
+        <v>1500</v>
       </c>
       <c r="G234" s="2">
-        <v>35178</v>
+        <v>1487</v>
       </c>
       <c r="H234" s="2">
-        <v>34209</v>
+        <v>1446</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E235" s="2">
-        <v>23183</v>
+        <v>200105</v>
       </c>
       <c r="F235" s="2">
-        <v>22975</v>
+        <v>198303</v>
       </c>
       <c r="G235" s="2">
-        <v>22766</v>
+        <v>196500</v>
       </c>
       <c r="H235" s="2">
-        <v>22139</v>
+        <v>191092</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E236" s="2">
-        <v>23106</v>
+        <v>207644</v>
       </c>
       <c r="F236" s="2">
-        <v>22898</v>
+        <v>205774</v>
       </c>
       <c r="G236" s="2">
-        <v>22689</v>
+        <v>203903</v>
       </c>
       <c r="H236" s="2">
-        <v>22065</v>
+        <v>198291</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E237" s="2">
-        <v>239471</v>
+        <v>35823</v>
       </c>
       <c r="F237" s="2">
-        <v>237314</v>
+        <v>35500</v>
       </c>
       <c r="G237" s="2">
-        <v>235157</v>
+        <v>35178</v>
       </c>
       <c r="H237" s="2">
-        <v>228684</v>
+        <v>34209</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E238" s="2">
-        <v>25546</v>
+        <v>23215</v>
       </c>
       <c r="F238" s="2">
-        <v>25315</v>
+        <v>23005</v>
       </c>
       <c r="G238" s="2">
-        <v>25085</v>
+        <v>22796</v>
       </c>
       <c r="H238" s="2">
-        <v>24395</v>
+        <v>22169</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E239" s="2">
-        <v>158439</v>
+        <v>23106</v>
       </c>
       <c r="F239" s="2">
-        <v>157012</v>
+        <v>22898</v>
       </c>
       <c r="G239" s="2">
-        <v>155584</v>
+        <v>22689</v>
       </c>
       <c r="H239" s="2">
-        <v>151302</v>
+        <v>22065</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E240" s="2">
-        <v>90804</v>
+        <v>239471</v>
       </c>
       <c r="F240" s="2">
-        <v>89986</v>
+        <v>237314</v>
       </c>
       <c r="G240" s="2">
-        <v>89167</v>
+        <v>235157</v>
       </c>
       <c r="H240" s="2">
-        <v>86713</v>
+        <v>228684</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E241" s="2">
-        <v>4675</v>
+        <v>25546</v>
       </c>
       <c r="F241" s="2">
-        <v>4633</v>
+        <v>25315</v>
       </c>
       <c r="G241" s="2">
-        <v>4591</v>
+        <v>25085</v>
       </c>
       <c r="H241" s="2">
-        <v>4465</v>
+        <v>24395</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E242" s="2">
-        <v>9374</v>
+        <v>158439</v>
       </c>
       <c r="F242" s="2">
-        <v>9290</v>
+        <v>157012</v>
       </c>
       <c r="G242" s="2">
-        <v>9205</v>
+        <v>155584</v>
       </c>
       <c r="H242" s="2">
-        <v>8952</v>
+        <v>151302</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E243" s="2">
-        <v>18698</v>
+        <v>90804</v>
       </c>
       <c r="F243" s="2">
-        <v>18530</v>
+        <v>89986</v>
       </c>
       <c r="G243" s="2">
-        <v>18361</v>
+        <v>89167</v>
       </c>
       <c r="H243" s="2">
-        <v>17856</v>
+        <v>86713</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C244" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="D244" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="2">
-        <v>111688</v>
+        <v>4675</v>
       </c>
       <c r="F244" s="2">
-        <v>110682</v>
+        <v>4633</v>
       </c>
       <c r="G244" s="2">
-        <v>109676</v>
+        <v>4591</v>
       </c>
       <c r="H244" s="2">
-        <v>106657</v>
+        <v>4465</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C245" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E245" s="2">
-        <v>17377</v>
+        <v>9028</v>
       </c>
       <c r="F245" s="2">
-        <v>17221</v>
+        <v>8946</v>
       </c>
       <c r="G245" s="2">
-        <v>17064</v>
+        <v>8865</v>
       </c>
       <c r="H245" s="2">
-        <v>16594</v>
+        <v>8621</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C246" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E246" s="2">
-        <v>64241</v>
+        <v>18450</v>
       </c>
       <c r="F246" s="2">
-        <v>63663</v>
+        <v>18284</v>
       </c>
       <c r="G246" s="2">
-        <v>63084</v>
+        <v>18118</v>
       </c>
       <c r="H246" s="2">
-        <v>61348</v>
+        <v>17619</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="D247" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="D247" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="2">
-        <v>24348</v>
+        <v>111688</v>
       </c>
       <c r="F247" s="2">
-        <v>24129</v>
+        <v>110682</v>
       </c>
       <c r="G247" s="2">
-        <v>23909</v>
+        <v>109676</v>
       </c>
       <c r="H247" s="2">
-        <v>23251</v>
+        <v>106657</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C248" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E248" s="2">
-        <v>24387</v>
+        <v>17377</v>
       </c>
       <c r="F248" s="2">
-        <v>24167</v>
+        <v>17221</v>
       </c>
       <c r="G248" s="2">
-        <v>23947</v>
+        <v>17064</v>
       </c>
       <c r="H248" s="2">
-        <v>23288</v>
+        <v>16594</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>516</v>
+        <v>240</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E249" s="2">
-        <v>57393</v>
+        <v>64241</v>
       </c>
       <c r="F249" s="2">
-        <v>56876</v>
+        <v>63663</v>
       </c>
       <c r="G249" s="2">
-        <v>56358</v>
+        <v>63084</v>
       </c>
       <c r="H249" s="2">
-        <v>54807</v>
+        <v>61348</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="C250" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E250" s="2">
-        <v>32312</v>
+        <v>24348</v>
       </c>
       <c r="F250" s="2">
-        <v>32021</v>
+        <v>24129</v>
       </c>
       <c r="G250" s="2">
-        <v>31730</v>
+        <v>23909</v>
       </c>
       <c r="H250" s="2">
-        <v>30857</v>
+        <v>23251</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E251" s="2">
-        <v>87163</v>
+        <v>24387</v>
       </c>
       <c r="F251" s="2">
-        <v>86378</v>
+        <v>24167</v>
       </c>
       <c r="G251" s="2">
-        <v>85592</v>
+        <v>23947</v>
       </c>
       <c r="H251" s="2">
-        <v>83237</v>
+        <v>23288</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="C252" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E252" s="2">
-        <v>15763</v>
+        <v>57393</v>
       </c>
       <c r="F252" s="2">
-        <v>15621</v>
+        <v>56876</v>
       </c>
       <c r="G252" s="2">
-        <v>15479</v>
+        <v>56358</v>
       </c>
       <c r="H252" s="2">
-        <v>15053</v>
+        <v>54807</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C253" s="1" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E253" s="2">
-        <v>173798</v>
+        <v>32312</v>
       </c>
       <c r="F253" s="2">
-        <v>172233</v>
+        <v>32021</v>
       </c>
       <c r="G253" s="2">
-        <v>170667</v>
+        <v>31730</v>
       </c>
       <c r="H253" s="2">
-        <v>165970</v>
+        <v>30857</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="E254" s="2">
-        <v>34499</v>
+        <v>87163</v>
       </c>
       <c r="F254" s="2">
-        <v>34188</v>
+        <v>86378</v>
       </c>
       <c r="G254" s="2">
-        <v>33877</v>
+        <v>85592</v>
       </c>
       <c r="H254" s="2">
-        <v>32945</v>
+        <v>83237</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E255" s="2">
-        <v>51734</v>
+        <v>15763</v>
       </c>
       <c r="F255" s="2">
-        <v>51268</v>
+        <v>15621</v>
       </c>
       <c r="G255" s="2">
-        <v>50802</v>
+        <v>15479</v>
       </c>
       <c r="H255" s="2">
-        <v>49403</v>
+        <v>15053</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E256" s="2">
-        <v>66656</v>
+        <v>173798</v>
       </c>
       <c r="F256" s="2">
-        <v>66055</v>
+        <v>172233</v>
       </c>
       <c r="G256" s="2">
-        <v>65455</v>
+        <v>170667</v>
       </c>
       <c r="H256" s="2">
-        <v>63653</v>
+        <v>165970</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E257" s="2">
-        <v>86033</v>
+        <v>34499</v>
       </c>
       <c r="F257" s="2">
-        <v>85258</v>
+        <v>34188</v>
       </c>
       <c r="G257" s="2">
-        <v>84483</v>
+        <v>33877</v>
       </c>
       <c r="H257" s="2">
-        <v>82157</v>
+        <v>32945</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E258" s="2">
-        <v>105544</v>
+        <v>51734</v>
       </c>
       <c r="F258" s="2">
-        <v>104594</v>
+        <v>51268</v>
       </c>
       <c r="G258" s="2">
-        <v>103643</v>
+        <v>50802</v>
       </c>
       <c r="H258" s="2">
-        <v>100790</v>
+        <v>49403</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E259" s="2">
-        <v>174166</v>
+        <v>66656</v>
       </c>
       <c r="F259" s="2">
-        <v>172597</v>
+        <v>66055</v>
       </c>
       <c r="G259" s="2">
-        <v>171028</v>
+        <v>65455</v>
       </c>
       <c r="H259" s="2">
-        <v>166320</v>
+        <v>63653</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="E260" s="2">
-        <v>204938</v>
+        <v>85840</v>
       </c>
       <c r="F260" s="2">
-        <v>203092</v>
+        <v>85066</v>
       </c>
       <c r="G260" s="2">
-        <v>201246</v>
+        <v>84293</v>
       </c>
       <c r="H260" s="2">
-        <v>195707</v>
+        <v>81973</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>240</v>
+        <v>527</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E261" s="2">
-        <v>11243</v>
+        <v>105544</v>
       </c>
       <c r="F261" s="2">
-        <v>11142</v>
+        <v>104594</v>
       </c>
       <c r="G261" s="2">
-        <v>11041</v>
+        <v>103643</v>
       </c>
       <c r="H261" s="2">
-        <v>10737</v>
+        <v>100790</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>240</v>
+        <v>527</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="E262" s="2">
-        <v>107548</v>
+        <v>174166</v>
       </c>
       <c r="F262" s="2">
-        <v>106579</v>
+        <v>172597</v>
       </c>
       <c r="G262" s="2">
-        <v>105610</v>
+        <v>171028</v>
       </c>
       <c r="H262" s="2">
-        <v>102703</v>
+        <v>166320</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>240</v>
+        <v>527</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E263" s="2">
-        <v>14164</v>
+        <v>204938</v>
       </c>
       <c r="F263" s="2">
-        <v>14036</v>
+        <v>203092</v>
       </c>
       <c r="G263" s="2">
-        <v>13908</v>
+        <v>201246</v>
       </c>
       <c r="H263" s="2">
-        <v>13526</v>
+        <v>195707</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E264" s="2">
-        <v>16467</v>
+        <v>11241</v>
       </c>
       <c r="F264" s="2">
-        <v>16319</v>
+        <v>11140</v>
       </c>
       <c r="G264" s="2">
-        <v>16170</v>
+        <v>11038</v>
       </c>
       <c r="H264" s="2">
-        <v>15725</v>
+        <v>10735</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E265" s="2">
-        <v>22000</v>
+        <v>107775</v>
       </c>
       <c r="F265" s="2">
-        <v>21802</v>
+        <v>106805</v>
       </c>
       <c r="G265" s="2">
-        <v>21604</v>
+        <v>105834</v>
       </c>
       <c r="H265" s="2">
-        <v>21009</v>
+        <v>102921</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E266" s="2">
-        <v>27327</v>
+        <v>14164</v>
       </c>
       <c r="F266" s="2">
-        <v>27081</v>
+        <v>14036</v>
       </c>
       <c r="G266" s="2">
-        <v>26835</v>
+        <v>13908</v>
       </c>
       <c r="H266" s="2">
-        <v>26096</v>
+        <v>13526</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E267" s="2">
-        <v>32745</v>
+        <v>16467</v>
       </c>
       <c r="F267" s="2">
-        <v>32450</v>
+        <v>16319</v>
       </c>
       <c r="G267" s="2">
-        <v>32155</v>
+        <v>16170</v>
       </c>
       <c r="H267" s="2">
-        <v>31270</v>
+        <v>15725</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E268" s="2">
-        <v>38289</v>
+        <v>22000</v>
       </c>
       <c r="F268" s="2">
-        <v>37945</v>
+        <v>21802</v>
       </c>
       <c r="G268" s="2">
-        <v>37600</v>
+        <v>21604</v>
       </c>
       <c r="H268" s="2">
-        <v>36565</v>
+        <v>21009</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E269" s="2">
-        <v>43512</v>
+        <v>27327</v>
       </c>
       <c r="F269" s="2">
-        <v>43120</v>
+        <v>27081</v>
       </c>
       <c r="G269" s="2">
-        <v>42728</v>
+        <v>26835</v>
       </c>
       <c r="H269" s="2">
-        <v>41552</v>
+        <v>26096</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E270" s="2">
-        <v>49227</v>
+        <v>32745</v>
       </c>
       <c r="F270" s="2">
-        <v>48784</v>
+        <v>32450</v>
       </c>
       <c r="G270" s="2">
-        <v>48340</v>
+        <v>32155</v>
       </c>
       <c r="H270" s="2">
-        <v>47010</v>
+        <v>31270</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E271" s="2">
-        <v>5289</v>
+        <v>38289</v>
       </c>
       <c r="F271" s="2">
-        <v>5242</v>
+        <v>37945</v>
       </c>
       <c r="G271" s="2">
-        <v>5194</v>
+        <v>37600</v>
       </c>
       <c r="H271" s="2">
-        <v>5051</v>
+        <v>36565</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E272" s="2">
-        <v>54917</v>
+        <v>43690</v>
       </c>
       <c r="F272" s="2">
-        <v>54423</v>
+        <v>43296</v>
       </c>
       <c r="G272" s="2">
-        <v>53928</v>
+        <v>42902</v>
       </c>
       <c r="H272" s="2">
-        <v>52444</v>
+        <v>41722</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C273" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="D273" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="2">
-        <v>10505</v>
+        <v>49227</v>
       </c>
       <c r="F273" s="2">
-        <v>10410</v>
+        <v>48784</v>
       </c>
       <c r="G273" s="2">
-        <v>10316</v>
+        <v>48340</v>
       </c>
       <c r="H273" s="2">
-        <v>10032</v>
+        <v>47010</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="C274" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E274" s="2">
-        <v>55667</v>
+        <v>54917</v>
       </c>
       <c r="F274" s="2">
-        <v>55165</v>
+        <v>54423</v>
       </c>
       <c r="G274" s="2">
-        <v>54664</v>
+        <v>53928</v>
       </c>
       <c r="H274" s="2">
-        <v>53159</v>
+        <v>52444</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C275" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="2">
-        <v>85054</v>
+        <v>10505</v>
       </c>
       <c r="F275" s="2">
-        <v>84288</v>
+        <v>10410</v>
       </c>
       <c r="G275" s="2">
-        <v>83521</v>
+        <v>10316</v>
       </c>
       <c r="H275" s="2">
-        <v>81223</v>
+        <v>10032</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E276" s="2">
-        <v>209318</v>
+        <v>55667</v>
       </c>
       <c r="F276" s="2">
-        <v>207433</v>
+        <v>55165</v>
       </c>
       <c r="G276" s="2">
-        <v>205547</v>
+        <v>54664</v>
       </c>
       <c r="H276" s="2">
-        <v>199890</v>
+        <v>53159</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E277" s="2">
-        <v>101482</v>
+        <v>85054</v>
       </c>
       <c r="F277" s="2">
-        <v>100568</v>
+        <v>84288</v>
       </c>
       <c r="G277" s="2">
-        <v>99653</v>
+        <v>83521</v>
       </c>
       <c r="H277" s="2">
-        <v>96911</v>
+        <v>81223</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C278" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="D278" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="2">
-        <v>536139</v>
+        <v>209318</v>
       </c>
       <c r="F278" s="2">
-        <v>531309</v>
+        <v>207433</v>
       </c>
       <c r="G278" s="2">
-        <v>526479</v>
+        <v>205547</v>
       </c>
       <c r="H278" s="2">
-        <v>511988</v>
+        <v>199890</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E279" s="2">
-        <v>87638</v>
+        <v>101482</v>
       </c>
       <c r="F279" s="2">
-        <v>86848</v>
+        <v>100568</v>
       </c>
       <c r="G279" s="2">
-        <v>86059</v>
+        <v>99653</v>
       </c>
       <c r="H279" s="2">
-        <v>83690</v>
+        <v>96911</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E280" s="2">
-        <v>20625</v>
+        <v>566250</v>
       </c>
       <c r="F280" s="2">
-        <v>20439</v>
+        <v>561149</v>
       </c>
       <c r="G280" s="2">
-        <v>20253</v>
+        <v>556047</v>
       </c>
       <c r="H280" s="2">
-        <v>19696</v>
+        <v>540743</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E281" s="2">
-        <v>268058</v>
+        <v>91706</v>
       </c>
       <c r="F281" s="2">
-        <v>265643</v>
+        <v>90880</v>
       </c>
       <c r="G281" s="2">
-        <v>263228</v>
+        <v>90054</v>
       </c>
       <c r="H281" s="2">
-        <v>255984</v>
+        <v>87575</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E282" s="2">
-        <v>152591</v>
+        <v>20918</v>
       </c>
       <c r="F282" s="2">
-        <v>151216</v>
+        <v>20730</v>
       </c>
       <c r="G282" s="2">
-        <v>149841</v>
+        <v>20541</v>
       </c>
       <c r="H282" s="2">
-        <v>145717</v>
+        <v>19976</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E283" s="2">
-        <v>451274</v>
+        <v>283114</v>
       </c>
       <c r="F283" s="2">
-        <v>447208</v>
+        <v>280564</v>
       </c>
       <c r="G283" s="2">
-        <v>443143</v>
+        <v>278013</v>
       </c>
       <c r="H283" s="2">
-        <v>430946</v>
+        <v>270361</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E284" s="2">
-        <v>83894</v>
+        <v>159276</v>
       </c>
       <c r="F284" s="2">
-        <v>83138</v>
+        <v>157841</v>
       </c>
       <c r="G284" s="2">
-        <v>82382</v>
+        <v>156406</v>
       </c>
       <c r="H284" s="2">
-        <v>80115</v>
+        <v>152102</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>151</v>
+        <v>581</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E285" s="2">
-        <v>3363</v>
+        <v>451274</v>
       </c>
       <c r="F285" s="2">
-        <v>3333</v>
+        <v>447208</v>
       </c>
       <c r="G285" s="2">
-        <v>3303</v>
+        <v>443143</v>
       </c>
       <c r="H285" s="2">
-        <v>3212</v>
+        <v>430946</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>154</v>
+        <v>581</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E286" s="2">
-        <v>155524</v>
+        <v>83654</v>
       </c>
       <c r="F286" s="2">
-        <v>154123</v>
+        <v>82900</v>
       </c>
       <c r="G286" s="2">
-        <v>152722</v>
+        <v>82147</v>
       </c>
       <c r="H286" s="2">
-        <v>148519</v>
+        <v>79886</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E287" s="2">
-        <v>21795</v>
+        <v>3363</v>
       </c>
       <c r="F287" s="2">
-        <v>21599</v>
+        <v>3333</v>
       </c>
       <c r="G287" s="2">
-        <v>21402</v>
+        <v>3303</v>
       </c>
       <c r="H287" s="2">
-        <v>20813</v>
+        <v>3212</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E288" s="2">
-        <v>32523</v>
+        <v>155524</v>
       </c>
       <c r="F288" s="2">
-        <v>32230</v>
+        <v>154123</v>
       </c>
       <c r="G288" s="2">
-        <v>31937</v>
+        <v>152722</v>
       </c>
       <c r="H288" s="2">
-        <v>31058</v>
+        <v>148519</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E289" s="2">
-        <v>37607</v>
+        <v>21795</v>
       </c>
       <c r="F289" s="2">
-        <v>37268</v>
+        <v>21599</v>
       </c>
       <c r="G289" s="2">
-        <v>36929</v>
+        <v>21402</v>
       </c>
       <c r="H289" s="2">
-        <v>35913</v>
+        <v>20813</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E290" s="2">
-        <v>43262</v>
+        <v>32523</v>
       </c>
       <c r="F290" s="2">
-        <v>42873</v>
+        <v>32230</v>
       </c>
       <c r="G290" s="2">
-        <v>42483</v>
+        <v>31937</v>
       </c>
       <c r="H290" s="2">
-        <v>41314</v>
+        <v>31058</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E291" s="2">
-        <v>49867</v>
+        <v>37607</v>
       </c>
       <c r="F291" s="2">
-        <v>49418</v>
+        <v>37268</v>
       </c>
       <c r="G291" s="2">
-        <v>48968</v>
+        <v>36929</v>
       </c>
       <c r="H291" s="2">
-        <v>47621</v>
+        <v>35913</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E292" s="2">
-        <v>5678</v>
+        <v>43262</v>
       </c>
       <c r="F292" s="2">
-        <v>5627</v>
+        <v>42873</v>
       </c>
       <c r="G292" s="2">
-        <v>5575</v>
+        <v>42483</v>
       </c>
       <c r="H292" s="2">
-        <v>5422</v>
+        <v>41314</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E293" s="2">
-        <v>151930</v>
+        <v>49867</v>
       </c>
       <c r="F293" s="2">
-        <v>150561</v>
+        <v>49418</v>
       </c>
       <c r="G293" s="2">
-        <v>149193</v>
+        <v>48968</v>
       </c>
       <c r="H293" s="2">
-        <v>145086</v>
+        <v>47621</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E294" s="2">
-        <v>145133</v>
+        <v>5678</v>
       </c>
       <c r="F294" s="2">
-        <v>143825</v>
+        <v>5627</v>
       </c>
       <c r="G294" s="2">
-        <v>142518</v>
+        <v>5575</v>
       </c>
       <c r="H294" s="2">
-        <v>138595</v>
+        <v>5422</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E295" s="2">
-        <v>166317</v>
+        <v>151930</v>
       </c>
       <c r="F295" s="2">
-        <v>164819</v>
+        <v>150561</v>
       </c>
       <c r="G295" s="2">
-        <v>163320</v>
+        <v>149193</v>
       </c>
       <c r="H295" s="2">
-        <v>158825</v>
+        <v>145086</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E296" s="2">
-        <v>155402</v>
+        <v>145133</v>
       </c>
       <c r="F296" s="2">
-        <v>154002</v>
+        <v>143825</v>
       </c>
       <c r="G296" s="2">
-        <v>152602</v>
+        <v>142518</v>
       </c>
       <c r="H296" s="2">
-        <v>148402</v>
+        <v>138595</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>345</v>
+        <v>154</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E297" s="2">
-        <v>35503</v>
+        <v>192688</v>
       </c>
       <c r="F297" s="2">
-        <v>35184</v>
+        <v>190952</v>
       </c>
       <c r="G297" s="2">
-        <v>34864</v>
+        <v>189216</v>
       </c>
       <c r="H297" s="2">
-        <v>33904</v>
+        <v>184009</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C298" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="D298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" s="2">
-        <v>119355</v>
+        <v>155402</v>
       </c>
       <c r="F298" s="2">
-        <v>118280</v>
+        <v>154002</v>
       </c>
       <c r="G298" s="2">
-        <v>117204</v>
+        <v>152602</v>
       </c>
       <c r="H298" s="2">
-        <v>113979</v>
+        <v>148402</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D299" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="C299" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E299" s="2">
-        <v>197298</v>
+        <v>35503</v>
       </c>
       <c r="F299" s="2">
-        <v>195521</v>
+        <v>35184</v>
       </c>
       <c r="G299" s="2">
-        <v>193743</v>
+        <v>34864</v>
       </c>
       <c r="H299" s="2">
-        <v>188411</v>
+        <v>33904</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E300" s="2">
-        <v>141969</v>
+        <v>152244</v>
       </c>
       <c r="F300" s="2">
-        <v>140690</v>
+        <v>150873</v>
       </c>
       <c r="G300" s="2">
-        <v>139411</v>
+        <v>149501</v>
       </c>
       <c r="H300" s="2">
-        <v>135574</v>
+        <v>145386</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E301" s="2">
-        <v>238971</v>
+        <v>119358</v>
       </c>
       <c r="F301" s="2">
-        <v>236818</v>
+        <v>118283</v>
       </c>
       <c r="G301" s="2">
-        <v>234665</v>
+        <v>117208</v>
       </c>
       <c r="H301" s="2">
-        <v>228206</v>
+        <v>113982</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E302" s="2">
-        <v>383293</v>
+        <v>197298</v>
       </c>
       <c r="F302" s="2">
-        <v>379840</v>
+        <v>195521</v>
       </c>
       <c r="G302" s="2">
-        <v>376387</v>
+        <v>193743</v>
       </c>
       <c r="H302" s="2">
-        <v>366028</v>
+        <v>188411</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E303" s="2">
-        <v>283909</v>
+        <v>141969</v>
       </c>
       <c r="F303" s="2">
-        <v>281351</v>
+        <v>140690</v>
       </c>
       <c r="G303" s="2">
-        <v>278794</v>
+        <v>139411</v>
       </c>
       <c r="H303" s="2">
-        <v>271120</v>
+        <v>135574</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E304" s="2">
-        <v>418417</v>
+        <v>297026</v>
       </c>
       <c r="F304" s="2">
-        <v>414647</v>
+        <v>294350</v>
       </c>
       <c r="G304" s="2">
-        <v>410878</v>
+        <v>291674</v>
       </c>
       <c r="H304" s="2">
-        <v>399569</v>
+        <v>283646</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E305" s="2">
-        <v>502385</v>
+        <v>239023</v>
       </c>
       <c r="F305" s="2">
-        <v>497859</v>
+        <v>236870</v>
       </c>
       <c r="G305" s="2">
-        <v>493333</v>
+        <v>234716</v>
       </c>
       <c r="H305" s="2">
-        <v>479755</v>
+        <v>228256</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E306" s="2">
-        <v>57746</v>
+        <v>383293</v>
       </c>
       <c r="F306" s="2">
-        <v>57225</v>
+        <v>379840</v>
       </c>
       <c r="G306" s="2">
-        <v>56705</v>
+        <v>376387</v>
       </c>
       <c r="H306" s="2">
-        <v>55144</v>
+        <v>366028</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E307" s="2">
-        <v>59523</v>
+        <v>283909</v>
       </c>
       <c r="F307" s="2">
-        <v>58986</v>
+        <v>281351</v>
       </c>
       <c r="G307" s="2">
-        <v>58450</v>
+        <v>278794</v>
       </c>
       <c r="H307" s="2">
-        <v>56841</v>
+        <v>271120</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E308" s="2">
-        <v>99624</v>
+        <v>418450</v>
       </c>
       <c r="F308" s="2">
-        <v>98726</v>
+        <v>414680</v>
       </c>
       <c r="G308" s="2">
-        <v>97829</v>
+        <v>410910</v>
       </c>
       <c r="H308" s="2">
-        <v>95136</v>
+        <v>399601</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E309" s="2">
-        <v>71096</v>
+        <v>502385</v>
       </c>
       <c r="F309" s="2">
-        <v>70455</v>
+        <v>497859</v>
       </c>
       <c r="G309" s="2">
-        <v>69815</v>
+        <v>493333</v>
       </c>
       <c r="H309" s="2">
-        <v>67893</v>
+        <v>479755</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E310" s="2">
-        <v>720665</v>
+        <v>57843</v>
       </c>
       <c r="F310" s="2">
-        <v>714173</v>
+        <v>57322</v>
       </c>
       <c r="G310" s="2">
-        <v>707680</v>
+        <v>56801</v>
       </c>
       <c r="H310" s="2">
-        <v>688203</v>
+        <v>55238</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E311" s="2">
-        <v>116407</v>
+        <v>73985</v>
       </c>
       <c r="F311" s="2">
-        <v>115358</v>
+        <v>73318</v>
       </c>
       <c r="G311" s="2">
-        <v>114309</v>
+        <v>72652</v>
       </c>
       <c r="H311" s="2">
-        <v>111163</v>
+        <v>70652</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E312" s="2">
-        <v>30061</v>
+        <v>59549</v>
       </c>
       <c r="F312" s="2">
-        <v>29790</v>
+        <v>59013</v>
       </c>
       <c r="G312" s="2">
-        <v>29519</v>
+        <v>58476</v>
       </c>
       <c r="H312" s="2">
-        <v>28707</v>
+        <v>56867</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E313" s="2">
-        <v>30623</v>
+        <v>99624</v>
       </c>
       <c r="F313" s="2">
-        <v>30347</v>
+        <v>98726</v>
       </c>
       <c r="G313" s="2">
-        <v>30071</v>
+        <v>97829</v>
       </c>
       <c r="H313" s="2">
-        <v>29243</v>
+        <v>95136</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E314" s="2">
-        <v>61245</v>
+        <v>71096</v>
       </c>
       <c r="F314" s="2">
-        <v>60694</v>
+        <v>70455</v>
       </c>
       <c r="G314" s="2">
-        <v>60142</v>
+        <v>69815</v>
       </c>
       <c r="H314" s="2">
-        <v>58487</v>
+        <v>67893</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E315" s="2">
-        <v>39588</v>
+        <v>720665</v>
       </c>
       <c r="F315" s="2">
-        <v>39232</v>
+        <v>714173</v>
       </c>
       <c r="G315" s="2">
-        <v>38875</v>
+        <v>707680</v>
       </c>
       <c r="H315" s="2">
-        <v>37805</v>
+        <v>688203</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>389</v>
+        <v>622</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E316" s="2">
-        <v>38878</v>
+        <v>116407</v>
       </c>
       <c r="F316" s="2">
-        <v>38528</v>
+        <v>115358</v>
       </c>
       <c r="G316" s="2">
-        <v>38177</v>
+        <v>114309</v>
       </c>
       <c r="H316" s="2">
-        <v>37127</v>
+        <v>111163</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E317" s="2">
-        <v>28981</v>
+        <v>30061</v>
       </c>
       <c r="F317" s="2">
-        <v>28720</v>
+        <v>29790</v>
       </c>
       <c r="G317" s="2">
-        <v>28459</v>
+        <v>29519</v>
       </c>
       <c r="H317" s="2">
-        <v>27676</v>
+        <v>28707</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E318" s="2">
-        <v>30148</v>
+        <v>30513</v>
       </c>
       <c r="F318" s="2">
-        <v>29876</v>
+        <v>30238</v>
       </c>
       <c r="G318" s="2">
-        <v>29604</v>
+        <v>29963</v>
       </c>
       <c r="H318" s="2">
-        <v>28790</v>
+        <v>29138</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E319" s="2">
-        <v>60545</v>
+        <v>61026</v>
       </c>
       <c r="F319" s="2">
-        <v>60000</v>
+        <v>60476</v>
       </c>
       <c r="G319" s="2">
-        <v>59454</v>
+        <v>59926</v>
       </c>
       <c r="H319" s="2">
-        <v>57818</v>
+        <v>58277</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E320" s="2">
-        <v>39959</v>
+        <v>39588</v>
       </c>
       <c r="F320" s="2">
-        <v>39599</v>
+        <v>39232</v>
       </c>
       <c r="G320" s="2">
-        <v>39239</v>
+        <v>38875</v>
       </c>
       <c r="H320" s="2">
-        <v>38159</v>
+        <v>37805</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E321" s="2">
-        <v>29603</v>
+        <v>38878</v>
       </c>
       <c r="F321" s="2">
-        <v>29336</v>
+        <v>38528</v>
       </c>
       <c r="G321" s="2">
-        <v>29069</v>
+        <v>38177</v>
       </c>
       <c r="H321" s="2">
-        <v>28269</v>
+        <v>37127</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E322" s="2">
-        <v>40225</v>
+        <v>29044</v>
       </c>
       <c r="F322" s="2">
-        <v>39863</v>
+        <v>28783</v>
       </c>
       <c r="G322" s="2">
-        <v>39501</v>
+        <v>28521</v>
       </c>
       <c r="H322" s="2">
-        <v>38413</v>
+        <v>27736</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E323" s="2">
-        <v>29610</v>
+        <v>30103</v>
       </c>
       <c r="F323" s="2">
-        <v>29344</v>
+        <v>29832</v>
       </c>
       <c r="G323" s="2">
-        <v>29077</v>
+        <v>29561</v>
       </c>
       <c r="H323" s="2">
-        <v>28277</v>
+        <v>28747</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E324" s="2">
-        <v>31795</v>
+        <v>60545</v>
       </c>
       <c r="F324" s="2">
-        <v>31508</v>
+        <v>60000</v>
       </c>
       <c r="G324" s="2">
-        <v>31222</v>
+        <v>59454</v>
       </c>
       <c r="H324" s="2">
-        <v>30363</v>
+        <v>57818</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E325" s="2">
-        <v>30135</v>
+        <v>39959</v>
       </c>
       <c r="F325" s="2">
-        <v>29864</v>
+        <v>39599</v>
       </c>
       <c r="G325" s="2">
-        <v>29592</v>
+        <v>39239</v>
       </c>
       <c r="H325" s="2">
-        <v>28778</v>
+        <v>38159</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E326" s="2">
-        <v>13137</v>
+        <v>29568</v>
       </c>
       <c r="F326" s="2">
-        <v>13019</v>
+        <v>29302</v>
       </c>
       <c r="G326" s="2">
-        <v>12900</v>
+        <v>29035</v>
       </c>
       <c r="H326" s="2">
-        <v>12545</v>
+        <v>28236</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E327" s="2">
-        <v>14208</v>
+        <v>42665</v>
       </c>
       <c r="F327" s="2">
-        <v>14080</v>
+        <v>42281</v>
       </c>
       <c r="G327" s="2">
-        <v>13952</v>
+        <v>41896</v>
       </c>
       <c r="H327" s="2">
-        <v>13568</v>
+        <v>40743</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E328" s="2">
-        <v>14208</v>
+        <v>40225</v>
       </c>
       <c r="F328" s="2">
-        <v>14080</v>
+        <v>39863</v>
       </c>
       <c r="G328" s="2">
-        <v>13952</v>
+        <v>39501</v>
       </c>
       <c r="H328" s="2">
-        <v>13568</v>
+        <v>38413</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E329" s="2">
-        <v>18345</v>
+        <v>29610</v>
       </c>
       <c r="F329" s="2">
-        <v>18180</v>
+        <v>29344</v>
       </c>
       <c r="G329" s="2">
-        <v>18014</v>
+        <v>29077</v>
       </c>
       <c r="H329" s="2">
-        <v>17519</v>
+        <v>28277</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E330" s="2">
-        <v>15348</v>
+        <v>31795</v>
       </c>
       <c r="F330" s="2">
-        <v>15210</v>
+        <v>31508</v>
       </c>
       <c r="G330" s="2">
-        <v>15071</v>
+        <v>31222</v>
       </c>
       <c r="H330" s="2">
-        <v>14657</v>
+        <v>30363</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E331" s="2">
-        <v>97845</v>
+        <v>30135</v>
       </c>
       <c r="F331" s="2">
-        <v>96964</v>
+        <v>29864</v>
       </c>
       <c r="G331" s="2">
-        <v>96082</v>
+        <v>29592</v>
       </c>
       <c r="H331" s="2">
-        <v>93438</v>
+        <v>28778</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C332" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="D332" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E332" s="2">
-        <v>15729</v>
+        <v>13137</v>
       </c>
       <c r="F332" s="2">
-        <v>15587</v>
+        <v>13019</v>
       </c>
       <c r="G332" s="2">
-        <v>15445</v>
+        <v>12900</v>
       </c>
       <c r="H332" s="2">
-        <v>15020</v>
+        <v>12545</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E333" s="2">
-        <v>239454</v>
+        <v>14208</v>
       </c>
       <c r="F333" s="2">
-        <v>237296</v>
+        <v>14080</v>
       </c>
       <c r="G333" s="2">
-        <v>235139</v>
+        <v>13952</v>
       </c>
       <c r="H333" s="2">
-        <v>228667</v>
+        <v>13568</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="C334" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E334" s="2">
-        <v>79038</v>
+        <v>14208</v>
       </c>
       <c r="F334" s="2">
-        <v>78326</v>
+        <v>14080</v>
       </c>
       <c r="G334" s="2">
-        <v>77613</v>
+        <v>13952</v>
       </c>
       <c r="H334" s="2">
-        <v>75477</v>
+        <v>13568</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D335" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C335" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E335" s="2">
-        <v>3432191</v>
+        <v>18102</v>
       </c>
       <c r="F335" s="2">
-        <v>3401270</v>
+        <v>17939</v>
       </c>
       <c r="G335" s="2">
-        <v>3370350</v>
+        <v>17776</v>
       </c>
       <c r="H335" s="2">
-        <v>3277588</v>
+        <v>17286</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>694</v>
+        <v>154</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E336" s="2">
-        <v>51821</v>
+        <v>15348</v>
       </c>
       <c r="F336" s="2">
-        <v>51355</v>
+        <v>15210</v>
       </c>
       <c r="G336" s="2">
-        <v>50888</v>
+        <v>15071</v>
       </c>
       <c r="H336" s="2">
-        <v>49487</v>
+        <v>14657</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>694</v>
+        <v>391</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E337" s="2">
-        <v>517907</v>
+        <v>97845</v>
       </c>
       <c r="F337" s="2">
-        <v>513241</v>
+        <v>96964</v>
       </c>
       <c r="G337" s="2">
-        <v>508575</v>
+        <v>96082</v>
       </c>
       <c r="H337" s="2">
-        <v>494578</v>
+        <v>93438</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D338" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="C338" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E338" s="2">
-        <v>85741</v>
+        <v>15568</v>
       </c>
       <c r="F338" s="2">
-        <v>84968</v>
+        <v>15428</v>
       </c>
       <c r="G338" s="2">
-        <v>84196</v>
+        <v>15287</v>
       </c>
       <c r="H338" s="2">
-        <v>81879</v>
+        <v>14867</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D339" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="C339" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E339" s="2">
-        <v>851523</v>
+        <v>235903</v>
       </c>
       <c r="F339" s="2">
-        <v>843852</v>
+        <v>233778</v>
       </c>
       <c r="G339" s="2">
-        <v>836180</v>
+        <v>231652</v>
       </c>
       <c r="H339" s="2">
-        <v>813166</v>
+        <v>225277</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D340" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="C340" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E340" s="2">
-        <v>16930</v>
+        <v>78255</v>
       </c>
       <c r="F340" s="2">
-        <v>16777</v>
+        <v>77550</v>
       </c>
       <c r="G340" s="2">
-        <v>16625</v>
+        <v>76845</v>
       </c>
       <c r="H340" s="2">
-        <v>16167</v>
+        <v>74730</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E341" s="2">
-        <v>170336</v>
+        <v>3410716</v>
       </c>
       <c r="F341" s="2">
-        <v>168802</v>
+        <v>3379989</v>
       </c>
       <c r="G341" s="2">
-        <v>167267</v>
+        <v>3349262</v>
       </c>
       <c r="H341" s="2">
-        <v>162663</v>
+        <v>3257080</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E342" s="2">
-        <v>171795</v>
+        <v>51474</v>
       </c>
       <c r="F342" s="2">
-        <v>170247</v>
+        <v>51010</v>
       </c>
       <c r="G342" s="2">
-        <v>168699</v>
+        <v>50547</v>
       </c>
       <c r="H342" s="2">
-        <v>164056</v>
+        <v>49155</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E343" s="2">
-        <v>85158</v>
+        <v>517016</v>
       </c>
       <c r="F343" s="2">
-        <v>84391</v>
+        <v>512358</v>
       </c>
       <c r="G343" s="2">
-        <v>83624</v>
+        <v>507700</v>
       </c>
       <c r="H343" s="2">
-        <v>81322</v>
+        <v>493727</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E344" s="2">
-        <v>338264</v>
+        <v>85594</v>
       </c>
       <c r="F344" s="2">
-        <v>335216</v>
+        <v>84823</v>
       </c>
       <c r="G344" s="2">
-        <v>332169</v>
+        <v>84052</v>
       </c>
       <c r="H344" s="2">
-        <v>323027</v>
+        <v>81739</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>345</v>
+        <v>706</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E345" s="2">
-        <v>10945</v>
+        <v>855642</v>
       </c>
       <c r="F345" s="2">
-        <v>10846</v>
+        <v>847934</v>
       </c>
       <c r="G345" s="2">
-        <v>10747</v>
+        <v>840225</v>
       </c>
       <c r="H345" s="2">
-        <v>10452</v>
+        <v>817100</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>345</v>
+        <v>706</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E346" s="2">
-        <v>44360</v>
+        <v>16892</v>
       </c>
       <c r="F346" s="2">
-        <v>43960</v>
+        <v>16740</v>
       </c>
       <c r="G346" s="2">
-        <v>43561</v>
+        <v>16588</v>
       </c>
       <c r="H346" s="2">
-        <v>42362</v>
+        <v>16131</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>345</v>
+        <v>706</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E347" s="2">
-        <v>5533</v>
+        <v>171161</v>
       </c>
       <c r="F347" s="2">
-        <v>5484</v>
+        <v>169619</v>
       </c>
       <c r="G347" s="2">
-        <v>5434</v>
+        <v>168077</v>
       </c>
       <c r="H347" s="2">
-        <v>5284</v>
+        <v>163451</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C348" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="D348" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E348" s="2">
-        <v>16258</v>
+        <v>171161</v>
       </c>
       <c r="F348" s="2">
-        <v>16112</v>
+        <v>169619</v>
       </c>
       <c r="G348" s="2">
-        <v>15965</v>
+        <v>168077</v>
       </c>
       <c r="H348" s="2">
-        <v>15526</v>
+        <v>163451</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D349" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="C349" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="2">
-        <v>7403</v>
+        <v>85594</v>
       </c>
       <c r="F349" s="2">
-        <v>7336</v>
+        <v>84823</v>
       </c>
       <c r="G349" s="2">
-        <v>7269</v>
+        <v>84052</v>
       </c>
       <c r="H349" s="2">
-        <v>7069</v>
+        <v>81739</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D350" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="C350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="2">
-        <v>3704</v>
+        <v>343506</v>
       </c>
       <c r="F350" s="2">
-        <v>3671</v>
+        <v>340412</v>
       </c>
       <c r="G350" s="2">
-        <v>3637</v>
+        <v>337317</v>
       </c>
       <c r="H350" s="2">
-        <v>3537</v>
+        <v>328033</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="C351" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="2">
-        <v>5244</v>
+        <v>10945</v>
       </c>
       <c r="F351" s="2">
-        <v>5196</v>
+        <v>10846</v>
       </c>
       <c r="G351" s="2">
-        <v>5149</v>
+        <v>10747</v>
       </c>
       <c r="H351" s="2">
-        <v>5007</v>
+        <v>10452</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D352" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="2">
-        <v>4785899</v>
+        <v>44360</v>
       </c>
       <c r="F352" s="2">
-        <v>4742783</v>
+        <v>43960</v>
       </c>
       <c r="G352" s="2">
-        <v>4699667</v>
+        <v>43561</v>
       </c>
       <c r="H352" s="2">
-        <v>4570318</v>
+        <v>42362</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D353" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="2">
-        <v>4805282</v>
+        <v>5533</v>
       </c>
       <c r="F353" s="2">
-        <v>4761991</v>
+        <v>5484</v>
       </c>
       <c r="G353" s="2">
-        <v>4718700</v>
+        <v>5434</v>
       </c>
       <c r="H353" s="2">
-        <v>4588828</v>
+        <v>5284</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="C354" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D354" s="1" t="s">
-        <v>393</v>
+        <v>734</v>
       </c>
       <c r="E354" s="2">
-        <v>5794</v>
+        <v>16258</v>
       </c>
       <c r="F354" s="2">
-        <v>5742</v>
+        <v>16112</v>
       </c>
       <c r="G354" s="2">
-        <v>5690</v>
+        <v>15965</v>
       </c>
       <c r="H354" s="2">
-        <v>5533</v>
+        <v>15526</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>154</v>
+        <v>733</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>177</v>
+        <v>736</v>
       </c>
       <c r="E355" s="2">
-        <v>6273</v>
+        <v>7403</v>
       </c>
       <c r="F355" s="2">
-        <v>6216</v>
+        <v>7336</v>
       </c>
       <c r="G355" s="2">
-        <v>6160</v>
+        <v>7269</v>
       </c>
       <c r="H355" s="2">
-        <v>5990</v>
+        <v>7069</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E356" s="2">
-        <v>5186475</v>
+        <v>3704</v>
       </c>
       <c r="F356" s="2">
-        <v>5139750</v>
+        <v>3671</v>
       </c>
       <c r="G356" s="2">
-        <v>5093025</v>
+        <v>3637</v>
       </c>
       <c r="H356" s="2">
-        <v>4952850</v>
+        <v>3537</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E357" s="2">
-        <v>5210954</v>
+        <v>5258</v>
       </c>
       <c r="F357" s="2">
-        <v>5164008</v>
+        <v>5211</v>
       </c>
       <c r="G357" s="2">
-        <v>5117063</v>
+        <v>5163</v>
       </c>
       <c r="H357" s="2">
-        <v>4976226</v>
+        <v>5021</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E358" s="2">
-        <v>5497664</v>
+        <v>4785899</v>
       </c>
       <c r="F358" s="2">
-        <v>5448135</v>
+        <v>4742783</v>
       </c>
       <c r="G358" s="2">
-        <v>5398607</v>
+        <v>4699667</v>
       </c>
       <c r="H358" s="2">
-        <v>5250021</v>
+        <v>4570318</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>181</v>
+        <v>744</v>
       </c>
       <c r="E359" s="2">
-        <v>7831</v>
+        <v>4805282</v>
       </c>
       <c r="F359" s="2">
-        <v>7761</v>
+        <v>4761991</v>
       </c>
       <c r="G359" s="2">
-        <v>7690</v>
+        <v>4718700</v>
       </c>
       <c r="H359" s="2">
-        <v>7478</v>
+        <v>4588828</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>743</v>
+        <v>395</v>
       </c>
       <c r="E360" s="2">
-        <v>7227141</v>
+        <v>5794</v>
       </c>
       <c r="F360" s="2">
-        <v>7162032</v>
+        <v>5742</v>
       </c>
       <c r="G360" s="2">
-        <v>7096922</v>
+        <v>5690</v>
       </c>
       <c r="H360" s="2">
-        <v>6901594</v>
+        <v>5533</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="E361" s="2">
-        <v>8963</v>
+        <v>6273</v>
       </c>
       <c r="F361" s="2">
-        <v>8883</v>
+        <v>6216</v>
       </c>
       <c r="G361" s="2">
-        <v>8802</v>
+        <v>6160</v>
       </c>
       <c r="H361" s="2">
-        <v>8560</v>
+        <v>5990</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E362" s="2">
-        <v>9950</v>
+        <v>5186475</v>
       </c>
       <c r="F362" s="2">
-        <v>9860</v>
+        <v>5139750</v>
       </c>
       <c r="G362" s="2">
-        <v>9771</v>
+        <v>5093025</v>
       </c>
       <c r="H362" s="2">
-        <v>9502</v>
+        <v>4952850</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="E363" s="2">
-        <v>10107</v>
+        <v>5208705</v>
       </c>
       <c r="F363" s="2">
-        <v>10016</v>
+        <v>5161780</v>
       </c>
       <c r="G363" s="2">
-        <v>9924</v>
+        <v>5114854</v>
       </c>
       <c r="H363" s="2">
-        <v>9651</v>
+        <v>4974079</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="E364" s="2">
-        <v>12501</v>
+        <v>5497664</v>
       </c>
       <c r="F364" s="2">
-        <v>12388</v>
+        <v>5448135</v>
       </c>
       <c r="G364" s="2">
-        <v>12276</v>
+        <v>5398607</v>
       </c>
       <c r="H364" s="2">
-        <v>11938</v>
+        <v>5250021</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>752</v>
+        <v>181</v>
       </c>
       <c r="E365" s="2">
-        <v>13592</v>
+        <v>7831</v>
       </c>
       <c r="F365" s="2">
-        <v>13470</v>
+        <v>7761</v>
       </c>
       <c r="G365" s="2">
-        <v>13347</v>
+        <v>7690</v>
       </c>
       <c r="H365" s="2">
-        <v>12980</v>
+        <v>7478</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E366" s="2">
-        <v>13722</v>
+        <v>7227141</v>
       </c>
       <c r="F366" s="2">
-        <v>13598</v>
+        <v>7162032</v>
       </c>
       <c r="G366" s="2">
-        <v>13475</v>
+        <v>7096922</v>
       </c>
       <c r="H366" s="2">
-        <v>13104</v>
+        <v>6901594</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>756</v>
+        <v>183</v>
       </c>
       <c r="E367" s="2">
-        <v>15649</v>
+        <v>8954</v>
       </c>
       <c r="F367" s="2">
-        <v>15508</v>
+        <v>8874</v>
       </c>
       <c r="G367" s="2">
-        <v>15367</v>
+        <v>8793</v>
       </c>
       <c r="H367" s="2">
-        <v>14944</v>
+        <v>8551</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E368" s="2">
-        <v>16203</v>
+        <v>9950</v>
       </c>
       <c r="F368" s="2">
-        <v>16057</v>
+        <v>9860</v>
       </c>
       <c r="G368" s="2">
-        <v>15911</v>
+        <v>9771</v>
       </c>
       <c r="H368" s="2">
-        <v>15473</v>
+        <v>9502</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E369" s="2">
-        <v>36404</v>
+        <v>10107</v>
       </c>
       <c r="F369" s="2">
-        <v>36076</v>
+        <v>10016</v>
       </c>
       <c r="G369" s="2">
-        <v>35748</v>
+        <v>9924</v>
       </c>
       <c r="H369" s="2">
-        <v>34764</v>
+        <v>9651</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>173</v>
+        <v>762</v>
       </c>
       <c r="E370" s="2">
-        <v>40118</v>
+        <v>12501</v>
       </c>
       <c r="F370" s="2">
-        <v>39756</v>
+        <v>12388</v>
       </c>
       <c r="G370" s="2">
-        <v>39395</v>
+        <v>12276</v>
       </c>
       <c r="H370" s="2">
-        <v>38311</v>
+        <v>11938</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E371" s="2">
-        <v>40694</v>
+        <v>13592</v>
       </c>
       <c r="F371" s="2">
-        <v>40327</v>
+        <v>13470</v>
       </c>
       <c r="G371" s="2">
-        <v>39960</v>
+        <v>13347</v>
       </c>
       <c r="H371" s="2">
-        <v>38861</v>
+        <v>12980</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E372" s="2">
-        <v>42754</v>
+        <v>13722</v>
       </c>
       <c r="F372" s="2">
-        <v>42369</v>
+        <v>13598</v>
       </c>
       <c r="G372" s="2">
-        <v>41984</v>
+        <v>13475</v>
       </c>
       <c r="H372" s="2">
-        <v>40828</v>
+        <v>13104</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E373" s="2">
-        <v>46899</v>
+        <v>15649</v>
       </c>
       <c r="F373" s="2">
-        <v>46476</v>
+        <v>15508</v>
       </c>
       <c r="G373" s="2">
-        <v>46054</v>
+        <v>15367</v>
       </c>
       <c r="H373" s="2">
-        <v>44786</v>
+        <v>14944</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E374" s="2">
-        <v>44222</v>
+        <v>16205</v>
       </c>
       <c r="F374" s="2">
-        <v>43824</v>
+        <v>16059</v>
       </c>
       <c r="G374" s="2">
-        <v>43426</v>
+        <v>15913</v>
       </c>
       <c r="H374" s="2">
-        <v>42230</v>
+        <v>15475</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E375" s="2">
-        <v>73712</v>
+        <v>36471</v>
       </c>
       <c r="F375" s="2">
-        <v>73048</v>
+        <v>36143</v>
       </c>
       <c r="G375" s="2">
-        <v>72384</v>
+        <v>35814</v>
       </c>
       <c r="H375" s="2">
-        <v>70391</v>
+        <v>34828</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>773</v>
+        <v>173</v>
       </c>
       <c r="E376" s="2">
-        <v>148188</v>
+        <v>40118</v>
       </c>
       <c r="F376" s="2">
-        <v>146853</v>
+        <v>39756</v>
       </c>
       <c r="G376" s="2">
-        <v>145518</v>
+        <v>39395</v>
       </c>
       <c r="H376" s="2">
-        <v>141513</v>
+        <v>38311</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E377" s="2">
-        <v>47476</v>
+        <v>40694</v>
       </c>
       <c r="F377" s="2">
-        <v>47048</v>
+        <v>40327</v>
       </c>
       <c r="G377" s="2">
-        <v>46620</v>
+        <v>39960</v>
       </c>
       <c r="H377" s="2">
-        <v>45337</v>
+        <v>38861</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E378" s="2">
-        <v>80447</v>
+        <v>42672</v>
       </c>
       <c r="F378" s="2">
-        <v>79723</v>
+        <v>42287</v>
       </c>
       <c r="G378" s="2">
-        <v>78998</v>
+        <v>41903</v>
       </c>
       <c r="H378" s="2">
-        <v>76824</v>
+        <v>40750</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E379" s="2">
-        <v>15955</v>
+        <v>46806</v>
       </c>
       <c r="F379" s="2">
-        <v>15811</v>
+        <v>46385</v>
       </c>
       <c r="G379" s="2">
-        <v>15668</v>
+        <v>45963</v>
       </c>
       <c r="H379" s="2">
-        <v>15236</v>
+        <v>44698</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>154</v>
+        <v>391</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E380" s="2">
-        <v>158994</v>
+        <v>44222</v>
       </c>
       <c r="F380" s="2">
-        <v>157562</v>
+        <v>43824</v>
       </c>
       <c r="G380" s="2">
-        <v>156129</v>
+        <v>43426</v>
       </c>
       <c r="H380" s="2">
-        <v>151832</v>
+        <v>42230</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E381" s="2">
-        <v>499411</v>
+        <v>73712</v>
       </c>
       <c r="F381" s="2">
-        <v>494912</v>
+        <v>73048</v>
       </c>
       <c r="G381" s="2">
-        <v>490413</v>
+        <v>72384</v>
       </c>
       <c r="H381" s="2">
-        <v>476915</v>
+        <v>70391</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E382" s="2">
-        <v>116707</v>
+        <v>148188</v>
       </c>
       <c r="F382" s="2">
-        <v>115655</v>
+        <v>146853</v>
       </c>
       <c r="G382" s="2">
-        <v>114604</v>
+        <v>145518</v>
       </c>
       <c r="H382" s="2">
-        <v>111449</v>
+        <v>141513</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>328</v>
+        <v>154</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E383" s="2">
-        <v>164989</v>
+        <v>47476</v>
       </c>
       <c r="F383" s="2">
-        <v>163503</v>
+        <v>47048</v>
       </c>
       <c r="G383" s="2">
-        <v>162017</v>
+        <v>46620</v>
       </c>
       <c r="H383" s="2">
-        <v>157557</v>
+        <v>45337</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E384" s="2">
-        <v>21122</v>
+        <v>80447</v>
       </c>
       <c r="F384" s="2">
-        <v>20932</v>
+        <v>79723</v>
       </c>
       <c r="G384" s="2">
-        <v>20742</v>
+        <v>78998</v>
       </c>
       <c r="H384" s="2">
-        <v>20171</v>
+        <v>76824</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>521</v>
+        <v>154</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E385" s="2">
-        <v>194500</v>
+        <v>15955</v>
       </c>
       <c r="F385" s="2">
-        <v>192748</v>
+        <v>15811</v>
       </c>
       <c r="G385" s="2">
-        <v>190995</v>
+        <v>15668</v>
       </c>
       <c r="H385" s="2">
-        <v>185739</v>
+        <v>15236</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>694</v>
+        <v>154</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E386" s="2">
-        <v>257849</v>
+        <v>158994</v>
       </c>
       <c r="F386" s="2">
-        <v>255526</v>
+        <v>157562</v>
       </c>
       <c r="G386" s="2">
-        <v>253203</v>
+        <v>156129</v>
       </c>
       <c r="H386" s="2">
-        <v>246234</v>
+        <v>151832</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C387" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="D387" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>45000</v>
+        <v>499411</v>
       </c>
       <c r="F387" s="2">
-        <v>45000</v>
+        <v>494912</v>
       </c>
       <c r="G387" s="2">
-        <v>45000</v>
+        <v>490413</v>
       </c>
       <c r="H387" s="2">
-        <v>44000</v>
+        <v>476915</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="2">
-        <v>18000</v>
+        <v>116707</v>
       </c>
       <c r="F388" s="2">
-        <v>18000</v>
+        <v>115655</v>
       </c>
       <c r="G388" s="2">
-        <v>18000</v>
+        <v>114604</v>
       </c>
       <c r="H388" s="2">
-        <v>17000</v>
+        <v>111449</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="2">
-        <v>47800</v>
+        <v>164989</v>
       </c>
       <c r="F389" s="2">
-        <v>47800</v>
+        <v>163503</v>
       </c>
       <c r="G389" s="2">
-        <v>47800</v>
+        <v>162017</v>
       </c>
       <c r="H389" s="2">
-        <v>47000</v>
+        <v>157557</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="2">
-        <v>35000</v>
+        <v>20745</v>
       </c>
       <c r="F390" s="2">
-        <v>35000</v>
+        <v>20558</v>
       </c>
       <c r="G390" s="2">
-        <v>35000</v>
+        <v>20371</v>
       </c>
       <c r="H390" s="2">
-        <v>34000</v>
+        <v>19810</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="2">
-        <v>25000</v>
+        <v>194500</v>
       </c>
       <c r="F391" s="2">
-        <v>25000</v>
+        <v>192748</v>
       </c>
       <c r="G391" s="2">
-        <v>25000</v>
+        <v>190995</v>
       </c>
       <c r="H391" s="2">
-        <v>24000</v>
+        <v>185739</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" s="2">
-        <v>7885</v>
+        <v>259152</v>
       </c>
       <c r="F392" s="2">
-        <v>7885</v>
+        <v>256817</v>
       </c>
       <c r="G392" s="2">
-        <v>7885</v>
+        <v>254482</v>
       </c>
       <c r="H392" s="2">
-        <v>7885</v>
+        <v>247478</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E393" s="2">
-        <v>71762</v>
+        <v>45000</v>
       </c>
       <c r="F393" s="2">
-        <v>71115</v>
+        <v>45000</v>
       </c>
       <c r="G393" s="2">
-        <v>70469</v>
+        <v>45000</v>
       </c>
       <c r="H393" s="2">
-        <v>68529</v>
+        <v>44000</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>160</v>
+        <v>807</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E394" s="2">
-        <v>18315</v>
+        <v>18000</v>
       </c>
       <c r="F394" s="2">
-        <v>18150</v>
+        <v>18000</v>
       </c>
       <c r="G394" s="2">
-        <v>17985</v>
+        <v>18000</v>
       </c>
       <c r="H394" s="2">
-        <v>17490</v>
+        <v>17000</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C395" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="D395" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E395" s="2">
-        <v>9822</v>
+        <v>47800</v>
       </c>
       <c r="F395" s="2">
-        <v>9734</v>
+        <v>47800</v>
       </c>
       <c r="G395" s="2">
-        <v>9645</v>
+        <v>47800</v>
       </c>
       <c r="H395" s="2">
-        <v>9380</v>
+        <v>47000</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="C396" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E396" s="2">
-        <v>13290</v>
+        <v>35000</v>
       </c>
       <c r="F396" s="2">
-        <v>13170</v>
+        <v>35000</v>
       </c>
       <c r="G396" s="2">
-        <v>13051</v>
+        <v>35000</v>
       </c>
       <c r="H396" s="2">
-        <v>12691</v>
+        <v>34000</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E397" s="2">
-        <v>50535</v>
+        <v>25000</v>
       </c>
       <c r="F397" s="2">
-        <v>50080</v>
+        <v>25000</v>
       </c>
       <c r="G397" s="2">
-        <v>49624</v>
+        <v>25000</v>
       </c>
       <c r="H397" s="2">
-        <v>48259</v>
+        <v>24000</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E398" s="2">
-        <v>6632</v>
+        <v>7885</v>
       </c>
       <c r="F398" s="2">
-        <v>6573</v>
+        <v>7885</v>
       </c>
       <c r="G398" s="2">
-        <v>6513</v>
+        <v>7885</v>
       </c>
       <c r="H398" s="2">
-        <v>6334</v>
+        <v>7885</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>815</v>
+        <v>10</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="E399" s="2">
-        <v>65851</v>
+        <v>71646</v>
       </c>
       <c r="F399" s="2">
-        <v>65258</v>
+        <v>71001</v>
       </c>
       <c r="G399" s="2">
-        <v>64664</v>
+        <v>70355</v>
       </c>
       <c r="H399" s="2">
-        <v>62885</v>
+        <v>68419</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>815</v>
+        <v>160</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="E400" s="2">
-        <v>8797</v>
+        <v>18315</v>
       </c>
       <c r="F400" s="2">
-        <v>8718</v>
+        <v>18150</v>
       </c>
       <c r="G400" s="2">
-        <v>8638</v>
+        <v>17985</v>
       </c>
       <c r="H400" s="2">
-        <v>8401</v>
+        <v>17490</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="C401" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E401" s="2">
-        <v>98596</v>
+        <v>9822</v>
       </c>
       <c r="F401" s="2">
-        <v>97708</v>
+        <v>9734</v>
       </c>
       <c r="G401" s="2">
-        <v>96819</v>
+        <v>9645</v>
       </c>
       <c r="H401" s="2">
-        <v>94155</v>
+        <v>9380</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C402" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="C402" s="1" t="s">
+      <c r="D402" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="D402" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E402" s="2">
-        <v>11383</v>
+        <v>13290</v>
       </c>
       <c r="F402" s="2">
-        <v>11281</v>
+        <v>13170</v>
       </c>
       <c r="G402" s="2">
-        <v>11178</v>
+        <v>13051</v>
       </c>
       <c r="H402" s="2">
-        <v>10870</v>
+        <v>12691</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="C403" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E403" s="2">
-        <v>110445</v>
+        <v>49489</v>
       </c>
       <c r="F403" s="2">
-        <v>109450</v>
+        <v>49044</v>
       </c>
       <c r="G403" s="2">
-        <v>108455</v>
+        <v>48598</v>
       </c>
       <c r="H403" s="2">
-        <v>105470</v>
+        <v>47260</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E404" s="2">
-        <v>27595</v>
+        <v>6632</v>
       </c>
       <c r="F404" s="2">
-        <v>27346</v>
+        <v>6573</v>
       </c>
       <c r="G404" s="2">
-        <v>27097</v>
+        <v>6513</v>
       </c>
       <c r="H404" s="2">
-        <v>26352</v>
+        <v>6334</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="C405" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E405" s="2">
-        <v>5889</v>
+        <v>65851</v>
       </c>
       <c r="F405" s="2">
-        <v>5836</v>
+        <v>65258</v>
       </c>
       <c r="G405" s="2">
-        <v>5782</v>
+        <v>64664</v>
       </c>
       <c r="H405" s="2">
-        <v>5623</v>
+        <v>62885</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" s="2">
-        <v>55250</v>
+        <v>8797</v>
       </c>
       <c r="F406" s="2">
-        <v>54753</v>
+        <v>8718</v>
       </c>
       <c r="G406" s="2">
-        <v>54255</v>
+        <v>8638</v>
       </c>
       <c r="H406" s="2">
-        <v>52762</v>
+        <v>8401</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C407" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" s="2">
-        <v>11383</v>
+        <v>98596</v>
       </c>
       <c r="F407" s="2">
-        <v>11281</v>
+        <v>97708</v>
       </c>
       <c r="G407" s="2">
-        <v>11178</v>
+        <v>96819</v>
       </c>
       <c r="H407" s="2">
-        <v>10870</v>
+        <v>94155</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C408" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E408" s="2">
-        <v>110473</v>
+        <v>11383</v>
       </c>
       <c r="F408" s="2">
-        <v>109478</v>
+        <v>11281</v>
       </c>
       <c r="G408" s="2">
-        <v>108482</v>
+        <v>11178</v>
       </c>
       <c r="H408" s="2">
-        <v>105497</v>
+        <v>10870</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="C409" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E409" s="2">
-        <v>27692</v>
+        <v>110445</v>
       </c>
       <c r="F409" s="2">
-        <v>27443</v>
+        <v>109450</v>
       </c>
       <c r="G409" s="2">
-        <v>27193</v>
+        <v>108455</v>
       </c>
       <c r="H409" s="2">
-        <v>26445</v>
+        <v>105470</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="C410" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E410" s="2">
-        <v>6000</v>
+        <v>27595</v>
       </c>
       <c r="F410" s="2">
-        <v>5946</v>
+        <v>27346</v>
       </c>
       <c r="G410" s="2">
-        <v>5891</v>
+        <v>27097</v>
       </c>
       <c r="H410" s="2">
-        <v>5729</v>
+        <v>26352</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="C411" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E411" s="2">
-        <v>55389</v>
+        <v>5889</v>
       </c>
       <c r="F411" s="2">
-        <v>54890</v>
+        <v>5836</v>
       </c>
       <c r="G411" s="2">
-        <v>54391</v>
+        <v>5782</v>
       </c>
       <c r="H411" s="2">
-        <v>52894</v>
+        <v>5623</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="C412" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E412" s="2">
-        <v>68566</v>
+        <v>55250</v>
       </c>
       <c r="F412" s="2">
-        <v>67948</v>
+        <v>54753</v>
       </c>
       <c r="G412" s="2">
-        <v>67330</v>
+        <v>54255</v>
       </c>
       <c r="H412" s="2">
-        <v>65477</v>
+        <v>52762</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C413" s="1" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E413" s="2">
-        <v>9225</v>
+        <v>11383</v>
       </c>
       <c r="F413" s="2">
-        <v>9142</v>
+        <v>11281</v>
       </c>
       <c r="G413" s="2">
-        <v>9059</v>
+        <v>11178</v>
       </c>
       <c r="H413" s="2">
-        <v>8810</v>
+        <v>10870</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>160</v>
+        <v>851</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E414" s="2">
-        <v>9225</v>
+        <v>110473</v>
       </c>
       <c r="F414" s="2">
-        <v>9142</v>
+        <v>109478</v>
       </c>
       <c r="G414" s="2">
-        <v>9059</v>
+        <v>108482</v>
       </c>
       <c r="H414" s="2">
-        <v>8810</v>
+        <v>105497</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>160</v>
+        <v>851</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E415" s="2">
-        <v>5538</v>
+        <v>27692</v>
       </c>
       <c r="F415" s="2">
-        <v>5488</v>
+        <v>27443</v>
       </c>
       <c r="G415" s="2">
-        <v>5438</v>
+        <v>27193</v>
       </c>
       <c r="H415" s="2">
-        <v>5288</v>
+        <v>26445</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>812</v>
+        <v>851</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E416" s="2">
-        <v>9705</v>
+        <v>6000</v>
       </c>
       <c r="F416" s="2">
-        <v>9617</v>
+        <v>5946</v>
       </c>
       <c r="G416" s="2">
-        <v>9530</v>
+        <v>5891</v>
       </c>
       <c r="H416" s="2">
-        <v>9268</v>
+        <v>5729</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>565</v>
+        <v>851</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E417" s="2">
-        <v>105024</v>
+        <v>55389</v>
       </c>
       <c r="F417" s="2">
-        <v>104078</v>
+        <v>54890</v>
       </c>
       <c r="G417" s="2">
-        <v>103131</v>
+        <v>54391</v>
       </c>
       <c r="H417" s="2">
-        <v>100293</v>
+        <v>52894</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>565</v>
+        <v>160</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E418" s="2">
-        <v>1049983</v>
+        <v>67338</v>
       </c>
       <c r="F418" s="2">
-        <v>1040524</v>
+        <v>66732</v>
       </c>
       <c r="G418" s="2">
-        <v>1031065</v>
+        <v>66125</v>
       </c>
       <c r="H418" s="2">
-        <v>1002687</v>
+        <v>64305</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>565</v>
+        <v>160</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E419" s="2">
-        <v>21010</v>
+        <v>9225</v>
       </c>
       <c r="F419" s="2">
-        <v>20821</v>
+        <v>9142</v>
       </c>
       <c r="G419" s="2">
-        <v>20632</v>
+        <v>9059</v>
       </c>
       <c r="H419" s="2">
-        <v>20064</v>
+        <v>8810</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>565</v>
+        <v>160</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E420" s="2">
-        <v>210019</v>
+        <v>9225</v>
       </c>
       <c r="F420" s="2">
-        <v>208127</v>
+        <v>9142</v>
       </c>
       <c r="G420" s="2">
-        <v>206235</v>
+        <v>9059</v>
       </c>
       <c r="H420" s="2">
-        <v>200558</v>
+        <v>8810</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>565</v>
+        <v>160</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E421" s="2">
-        <v>52525</v>
+        <v>5538</v>
       </c>
       <c r="F421" s="2">
-        <v>52052</v>
+        <v>5488</v>
       </c>
       <c r="G421" s="2">
-        <v>51579</v>
+        <v>5438</v>
       </c>
       <c r="H421" s="2">
-        <v>50159</v>
+        <v>5288</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>565</v>
+        <v>824</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E422" s="2">
-        <v>525006</v>
+        <v>9705</v>
       </c>
       <c r="F422" s="2">
-        <v>520276</v>
+        <v>9617</v>
       </c>
       <c r="G422" s="2">
-        <v>515546</v>
+        <v>9530</v>
       </c>
       <c r="H422" s="2">
-        <v>501357</v>
+        <v>9268</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>160</v>
+        <v>569</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E423" s="2">
-        <v>9225</v>
+        <v>105024</v>
       </c>
       <c r="F423" s="2">
-        <v>9142</v>
+        <v>104078</v>
       </c>
       <c r="G423" s="2">
-        <v>9059</v>
+        <v>103131</v>
       </c>
       <c r="H423" s="2">
-        <v>8810</v>
+        <v>100293</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E424" s="2">
-        <v>98196</v>
+        <v>1049983</v>
       </c>
       <c r="F424" s="2">
-        <v>97312</v>
+        <v>1040524</v>
       </c>
       <c r="G424" s="2">
-        <v>96427</v>
+        <v>1031065</v>
       </c>
       <c r="H424" s="2">
-        <v>93773</v>
+        <v>1002687</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E425" s="2">
-        <v>19645</v>
+        <v>21010</v>
       </c>
       <c r="F425" s="2">
-        <v>19468</v>
+        <v>20821</v>
       </c>
       <c r="G425" s="2">
-        <v>19291</v>
+        <v>20632</v>
       </c>
       <c r="H425" s="2">
-        <v>18760</v>
+        <v>20064</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E426" s="2">
-        <v>196365</v>
+        <v>210019</v>
       </c>
       <c r="F426" s="2">
-        <v>194596</v>
+        <v>208127</v>
       </c>
       <c r="G426" s="2">
-        <v>192826</v>
+        <v>206235</v>
       </c>
       <c r="H426" s="2">
-        <v>187519</v>
+        <v>200558</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E427" s="2">
-        <v>294533</v>
+        <v>52525</v>
       </c>
       <c r="F427" s="2">
-        <v>291880</v>
+        <v>52052</v>
       </c>
       <c r="G427" s="2">
-        <v>289226</v>
+        <v>51579</v>
       </c>
       <c r="H427" s="2">
-        <v>281266</v>
+        <v>50159</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E428" s="2">
-        <v>49112</v>
+        <v>525006</v>
       </c>
       <c r="F428" s="2">
-        <v>48670</v>
+        <v>520276</v>
       </c>
       <c r="G428" s="2">
-        <v>48227</v>
+        <v>515546</v>
       </c>
       <c r="H428" s="2">
-        <v>46900</v>
+        <v>501357</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>812</v>
+        <v>160</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E429" s="2">
-        <v>490870</v>
+        <v>9225</v>
       </c>
       <c r="F429" s="2">
-        <v>486448</v>
+        <v>9142</v>
       </c>
       <c r="G429" s="2">
-        <v>482025</v>
+        <v>9059</v>
       </c>
       <c r="H429" s="2">
-        <v>468759</v>
+        <v>8810</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E430" s="2">
-        <v>440398</v>
+        <v>98196</v>
       </c>
       <c r="F430" s="2">
-        <v>436431</v>
+        <v>97312</v>
       </c>
       <c r="G430" s="2">
-        <v>432463</v>
+        <v>96427</v>
       </c>
       <c r="H430" s="2">
-        <v>420560</v>
+        <v>93773</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E431" s="2">
-        <v>87918</v>
+        <v>19645</v>
       </c>
       <c r="F431" s="2">
-        <v>87126</v>
+        <v>19468</v>
       </c>
       <c r="G431" s="2">
-        <v>86333</v>
+        <v>19291</v>
       </c>
       <c r="H431" s="2">
-        <v>83957</v>
+        <v>18760</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E432" s="2">
-        <v>880999</v>
+        <v>196365</v>
       </c>
       <c r="F432" s="2">
-        <v>873062</v>
+        <v>194596</v>
       </c>
       <c r="G432" s="2">
-        <v>865125</v>
+        <v>192826</v>
       </c>
       <c r="H432" s="2">
-        <v>841315</v>
+        <v>187519</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E433" s="2">
-        <v>17421</v>
+        <v>294533</v>
       </c>
       <c r="F433" s="2">
-        <v>17265</v>
+        <v>291880</v>
       </c>
       <c r="G433" s="2">
-        <v>17108</v>
+        <v>289226</v>
       </c>
       <c r="H433" s="2">
-        <v>16637</v>
+        <v>281266</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>521</v>
+        <v>824</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E434" s="2">
-        <v>171205</v>
+        <v>49845</v>
       </c>
       <c r="F434" s="2">
-        <v>169663</v>
+        <v>49396</v>
       </c>
       <c r="G434" s="2">
-        <v>168121</v>
+        <v>48946</v>
       </c>
       <c r="H434" s="2">
-        <v>163493</v>
+        <v>47599</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C435" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="D435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E435" s="2">
-        <v>102874</v>
+        <v>490870</v>
       </c>
       <c r="F435" s="2">
-        <v>101947</v>
+        <v>486448</v>
       </c>
       <c r="G435" s="2">
-        <v>101020</v>
+        <v>482025</v>
       </c>
       <c r="H435" s="2">
-        <v>98240</v>
+        <v>468759</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="C436" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E436" s="2">
-        <v>207475</v>
+        <v>430745</v>
       </c>
       <c r="F436" s="2">
-        <v>205605</v>
+        <v>426865</v>
       </c>
       <c r="G436" s="2">
-        <v>203736</v>
+        <v>422984</v>
       </c>
       <c r="H436" s="2">
-        <v>198129</v>
+        <v>411343</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="C437" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E437" s="2">
-        <v>236947</v>
+        <v>85991</v>
       </c>
       <c r="F437" s="2">
-        <v>234813</v>
+        <v>85216</v>
       </c>
       <c r="G437" s="2">
-        <v>232678</v>
+        <v>84441</v>
       </c>
       <c r="H437" s="2">
-        <v>226274</v>
+        <v>82117</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E438" s="2">
-        <v>308566</v>
+        <v>861690</v>
       </c>
       <c r="F438" s="2">
-        <v>305786</v>
+        <v>853927</v>
       </c>
       <c r="G438" s="2">
-        <v>303006</v>
+        <v>846164</v>
       </c>
       <c r="H438" s="2">
-        <v>294666</v>
+        <v>822875</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" s="2">
-        <v>555000</v>
+        <v>17040</v>
       </c>
       <c r="F439" s="2">
-        <v>550000</v>
+        <v>16886</v>
       </c>
       <c r="G439" s="2">
-        <v>545000</v>
+        <v>16733</v>
       </c>
       <c r="H439" s="2">
-        <v>530000</v>
+        <v>16272</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="2">
-        <v>624796</v>
+        <v>171684</v>
       </c>
       <c r="F440" s="2">
-        <v>619167</v>
+        <v>170137</v>
       </c>
       <c r="G440" s="2">
-        <v>613538</v>
+        <v>168590</v>
       </c>
       <c r="H440" s="2">
-        <v>596652</v>
+        <v>163950</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E441" s="2">
-        <v>313783</v>
+        <v>103266</v>
       </c>
       <c r="F441" s="2">
-        <v>310956</v>
+        <v>102335</v>
       </c>
       <c r="G441" s="2">
-        <v>308129</v>
+        <v>101405</v>
       </c>
       <c r="H441" s="2">
-        <v>299648</v>
+        <v>98614</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>154</v>
+        <v>908</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E442" s="2">
-        <v>84683</v>
+        <v>206504</v>
       </c>
       <c r="F442" s="2">
-        <v>83920</v>
+        <v>204644</v>
       </c>
       <c r="G442" s="2">
-        <v>83157</v>
+        <v>202784</v>
       </c>
       <c r="H442" s="2">
-        <v>80868</v>
+        <v>197202</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>154</v>
+        <v>908</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E443" s="2">
-        <v>91028</v>
+        <v>236947</v>
       </c>
       <c r="F443" s="2">
-        <v>90208</v>
+        <v>234813</v>
       </c>
       <c r="G443" s="2">
-        <v>89388</v>
+        <v>232678</v>
       </c>
       <c r="H443" s="2">
-        <v>86927</v>
+        <v>226274</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>160</v>
+        <v>908</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>915</v>
       </c>
       <c r="E444" s="2">
-        <v>142387</v>
+        <v>309742</v>
       </c>
       <c r="F444" s="2">
-        <v>141105</v>
+        <v>306952</v>
       </c>
       <c r="G444" s="2">
-        <v>139822</v>
+        <v>304161</v>
       </c>
       <c r="H444" s="2">
-        <v>135974</v>
+        <v>295790</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>160</v>
+        <v>908</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E445" s="2">
-        <v>144170</v>
+        <v>555000</v>
       </c>
       <c r="F445" s="2">
-        <v>142871</v>
+        <v>550000</v>
       </c>
       <c r="G445" s="2">
-        <v>141572</v>
+        <v>545000</v>
       </c>
       <c r="H445" s="2">
-        <v>137676</v>
+        <v>530000</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>160</v>
+        <v>908</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E446" s="2">
-        <v>144984</v>
+        <v>624796</v>
       </c>
       <c r="F446" s="2">
-        <v>143678</v>
+        <v>619167</v>
       </c>
       <c r="G446" s="2">
-        <v>142371</v>
+        <v>613538</v>
       </c>
       <c r="H446" s="2">
-        <v>138453</v>
+        <v>596652</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E447" s="2">
-        <v>145875</v>
+        <v>313783</v>
       </c>
       <c r="F447" s="2">
-        <v>144561</v>
+        <v>310956</v>
       </c>
       <c r="G447" s="2">
-        <v>143247</v>
+        <v>308129</v>
       </c>
       <c r="H447" s="2">
-        <v>139304</v>
+        <v>299648</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E448" s="2">
-        <v>152051</v>
+        <v>84683</v>
       </c>
       <c r="F448" s="2">
-        <v>150681</v>
+        <v>83920</v>
       </c>
       <c r="G448" s="2">
-        <v>149311</v>
+        <v>83157</v>
       </c>
       <c r="H448" s="2">
-        <v>145202</v>
+        <v>80868</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E449" s="2">
-        <v>193302</v>
+        <v>91028</v>
       </c>
       <c r="F449" s="2">
-        <v>191561</v>
+        <v>90208</v>
       </c>
       <c r="G449" s="2">
-        <v>189819</v>
+        <v>89388</v>
       </c>
       <c r="H449" s="2">
-        <v>184595</v>
+        <v>86927</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E450" s="2">
-        <v>154647</v>
+        <v>139868</v>
       </c>
       <c r="F450" s="2">
-        <v>153254</v>
+        <v>138608</v>
       </c>
       <c r="G450" s="2">
-        <v>151861</v>
+        <v>137348</v>
       </c>
       <c r="H450" s="2">
-        <v>147681</v>
+        <v>133567</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E451" s="2">
-        <v>162606</v>
+        <v>141619</v>
       </c>
       <c r="F451" s="2">
-        <v>161141</v>
+        <v>140344</v>
       </c>
       <c r="G451" s="2">
-        <v>159676</v>
+        <v>139068</v>
       </c>
       <c r="H451" s="2">
-        <v>155282</v>
+        <v>135240</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E452" s="2">
-        <v>164311</v>
+        <v>142386</v>
       </c>
       <c r="F452" s="2">
-        <v>162831</v>
+        <v>141104</v>
       </c>
       <c r="G452" s="2">
-        <v>161351</v>
+        <v>139821</v>
       </c>
       <c r="H452" s="2">
-        <v>156910</v>
+        <v>135973</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>932</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E453" s="2">
-        <v>18526</v>
+        <v>143262</v>
       </c>
       <c r="F453" s="2">
-        <v>18359</v>
+        <v>141972</v>
       </c>
       <c r="G453" s="2">
-        <v>18192</v>
+        <v>140681</v>
       </c>
       <c r="H453" s="2">
-        <v>17691</v>
+        <v>136809</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E454" s="2">
-        <v>176649</v>
+        <v>149358</v>
       </c>
       <c r="F454" s="2">
-        <v>175057</v>
+        <v>148013</v>
       </c>
       <c r="G454" s="2">
-        <v>173466</v>
+        <v>146667</v>
       </c>
       <c r="H454" s="2">
-        <v>168692</v>
+        <v>142630</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E455" s="2">
-        <v>20231</v>
+        <v>189839</v>
       </c>
       <c r="F455" s="2">
-        <v>20049</v>
+        <v>188129</v>
       </c>
       <c r="G455" s="2">
-        <v>19866</v>
+        <v>186418</v>
       </c>
       <c r="H455" s="2">
-        <v>19320</v>
+        <v>181288</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>938</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E456" s="2">
-        <v>195085</v>
+        <v>151877</v>
       </c>
       <c r="F456" s="2">
-        <v>193327</v>
+        <v>150509</v>
       </c>
       <c r="G456" s="2">
-        <v>191570</v>
+        <v>149140</v>
       </c>
       <c r="H456" s="2">
-        <v>186297</v>
+        <v>145036</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E457" s="2">
-        <v>200369</v>
+        <v>159725</v>
       </c>
       <c r="F457" s="2">
-        <v>198564</v>
+        <v>158286</v>
       </c>
       <c r="G457" s="2">
-        <v>196759</v>
+        <v>156847</v>
       </c>
       <c r="H457" s="2">
-        <v>191344</v>
+        <v>152530</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E458" s="2">
-        <v>202966</v>
+        <v>161367</v>
       </c>
       <c r="F458" s="2">
-        <v>201137</v>
+        <v>159914</v>
       </c>
       <c r="G458" s="2">
-        <v>199309</v>
+        <v>158460</v>
       </c>
       <c r="H458" s="2">
-        <v>193823</v>
+        <v>154099</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>944</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E459" s="2">
-        <v>22905</v>
+        <v>18183</v>
       </c>
       <c r="F459" s="2">
-        <v>22699</v>
+        <v>18019</v>
       </c>
       <c r="G459" s="2">
-        <v>22492</v>
+        <v>17855</v>
       </c>
       <c r="H459" s="2">
-        <v>21873</v>
+        <v>17364</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>391</v>
+        <v>947</v>
       </c>
       <c r="E460" s="2">
-        <v>23544</v>
+        <v>173485</v>
       </c>
       <c r="F460" s="2">
-        <v>23332</v>
+        <v>171922</v>
       </c>
       <c r="G460" s="2">
-        <v>23120</v>
+        <v>170359</v>
       </c>
       <c r="H460" s="2">
-        <v>22484</v>
+        <v>165671</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E461" s="2">
-        <v>26470</v>
+        <v>19869</v>
       </c>
       <c r="F461" s="2">
-        <v>26232</v>
+        <v>19690</v>
       </c>
       <c r="G461" s="2">
-        <v>25993</v>
+        <v>19511</v>
       </c>
       <c r="H461" s="2">
-        <v>25278</v>
+        <v>18974</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E462" s="2">
-        <v>26377</v>
+        <v>191590</v>
       </c>
       <c r="F462" s="2">
-        <v>26139</v>
+        <v>189864</v>
       </c>
       <c r="G462" s="2">
-        <v>25902</v>
+        <v>188138</v>
       </c>
       <c r="H462" s="2">
-        <v>25189</v>
+        <v>182960</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="E463" s="2">
-        <v>28160</v>
+        <v>196811</v>
       </c>
       <c r="F463" s="2">
-        <v>27906</v>
+        <v>195038</v>
       </c>
       <c r="G463" s="2">
-        <v>27652</v>
+        <v>193265</v>
       </c>
       <c r="H463" s="2">
-        <v>26891</v>
+        <v>187945</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E464" s="2">
-        <v>32585</v>
+        <v>199329</v>
       </c>
       <c r="F464" s="2">
-        <v>32292</v>
+        <v>197534</v>
       </c>
       <c r="G464" s="2">
-        <v>31998</v>
+        <v>195738</v>
       </c>
       <c r="H464" s="2">
-        <v>31117</v>
+        <v>190351</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E465" s="2">
-        <v>4463</v>
+        <v>22496</v>
       </c>
       <c r="F465" s="2">
-        <v>4423</v>
+        <v>22294</v>
       </c>
       <c r="G465" s="2">
-        <v>4383</v>
+        <v>22091</v>
       </c>
       <c r="H465" s="2">
-        <v>4262</v>
+        <v>21483</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>445</v>
+        <v>393</v>
       </c>
       <c r="E466" s="2">
-        <v>35214</v>
+        <v>23360</v>
       </c>
       <c r="F466" s="2">
-        <v>34896</v>
+        <v>23150</v>
       </c>
       <c r="G466" s="2">
-        <v>34579</v>
+        <v>22939</v>
       </c>
       <c r="H466" s="2">
-        <v>33627</v>
+        <v>22308</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E467" s="2">
-        <v>36087</v>
+        <v>26000</v>
       </c>
       <c r="F467" s="2">
-        <v>35762</v>
+        <v>25765</v>
       </c>
       <c r="G467" s="2">
-        <v>35437</v>
+        <v>25531</v>
       </c>
       <c r="H467" s="2">
-        <v>34462</v>
+        <v>24828</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="E468" s="2">
-        <v>38684</v>
+        <v>25922</v>
       </c>
       <c r="F468" s="2">
-        <v>38335</v>
+        <v>25688</v>
       </c>
       <c r="G468" s="2">
-        <v>37987</v>
+        <v>25455</v>
       </c>
       <c r="H468" s="2">
-        <v>36941</v>
+        <v>24754</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>911</v>
+        <v>964</v>
       </c>
       <c r="E469" s="2">
-        <v>42249</v>
+        <v>27673</v>
       </c>
       <c r="F469" s="2">
-        <v>41868</v>
+        <v>27424</v>
       </c>
       <c r="G469" s="2">
-        <v>41488</v>
+        <v>27175</v>
       </c>
       <c r="H469" s="2">
-        <v>40346</v>
+        <v>26427</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E470" s="2">
-        <v>45751</v>
+        <v>32004</v>
       </c>
       <c r="F470" s="2">
-        <v>45339</v>
+        <v>31715</v>
       </c>
       <c r="G470" s="2">
-        <v>44927</v>
+        <v>31427</v>
       </c>
       <c r="H470" s="2">
-        <v>43690</v>
+        <v>30562</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="E471" s="2">
-        <v>49238</v>
+        <v>4386</v>
       </c>
       <c r="F471" s="2">
-        <v>48795</v>
+        <v>4346</v>
       </c>
       <c r="G471" s="2">
-        <v>48351</v>
+        <v>4307</v>
       </c>
       <c r="H471" s="2">
-        <v>47021</v>
+        <v>4188</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>968</v>
+        <v>447</v>
       </c>
       <c r="E472" s="2">
-        <v>51912</v>
+        <v>34619</v>
       </c>
       <c r="F472" s="2">
-        <v>51445</v>
+        <v>34307</v>
       </c>
       <c r="G472" s="2">
-        <v>50977</v>
+        <v>33995</v>
       </c>
       <c r="H472" s="2">
-        <v>49574</v>
+        <v>33059</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E473" s="2">
-        <v>7137</v>
+        <v>35429</v>
       </c>
       <c r="F473" s="2">
-        <v>7073</v>
+        <v>35110</v>
       </c>
       <c r="G473" s="2">
-        <v>7009</v>
+        <v>34791</v>
       </c>
       <c r="H473" s="2">
-        <v>6816</v>
+        <v>33833</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="E474" s="2">
-        <v>55415</v>
+        <v>37991</v>
       </c>
       <c r="F474" s="2">
-        <v>54915</v>
+        <v>37649</v>
       </c>
       <c r="G474" s="2">
-        <v>54416</v>
+        <v>37306</v>
       </c>
       <c r="H474" s="2">
-        <v>52918</v>
+        <v>36280</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>974</v>
+        <v>923</v>
       </c>
       <c r="E475" s="2">
-        <v>55415</v>
+        <v>41494</v>
       </c>
       <c r="F475" s="2">
-        <v>54915</v>
+        <v>41120</v>
       </c>
       <c r="G475" s="2">
-        <v>54416</v>
+        <v>40746</v>
       </c>
       <c r="H475" s="2">
-        <v>52918</v>
+        <v>39625</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E476" s="2">
-        <v>62482</v>
+        <v>44963</v>
       </c>
       <c r="F476" s="2">
-        <v>61919</v>
+        <v>44558</v>
       </c>
       <c r="G476" s="2">
-        <v>61356</v>
+        <v>44153</v>
       </c>
       <c r="H476" s="2">
-        <v>59667</v>
+        <v>42937</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E477" s="2">
-        <v>65078</v>
+        <v>48357</v>
       </c>
       <c r="F477" s="2">
-        <v>64492</v>
+        <v>47922</v>
       </c>
       <c r="G477" s="2">
-        <v>63906</v>
+        <v>47486</v>
       </c>
       <c r="H477" s="2">
-        <v>62147</v>
+        <v>46179</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E478" s="2">
-        <v>67674</v>
+        <v>50985</v>
       </c>
       <c r="F478" s="2">
-        <v>67065</v>
+        <v>50525</v>
       </c>
       <c r="G478" s="2">
-        <v>66455</v>
+        <v>50066</v>
       </c>
       <c r="H478" s="2">
-        <v>64626</v>
+        <v>48688</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E479" s="2">
-        <v>70512</v>
+        <v>7013</v>
       </c>
       <c r="F479" s="2">
-        <v>69876</v>
+        <v>6950</v>
       </c>
       <c r="G479" s="2">
-        <v>69241</v>
+        <v>6887</v>
       </c>
       <c r="H479" s="2">
-        <v>67335</v>
+        <v>6697</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E480" s="2">
-        <v>71240</v>
+        <v>54453</v>
       </c>
       <c r="F480" s="2">
-        <v>70598</v>
+        <v>53963</v>
       </c>
       <c r="G480" s="2">
-        <v>69956</v>
+        <v>53472</v>
       </c>
       <c r="H480" s="2">
-        <v>68031</v>
+        <v>52000</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E481" s="2">
-        <v>72131</v>
+        <v>54453</v>
       </c>
       <c r="F481" s="2">
-        <v>71481</v>
+        <v>53963</v>
       </c>
       <c r="G481" s="2">
-        <v>70831</v>
+        <v>53472</v>
       </c>
       <c r="H481" s="2">
-        <v>68882</v>
+        <v>52000</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>191</v>
+        <v>988</v>
       </c>
       <c r="E482" s="2">
-        <v>74742</v>
+        <v>61425</v>
       </c>
       <c r="F482" s="2">
-        <v>74069</v>
+        <v>60872</v>
       </c>
       <c r="G482" s="2">
-        <v>73395</v>
+        <v>60318</v>
       </c>
       <c r="H482" s="2">
-        <v>71375</v>
+        <v>58658</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E483" s="2">
-        <v>7935</v>
+        <v>63944</v>
       </c>
       <c r="F483" s="2">
-        <v>7864</v>
+        <v>63368</v>
       </c>
       <c r="G483" s="2">
-        <v>7792</v>
+        <v>62792</v>
       </c>
       <c r="H483" s="2">
-        <v>7578</v>
+        <v>61063</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>473</v>
+        <v>992</v>
       </c>
       <c r="E484" s="2">
-        <v>77338</v>
+        <v>66462</v>
       </c>
       <c r="F484" s="2">
-        <v>76641</v>
+        <v>65864</v>
       </c>
       <c r="G484" s="2">
-        <v>75945</v>
+        <v>65265</v>
       </c>
       <c r="H484" s="2">
-        <v>73854</v>
+        <v>63469</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E485" s="2">
-        <v>8857</v>
+        <v>69246</v>
       </c>
       <c r="F485" s="2">
-        <v>8777</v>
+        <v>68622</v>
       </c>
       <c r="G485" s="2">
-        <v>8697</v>
+        <v>67999</v>
       </c>
       <c r="H485" s="2">
-        <v>8458</v>
+        <v>66127</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E486" s="2">
-        <v>83577</v>
+        <v>69966</v>
       </c>
       <c r="F486" s="2">
-        <v>82825</v>
+        <v>69335</v>
       </c>
       <c r="G486" s="2">
-        <v>82072</v>
+        <v>68705</v>
       </c>
       <c r="H486" s="2">
-        <v>79813</v>
+        <v>66814</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="E487" s="2">
-        <v>87002</v>
+        <v>70841</v>
       </c>
       <c r="F487" s="2">
-        <v>86218</v>
+        <v>70203</v>
       </c>
       <c r="G487" s="2">
-        <v>85434</v>
+        <v>69565</v>
       </c>
       <c r="H487" s="2">
-        <v>83083</v>
+        <v>67650</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>998</v>
+        <v>191</v>
       </c>
       <c r="E488" s="2">
-        <v>88784</v>
+        <v>73434</v>
       </c>
       <c r="F488" s="2">
-        <v>87985</v>
+        <v>72773</v>
       </c>
       <c r="G488" s="2">
-        <v>87185</v>
+        <v>72111</v>
       </c>
       <c r="H488" s="2">
-        <v>84785</v>
+        <v>70126</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="E489" s="2">
-        <v>90567</v>
+        <v>7811</v>
       </c>
       <c r="F489" s="2">
-        <v>89751</v>
+        <v>7741</v>
       </c>
       <c r="G489" s="2">
-        <v>88935</v>
+        <v>7670</v>
       </c>
       <c r="H489" s="2">
-        <v>86488</v>
+        <v>7459</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1002</v>
+        <v>479</v>
       </c>
       <c r="E490" s="2">
-        <v>96665</v>
+        <v>75953</v>
       </c>
       <c r="F490" s="2">
-        <v>95795</v>
+        <v>75269</v>
       </c>
       <c r="G490" s="2">
-        <v>94924</v>
+        <v>74584</v>
       </c>
       <c r="H490" s="2">
-        <v>92311</v>
+        <v>72532</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E491" s="2">
-        <v>97557</v>
+        <v>8687</v>
       </c>
       <c r="F491" s="2">
-        <v>96678</v>
+        <v>8609</v>
       </c>
       <c r="G491" s="2">
-        <v>95799</v>
+        <v>8530</v>
       </c>
       <c r="H491" s="2">
-        <v>93162</v>
+        <v>8296</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E492" s="2">
-        <v>100231</v>
+        <v>82083</v>
       </c>
       <c r="F492" s="2">
-        <v>99328</v>
+        <v>81344</v>
       </c>
       <c r="G492" s="2">
-        <v>98425</v>
+        <v>80604</v>
       </c>
       <c r="H492" s="2">
-        <v>95716</v>
+        <v>78386</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E493" s="2">
-        <v>10562</v>
+        <v>85443</v>
       </c>
       <c r="F493" s="2">
-        <v>10467</v>
+        <v>84674</v>
       </c>
       <c r="G493" s="2">
-        <v>10371</v>
+        <v>83904</v>
       </c>
       <c r="H493" s="2">
-        <v>10086</v>
+        <v>81595</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E494" s="2">
-        <v>105563</v>
+        <v>87195</v>
       </c>
       <c r="F494" s="2">
-        <v>104612</v>
+        <v>86409</v>
       </c>
       <c r="G494" s="2">
-        <v>103661</v>
+        <v>85624</v>
       </c>
       <c r="H494" s="2">
-        <v>100808</v>
+        <v>83267</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E495" s="2">
-        <v>106329</v>
+        <v>88947</v>
       </c>
       <c r="F495" s="2">
-        <v>105371</v>
+        <v>88145</v>
       </c>
       <c r="G495" s="2">
-        <v>104413</v>
+        <v>87344</v>
       </c>
       <c r="H495" s="2">
-        <v>101540</v>
+        <v>84940</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E496" s="2">
-        <v>11453</v>
+        <v>94934</v>
       </c>
       <c r="F496" s="2">
-        <v>11350</v>
+        <v>94079</v>
       </c>
       <c r="G496" s="2">
-        <v>11247</v>
+        <v>93223</v>
       </c>
       <c r="H496" s="2">
-        <v>10937</v>
+        <v>90658</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E497" s="2">
-        <v>108112</v>
+        <v>95810</v>
       </c>
       <c r="F497" s="2">
-        <v>107138</v>
+        <v>94947</v>
       </c>
       <c r="G497" s="2">
-        <v>106164</v>
+        <v>94083</v>
       </c>
       <c r="H497" s="2">
-        <v>103242</v>
+        <v>91494</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E498" s="2">
-        <v>110800</v>
+        <v>98437</v>
       </c>
       <c r="F498" s="2">
-        <v>109802</v>
+        <v>97550</v>
       </c>
       <c r="G498" s="2">
-        <v>108804</v>
+        <v>96663</v>
       </c>
       <c r="H498" s="2">
-        <v>105809</v>
+        <v>94003</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E499" s="2">
-        <v>113396</v>
+        <v>10373</v>
       </c>
       <c r="F499" s="2">
-        <v>112375</v>
+        <v>10280</v>
       </c>
       <c r="G499" s="2">
-        <v>111353</v>
+        <v>10186</v>
       </c>
       <c r="H499" s="2">
-        <v>108289</v>
+        <v>9906</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E500" s="2">
-        <v>115993</v>
+        <v>105563</v>
       </c>
       <c r="F500" s="2">
-        <v>114948</v>
+        <v>104612</v>
       </c>
       <c r="G500" s="2">
-        <v>113903</v>
+        <v>103661</v>
       </c>
       <c r="H500" s="2">
-        <v>110768</v>
+        <v>100808</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E501" s="2">
-        <v>13241</v>
+        <v>104424</v>
       </c>
       <c r="F501" s="2">
-        <v>13122</v>
+        <v>103484</v>
       </c>
       <c r="G501" s="2">
-        <v>13003</v>
+        <v>102543</v>
       </c>
       <c r="H501" s="2">
-        <v>12645</v>
+        <v>99721</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E502" s="2">
-        <v>123060</v>
+        <v>11249</v>
       </c>
       <c r="F502" s="2">
-        <v>121952</v>
+        <v>11147</v>
       </c>
       <c r="G502" s="2">
-        <v>120843</v>
+        <v>11046</v>
       </c>
       <c r="H502" s="2">
-        <v>117517</v>
+        <v>10742</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E503" s="2">
-        <v>125656</v>
+        <v>106176</v>
       </c>
       <c r="F503" s="2">
-        <v>124524</v>
+        <v>105219</v>
       </c>
       <c r="G503" s="2">
-        <v>123392</v>
+        <v>104263</v>
       </c>
       <c r="H503" s="2">
-        <v>119996</v>
+        <v>101393</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E504" s="2">
-        <v>125656</v>
+        <v>108878</v>
       </c>
       <c r="F504" s="2">
-        <v>124524</v>
+        <v>107897</v>
       </c>
       <c r="G504" s="2">
-        <v>123392</v>
+        <v>106916</v>
       </c>
       <c r="H504" s="2">
-        <v>119996</v>
+        <v>103973</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E505" s="2">
-        <v>14133</v>
+        <v>111396</v>
       </c>
       <c r="F505" s="2">
-        <v>14005</v>
+        <v>110393</v>
       </c>
       <c r="G505" s="2">
-        <v>13878</v>
+        <v>109389</v>
       </c>
       <c r="H505" s="2">
-        <v>13496</v>
+        <v>106378</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C506" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="D506" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E506" s="2">
-        <v>54132</v>
+        <v>113915</v>
       </c>
       <c r="F506" s="2">
-        <v>54132</v>
+        <v>112889</v>
       </c>
       <c r="G506" s="2">
-        <v>54132</v>
+        <v>111862</v>
       </c>
       <c r="H506" s="2">
-        <v>54132</v>
+        <v>108784</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="C507" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="2">
-        <v>319406</v>
+        <v>13006</v>
       </c>
       <c r="F507" s="2">
-        <v>316528</v>
+        <v>12889</v>
       </c>
       <c r="G507" s="2">
-        <v>313651</v>
+        <v>12772</v>
       </c>
       <c r="H507" s="2">
-        <v>305018</v>
+        <v>12420</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="C508" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="2">
-        <v>327871</v>
+        <v>120887</v>
       </c>
       <c r="F508" s="2">
-        <v>324917</v>
+        <v>119798</v>
       </c>
       <c r="G508" s="2">
-        <v>321963</v>
+        <v>118709</v>
       </c>
       <c r="H508" s="2">
-        <v>313102</v>
+        <v>115441</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="C509" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E509" s="2">
-        <v>336693</v>
+        <v>123405</v>
       </c>
       <c r="F509" s="2">
-        <v>333660</v>
+        <v>122294</v>
       </c>
       <c r="G509" s="2">
-        <v>330626</v>
+        <v>121182</v>
       </c>
       <c r="H509" s="2">
-        <v>321527</v>
+        <v>117847</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="C510" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E510" s="2">
-        <v>375739</v>
+        <v>123405</v>
       </c>
       <c r="F510" s="2">
-        <v>372354</v>
+        <v>122294</v>
       </c>
       <c r="G510" s="2">
-        <v>368969</v>
+        <v>121182</v>
       </c>
       <c r="H510" s="2">
-        <v>358814</v>
+        <v>117847</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="C511" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E511" s="2">
-        <v>412126</v>
+        <v>13882</v>
       </c>
       <c r="F511" s="2">
-        <v>408414</v>
+        <v>13757</v>
       </c>
       <c r="G511" s="2">
-        <v>404701</v>
+        <v>13632</v>
       </c>
       <c r="H511" s="2">
-        <v>393562</v>
+        <v>13256</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C512" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="C512" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D512" s="1" t="s">
-        <v>391</v>
+        <v>1047</v>
       </c>
       <c r="E512" s="2">
-        <v>47899</v>
+        <v>54132</v>
       </c>
       <c r="F512" s="2">
-        <v>47467</v>
+        <v>54132</v>
       </c>
       <c r="G512" s="2">
-        <v>47036</v>
+        <v>54132</v>
       </c>
       <c r="H512" s="2">
-        <v>45741</v>
+        <v>54132</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E513" s="2">
-        <v>10889</v>
+        <v>319406</v>
       </c>
       <c r="F513" s="2">
-        <v>10791</v>
+        <v>316528</v>
       </c>
       <c r="G513" s="2">
-        <v>10693</v>
+        <v>313651</v>
       </c>
       <c r="H513" s="2">
-        <v>10399</v>
+        <v>305018</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E514" s="2">
-        <v>106033</v>
+        <v>327871</v>
       </c>
       <c r="F514" s="2">
-        <v>105078</v>
+        <v>324917</v>
       </c>
       <c r="G514" s="2">
-        <v>104122</v>
+        <v>321963</v>
       </c>
       <c r="H514" s="2">
-        <v>101257</v>
+        <v>313102</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E515" s="2">
-        <v>53669</v>
+        <v>336693</v>
       </c>
       <c r="F515" s="2">
-        <v>53185</v>
+        <v>333660</v>
       </c>
       <c r="G515" s="2">
-        <v>52702</v>
+        <v>330626</v>
       </c>
       <c r="H515" s="2">
-        <v>51251</v>
+        <v>321527</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E516" s="2">
-        <v>9225</v>
+        <v>375739</v>
       </c>
       <c r="F516" s="2">
-        <v>9142</v>
+        <v>372354</v>
       </c>
       <c r="G516" s="2">
-        <v>9059</v>
+        <v>368969</v>
       </c>
       <c r="H516" s="2">
-        <v>8810</v>
+        <v>358814</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="E517" s="2">
-        <v>176900</v>
+        <v>412126</v>
       </c>
       <c r="F517" s="2">
-        <v>176900</v>
+        <v>408414</v>
       </c>
       <c r="G517" s="2">
-        <v>176900</v>
+        <v>404701</v>
       </c>
       <c r="H517" s="2">
-        <v>176900</v>
+        <v>393562</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1058</v>
+        <v>393</v>
       </c>
       <c r="E518" s="2">
-        <v>61328</v>
+        <v>47899</v>
       </c>
       <c r="F518" s="2">
-        <v>60775</v>
+        <v>47467</v>
       </c>
       <c r="G518" s="2">
-        <v>60223</v>
+        <v>47036</v>
       </c>
       <c r="H518" s="2">
-        <v>58565</v>
+        <v>45741</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C519" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="D519" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E519" s="2">
-        <v>15000</v>
+        <v>10889</v>
       </c>
       <c r="F519" s="2">
-        <v>14800</v>
+        <v>10791</v>
       </c>
       <c r="G519" s="2">
-        <v>14600</v>
+        <v>10693</v>
       </c>
       <c r="H519" s="2">
-        <v>14400</v>
+        <v>10399</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="C520" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E520" s="2">
-        <v>30000</v>
+        <v>106033</v>
       </c>
       <c r="F520" s="2">
-        <v>29500</v>
+        <v>105078</v>
       </c>
       <c r="G520" s="2">
-        <v>29300</v>
+        <v>104122</v>
       </c>
       <c r="H520" s="2">
-        <v>29000</v>
+        <v>101257</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1064</v>
       </c>
-      <c r="C521" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E521" s="2">
-        <v>45000</v>
+        <v>53669</v>
       </c>
       <c r="F521" s="2">
-        <v>44500</v>
+        <v>53185</v>
       </c>
       <c r="G521" s="2">
-        <v>44200</v>
+        <v>52702</v>
       </c>
       <c r="H521" s="2">
-        <v>43800</v>
+        <v>51251</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="C522" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E522" s="2">
-        <v>60000</v>
+        <v>9225</v>
       </c>
       <c r="F522" s="2">
-        <v>59500</v>
+        <v>9142</v>
       </c>
       <c r="G522" s="2">
-        <v>59200</v>
+        <v>9059</v>
       </c>
       <c r="H522" s="2">
-        <v>58800</v>
+        <v>8810</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="C523" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E523" s="2">
-        <v>74000</v>
+        <v>176900</v>
       </c>
       <c r="F523" s="2">
-        <v>73500</v>
+        <v>176900</v>
       </c>
       <c r="G523" s="2">
-        <v>73100</v>
+        <v>176900</v>
       </c>
       <c r="H523" s="2">
-        <v>72700</v>
+        <v>176900</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="C524" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E524" s="2">
-        <v>148000</v>
+        <v>61328</v>
       </c>
       <c r="F524" s="2">
-        <v>147500</v>
+        <v>60775</v>
       </c>
       <c r="G524" s="2">
-        <v>147100</v>
+        <v>60223</v>
       </c>
       <c r="H524" s="2">
-        <v>146400</v>
+        <v>58565</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C525" s="1" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E525" s="2">
-        <v>74000</v>
+        <v>15000</v>
       </c>
       <c r="F525" s="2">
-        <v>73500</v>
+        <v>14800</v>
       </c>
       <c r="G525" s="2">
-        <v>73100</v>
+        <v>14600</v>
       </c>
       <c r="H525" s="2">
-        <v>72500</v>
+        <v>14400</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E526" s="2">
-        <v>296000</v>
+        <v>30000</v>
       </c>
       <c r="F526" s="2">
-        <v>295500</v>
+        <v>29500</v>
       </c>
       <c r="G526" s="2">
-        <v>295000</v>
+        <v>29300</v>
       </c>
       <c r="H526" s="2">
-        <v>294000</v>
+        <v>29000</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E527" s="2">
-        <v>148000</v>
+        <v>45000</v>
       </c>
       <c r="F527" s="2">
-        <v>147500</v>
+        <v>44500</v>
       </c>
       <c r="G527" s="2">
-        <v>147000</v>
+        <v>44200</v>
       </c>
       <c r="H527" s="2">
-        <v>146000</v>
+        <v>43800</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E528" s="2">
-        <v>296000</v>
+        <v>60000</v>
       </c>
       <c r="F528" s="2">
-        <v>295500</v>
+        <v>59500</v>
       </c>
       <c r="G528" s="2">
-        <v>295000</v>
+        <v>59200</v>
       </c>
       <c r="H528" s="2">
-        <v>294000</v>
+        <v>58800</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E529" s="2">
-        <v>589000</v>
+        <v>74000</v>
       </c>
       <c r="F529" s="2">
-        <v>588000</v>
+        <v>73500</v>
       </c>
       <c r="G529" s="2">
-        <v>587000</v>
+        <v>73100</v>
       </c>
       <c r="H529" s="2">
-        <v>586000</v>
+        <v>72700</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E530" s="2">
-        <v>82179</v>
+        <v>148000</v>
       </c>
       <c r="F530" s="2">
-        <v>82179</v>
+        <v>147500</v>
       </c>
       <c r="G530" s="2">
-        <v>82179</v>
+        <v>147100</v>
       </c>
       <c r="H530" s="2">
-        <v>82179</v>
+        <v>146400</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E531" s="2">
-        <v>91764</v>
+        <v>74000</v>
       </c>
       <c r="F531" s="2">
-        <v>91764</v>
+        <v>73500</v>
       </c>
       <c r="G531" s="2">
-        <v>91764</v>
+        <v>73100</v>
       </c>
       <c r="H531" s="2">
-        <v>91764</v>
+        <v>72500</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E532" s="2">
-        <v>6065</v>
+        <v>296000</v>
       </c>
       <c r="F532" s="2">
-        <v>6065</v>
+        <v>295500</v>
       </c>
       <c r="G532" s="2">
-        <v>6065</v>
+        <v>295000</v>
       </c>
       <c r="H532" s="2">
-        <v>6065</v>
+        <v>294000</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E533" s="2">
-        <v>6065</v>
+        <v>148000</v>
       </c>
       <c r="F533" s="2">
-        <v>6065</v>
+        <v>147500</v>
       </c>
       <c r="G533" s="2">
-        <v>6065</v>
+        <v>147000</v>
       </c>
       <c r="H533" s="2">
-        <v>6065</v>
+        <v>146000</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E534" s="2">
-        <v>27326</v>
+        <v>296000</v>
       </c>
       <c r="F534" s="2">
-        <v>27326</v>
+        <v>295500</v>
       </c>
       <c r="G534" s="2">
-        <v>27326</v>
+        <v>295000</v>
       </c>
       <c r="H534" s="2">
-        <v>27326</v>
+        <v>294000</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1034</v>
+        <v>1072</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E535" s="2">
-        <v>9499</v>
+        <v>589000</v>
       </c>
       <c r="F535" s="2">
-        <v>9499</v>
+        <v>588000</v>
       </c>
       <c r="G535" s="2">
-        <v>9499</v>
+        <v>587000</v>
       </c>
       <c r="H535" s="2">
-        <v>9499</v>
+        <v>586000</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E536" s="2">
-        <v>44496</v>
+        <v>82179</v>
       </c>
       <c r="F536" s="2">
-        <v>44496</v>
+        <v>82179</v>
       </c>
       <c r="G536" s="2">
-        <v>44496</v>
+        <v>82179</v>
       </c>
       <c r="H536" s="2">
-        <v>44496</v>
+        <v>82179</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>160</v>
+        <v>1046</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E537" s="2">
-        <v>14762</v>
+        <v>91764</v>
       </c>
       <c r="F537" s="2">
-        <v>14629</v>
+        <v>91764</v>
       </c>
       <c r="G537" s="2">
-        <v>14496</v>
+        <v>91764</v>
       </c>
       <c r="H537" s="2">
-        <v>14097</v>
+        <v>91764</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>618</v>
+        <v>1046</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E538" s="2">
-        <v>399260</v>
+        <v>6065</v>
       </c>
       <c r="F538" s="2">
-        <v>395663</v>
+        <v>6065</v>
       </c>
       <c r="G538" s="2">
-        <v>392066</v>
+        <v>6065</v>
       </c>
       <c r="H538" s="2">
-        <v>381276</v>
+        <v>6065</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>102</v>
+        <v>1046</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E539" s="2">
-        <v>50533</v>
+        <v>6065</v>
       </c>
       <c r="F539" s="2">
-        <v>50078</v>
+        <v>6065</v>
       </c>
       <c r="G539" s="2">
-        <v>49622</v>
+        <v>6065</v>
       </c>
       <c r="H539" s="2">
-        <v>48257</v>
+        <v>6065</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>102</v>
+        <v>1046</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E540" s="2">
-        <v>26668</v>
+        <v>27326</v>
       </c>
       <c r="F540" s="2">
-        <v>26428</v>
+        <v>27326</v>
       </c>
       <c r="G540" s="2">
-        <v>26187</v>
+        <v>27326</v>
       </c>
       <c r="H540" s="2">
-        <v>25467</v>
+        <v>27326</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>154</v>
+        <v>1046</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E541" s="2">
-        <v>44763</v>
+        <v>9499</v>
       </c>
       <c r="F541" s="2">
-        <v>44360</v>
+        <v>9499</v>
       </c>
       <c r="G541" s="2">
-        <v>43956</v>
+        <v>9499</v>
       </c>
       <c r="H541" s="2">
-        <v>42747</v>
+        <v>9499</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>154</v>
+        <v>1046</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E542" s="2">
-        <v>60519</v>
+        <v>44496</v>
       </c>
       <c r="F542" s="2">
-        <v>59974</v>
+        <v>44496</v>
       </c>
       <c r="G542" s="2">
-        <v>59429</v>
+        <v>44496</v>
       </c>
       <c r="H542" s="2">
-        <v>57793</v>
+        <v>44496</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E543" s="2">
-        <v>87690</v>
+        <v>14762</v>
       </c>
       <c r="F543" s="2">
-        <v>86900</v>
+        <v>14629</v>
       </c>
       <c r="G543" s="2">
-        <v>86110</v>
+        <v>14496</v>
       </c>
       <c r="H543" s="2">
-        <v>83740</v>
+        <v>14097</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>154</v>
+        <v>622</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E544" s="2">
-        <v>88245</v>
+        <v>399260</v>
       </c>
       <c r="F544" s="2">
-        <v>87450</v>
+        <v>395663</v>
       </c>
       <c r="G544" s="2">
-        <v>86655</v>
+        <v>392066</v>
       </c>
       <c r="H544" s="2">
-        <v>84270</v>
+        <v>381276</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E545" s="2">
-        <v>115694</v>
+        <v>50533</v>
       </c>
       <c r="F545" s="2">
-        <v>114652</v>
+        <v>50078</v>
       </c>
       <c r="G545" s="2">
-        <v>113610</v>
+        <v>49622</v>
       </c>
       <c r="H545" s="2">
-        <v>110483</v>
+        <v>48257</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E546" s="2">
-        <v>116902</v>
+        <v>26668</v>
       </c>
       <c r="F546" s="2">
-        <v>115849</v>
+        <v>26428</v>
       </c>
       <c r="G546" s="2">
-        <v>114796</v>
+        <v>26187</v>
       </c>
       <c r="H546" s="2">
-        <v>111636</v>
+        <v>25467</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E547" s="2">
-        <v>13485</v>
+        <v>36578</v>
       </c>
       <c r="F547" s="2">
-        <v>13364</v>
+        <v>36248</v>
       </c>
       <c r="G547" s="2">
-        <v>13242</v>
+        <v>35919</v>
       </c>
       <c r="H547" s="2">
-        <v>12878</v>
+        <v>34930</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E548" s="2">
-        <v>22354</v>
+        <v>44690</v>
       </c>
       <c r="F548" s="2">
-        <v>22153</v>
+        <v>44287</v>
       </c>
       <c r="G548" s="2">
-        <v>21952</v>
+        <v>43884</v>
       </c>
       <c r="H548" s="2">
-        <v>21347</v>
+        <v>42677</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E549" s="2">
-        <v>90487</v>
+        <v>52913</v>
       </c>
       <c r="F549" s="2">
-        <v>89672</v>
+        <v>52436</v>
       </c>
       <c r="G549" s="2">
-        <v>88857</v>
+        <v>51959</v>
       </c>
       <c r="H549" s="2">
-        <v>86411</v>
+        <v>50529</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E550" s="2">
-        <v>51493</v>
+        <v>59716</v>
       </c>
       <c r="F550" s="2">
-        <v>51029</v>
+        <v>59178</v>
       </c>
       <c r="G550" s="2">
-        <v>50565</v>
+        <v>58640</v>
       </c>
       <c r="H550" s="2">
-        <v>49173</v>
+        <v>57026</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C551" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="D551" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551" s="2">
-        <v>5056</v>
+        <v>88009</v>
       </c>
       <c r="F551" s="2">
-        <v>5011</v>
+        <v>87216</v>
       </c>
       <c r="G551" s="2">
-        <v>4965</v>
+        <v>86423</v>
       </c>
       <c r="H551" s="2">
-        <v>4828</v>
+        <v>84044</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="C552" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E552" s="2">
-        <v>10240</v>
+        <v>81613</v>
       </c>
       <c r="F552" s="2">
-        <v>10148</v>
+        <v>80878</v>
       </c>
       <c r="G552" s="2">
-        <v>10055</v>
+        <v>80142</v>
       </c>
       <c r="H552" s="2">
-        <v>9779</v>
+        <v>77937</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>410</v>
+        <v>1129</v>
       </c>
       <c r="E553" s="2">
-        <v>71068</v>
+        <v>86381</v>
       </c>
       <c r="F553" s="2">
-        <v>70428</v>
+        <v>85603</v>
       </c>
       <c r="G553" s="2">
-        <v>69787</v>
+        <v>84825</v>
       </c>
       <c r="H553" s="2">
-        <v>67867</v>
+        <v>82490</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E554" s="2">
-        <v>121354</v>
+        <v>115694</v>
       </c>
       <c r="F554" s="2">
-        <v>120261</v>
+        <v>114652</v>
       </c>
       <c r="G554" s="2">
-        <v>119168</v>
+        <v>113610</v>
       </c>
       <c r="H554" s="2">
-        <v>115888</v>
+        <v>110483</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E555" s="2">
-        <v>20213</v>
+        <v>116902</v>
       </c>
       <c r="F555" s="2">
-        <v>20031</v>
+        <v>115849</v>
       </c>
       <c r="G555" s="2">
-        <v>19849</v>
+        <v>114796</v>
       </c>
       <c r="H555" s="2">
-        <v>19303</v>
+        <v>111636</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E556" s="2">
-        <v>20315</v>
+        <v>13464</v>
       </c>
       <c r="F556" s="2">
-        <v>20132</v>
+        <v>13343</v>
       </c>
       <c r="G556" s="2">
-        <v>19949</v>
+        <v>13222</v>
       </c>
       <c r="H556" s="2">
-        <v>19400</v>
+        <v>12858</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E557" s="2">
-        <v>19425</v>
+        <v>17850</v>
       </c>
       <c r="F557" s="2">
-        <v>19250</v>
+        <v>17689</v>
       </c>
       <c r="G557" s="2">
-        <v>19075</v>
+        <v>17528</v>
       </c>
       <c r="H557" s="2">
-        <v>18550</v>
+        <v>17046</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E558" s="2">
-        <v>50533</v>
+        <v>179090</v>
       </c>
       <c r="F558" s="2">
-        <v>50078</v>
+        <v>177476</v>
       </c>
       <c r="G558" s="2">
-        <v>49622</v>
+        <v>175863</v>
       </c>
       <c r="H558" s="2">
-        <v>48257</v>
+        <v>171023</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E559" s="2">
-        <v>50787</v>
+        <v>22319</v>
       </c>
       <c r="F559" s="2">
-        <v>50329</v>
+        <v>22118</v>
       </c>
       <c r="G559" s="2">
-        <v>49872</v>
+        <v>21917</v>
       </c>
       <c r="H559" s="2">
-        <v>48499</v>
+        <v>21313</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1125</v>
+        <v>154</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E560" s="2">
-        <v>67754</v>
+        <v>89285</v>
       </c>
       <c r="F560" s="2">
-        <v>67144</v>
+        <v>88481</v>
       </c>
       <c r="G560" s="2">
-        <v>66534</v>
+        <v>87676</v>
       </c>
       <c r="H560" s="2">
-        <v>64702</v>
+        <v>85263</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1125</v>
+        <v>240</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E561" s="2">
-        <v>9713</v>
+        <v>51493</v>
       </c>
       <c r="F561" s="2">
-        <v>9625</v>
+        <v>51029</v>
       </c>
       <c r="G561" s="2">
-        <v>9538</v>
+        <v>50565</v>
       </c>
       <c r="H561" s="2">
-        <v>9275</v>
+        <v>49173</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>154</v>
+        <v>1147</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E562" s="2">
-        <v>151686</v>
+        <v>5056</v>
       </c>
       <c r="F562" s="2">
-        <v>150319</v>
+        <v>5011</v>
       </c>
       <c r="G562" s="2">
-        <v>148953</v>
+        <v>4965</v>
       </c>
       <c r="H562" s="2">
-        <v>144853</v>
+        <v>4828</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>154</v>
+        <v>1147</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>659</v>
+        <v>1150</v>
       </c>
       <c r="E563" s="2">
-        <v>28999</v>
+        <v>10240</v>
       </c>
       <c r="F563" s="2">
-        <v>28999</v>
+        <v>10148</v>
       </c>
       <c r="G563" s="2">
-        <v>28999</v>
+        <v>10055</v>
       </c>
       <c r="H563" s="2">
-        <v>28999</v>
+        <v>9779</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1150</v>
+        <v>412</v>
       </c>
       <c r="E564" s="2">
-        <v>38726</v>
+        <v>71068</v>
       </c>
       <c r="F564" s="2">
-        <v>38377</v>
+        <v>70428</v>
       </c>
       <c r="G564" s="2">
-        <v>38028</v>
+        <v>69787</v>
       </c>
       <c r="H564" s="2">
-        <v>36981</v>
+        <v>67867</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>679</v>
+        <v>1153</v>
       </c>
       <c r="E565" s="2">
-        <v>14441</v>
+        <v>121354</v>
       </c>
       <c r="F565" s="2">
-        <v>14311</v>
+        <v>120261</v>
       </c>
       <c r="G565" s="2">
-        <v>14181</v>
+        <v>119168</v>
       </c>
       <c r="H565" s="2">
-        <v>13791</v>
+        <v>115888</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E566" s="2">
-        <v>7760</v>
+        <v>20213</v>
       </c>
       <c r="F566" s="2">
-        <v>7660</v>
+        <v>20031</v>
       </c>
       <c r="G566" s="2">
-        <v>7560</v>
+        <v>19849</v>
       </c>
       <c r="H566" s="2">
-        <v>7460</v>
+        <v>19303</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="E567" s="2">
-        <v>11000</v>
+        <v>20315</v>
       </c>
       <c r="F567" s="2">
-        <v>10900</v>
+        <v>20132</v>
       </c>
       <c r="G567" s="2">
-        <v>10800</v>
+        <v>19949</v>
       </c>
       <c r="H567" s="2">
-        <v>10700</v>
+        <v>19400</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>240</v>
+        <v>1147</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E568" s="2">
-        <v>12685</v>
+        <v>19048</v>
       </c>
       <c r="F568" s="2">
-        <v>12571</v>
+        <v>18876</v>
       </c>
       <c r="G568" s="2">
-        <v>12457</v>
+        <v>18704</v>
       </c>
       <c r="H568" s="2">
-        <v>12114</v>
+        <v>18190</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>240</v>
+        <v>1147</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E569" s="2">
-        <v>12832</v>
+        <v>50533</v>
       </c>
       <c r="F569" s="2">
-        <v>12716</v>
+        <v>50078</v>
       </c>
       <c r="G569" s="2">
-        <v>12600</v>
+        <v>49622</v>
       </c>
       <c r="H569" s="2">
-        <v>12254</v>
+        <v>48257</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>812</v>
+        <v>1147</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E570" s="2">
-        <v>48524</v>
+        <v>50787</v>
       </c>
       <c r="F570" s="2">
-        <v>48087</v>
+        <v>50329</v>
       </c>
       <c r="G570" s="2">
-        <v>47649</v>
+        <v>49872</v>
       </c>
       <c r="H570" s="2">
-        <v>46338</v>
+        <v>48499</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E571" s="2">
-        <v>13940</v>
+        <v>67518</v>
       </c>
       <c r="F571" s="2">
-        <v>13500</v>
+        <v>66910</v>
       </c>
       <c r="G571" s="2">
-        <v>13400</v>
+        <v>66301</v>
       </c>
       <c r="H571" s="2">
-        <v>12500</v>
+        <v>64477</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>521</v>
+        <v>1147</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="E572" s="2">
-        <v>329442</v>
+        <v>9524</v>
       </c>
       <c r="F572" s="2">
-        <v>326475</v>
+        <v>9438</v>
       </c>
       <c r="G572" s="2">
-        <v>323507</v>
+        <v>9352</v>
       </c>
       <c r="H572" s="2">
-        <v>314603</v>
+        <v>9095</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>521</v>
+        <v>154</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="E573" s="2">
-        <v>347644</v>
+        <v>151686</v>
       </c>
       <c r="F573" s="2">
-        <v>344512</v>
+        <v>150319</v>
       </c>
       <c r="G573" s="2">
-        <v>341380</v>
+        <v>148953</v>
       </c>
       <c r="H573" s="2">
-        <v>331985</v>
+        <v>144853</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>521</v>
+        <v>154</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>1170</v>
+        <v>669</v>
       </c>
       <c r="E574" s="2">
-        <v>355807</v>
+        <v>28999</v>
       </c>
       <c r="F574" s="2">
-        <v>352602</v>
+        <v>28999</v>
       </c>
       <c r="G574" s="2">
-        <v>349396</v>
+        <v>28999</v>
       </c>
       <c r="H574" s="2">
-        <v>339780</v>
+        <v>28999</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="E575" s="2">
-        <v>59968</v>
+        <v>38726</v>
       </c>
       <c r="F575" s="2">
-        <v>59428</v>
+        <v>38377</v>
       </c>
       <c r="G575" s="2">
-        <v>58887</v>
+        <v>38028</v>
       </c>
       <c r="H575" s="2">
-        <v>57267</v>
+        <v>36981</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1174</v>
+        <v>691</v>
       </c>
       <c r="E576" s="2">
-        <v>67904</v>
+        <v>14441</v>
       </c>
       <c r="F576" s="2">
-        <v>67293</v>
+        <v>14311</v>
       </c>
       <c r="G576" s="2">
-        <v>66681</v>
+        <v>14181</v>
       </c>
       <c r="H576" s="2">
-        <v>64846</v>
+        <v>13791</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E577" s="2">
-        <v>101038</v>
+        <v>7760</v>
       </c>
       <c r="F577" s="2">
-        <v>100128</v>
+        <v>7660</v>
       </c>
       <c r="G577" s="2">
-        <v>99217</v>
+        <v>7560</v>
       </c>
       <c r="H577" s="2">
-        <v>96487</v>
+        <v>7460</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>157</v>
+        <v>1175</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="E578" s="2">
-        <v>16606</v>
+        <v>11000</v>
       </c>
       <c r="F578" s="2">
-        <v>16456</v>
+        <v>10900</v>
       </c>
       <c r="G578" s="2">
-        <v>16306</v>
+        <v>10800</v>
       </c>
       <c r="H578" s="2">
-        <v>15858</v>
+        <v>10700</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C579" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D579" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="D579" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E579" s="2">
-        <v>11725</v>
+        <v>12685</v>
       </c>
       <c r="F579" s="2">
-        <v>11619</v>
+        <v>12571</v>
       </c>
       <c r="G579" s="2">
-        <v>11514</v>
+        <v>12457</v>
       </c>
       <c r="H579" s="2">
-        <v>11197</v>
+        <v>12114</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="E580" s="2">
-        <v>35520</v>
+        <v>12832</v>
       </c>
       <c r="F580" s="2">
-        <v>35200</v>
+        <v>12716</v>
       </c>
       <c r="G580" s="2">
-        <v>34880</v>
+        <v>12600</v>
       </c>
       <c r="H580" s="2">
-        <v>33920</v>
+        <v>12254</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D581" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="C581" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E581" s="2">
-        <v>37657</v>
+        <v>48524</v>
       </c>
       <c r="F581" s="2">
-        <v>37318</v>
+        <v>48087</v>
       </c>
       <c r="G581" s="2">
-        <v>36978</v>
+        <v>47649</v>
       </c>
       <c r="H581" s="2">
-        <v>35961</v>
+        <v>46338</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D582" s="1" t="s">
         <v>1186</v>
       </c>
-      <c r="C582" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E582" s="2">
-        <v>14042</v>
+        <v>13940</v>
       </c>
       <c r="F582" s="2">
-        <v>13915</v>
+        <v>13500</v>
       </c>
       <c r="G582" s="2">
-        <v>13789</v>
+        <v>13400</v>
       </c>
       <c r="H582" s="2">
-        <v>13409</v>
+        <v>12500</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D583" s="1" t="s">
         <v>1188</v>
       </c>
-      <c r="C583" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E583" s="2">
-        <v>16317</v>
+        <v>329442</v>
       </c>
       <c r="F583" s="2">
-        <v>16170</v>
+        <v>326475</v>
       </c>
       <c r="G583" s="2">
-        <v>16023</v>
+        <v>323507</v>
       </c>
       <c r="H583" s="2">
-        <v>15582</v>
+        <v>314603</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D584" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="C584" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E584" s="2">
-        <v>19580</v>
+        <v>347644</v>
       </c>
       <c r="F584" s="2">
-        <v>19404</v>
+        <v>344512</v>
       </c>
       <c r="G584" s="2">
-        <v>19228</v>
+        <v>341380</v>
       </c>
       <c r="H584" s="2">
-        <v>18698</v>
+        <v>331985</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D585" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="C585" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" s="2">
-        <v>16703</v>
+        <v>355807</v>
       </c>
       <c r="F585" s="2">
-        <v>16703</v>
+        <v>352602</v>
       </c>
       <c r="G585" s="2">
-        <v>16703</v>
+        <v>349396</v>
       </c>
       <c r="H585" s="2">
-        <v>16703</v>
+        <v>339780</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D586" s="1" t="s">
         <v>1194</v>
       </c>
-      <c r="C586" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" s="2">
-        <v>29300</v>
+        <v>59968</v>
       </c>
       <c r="F586" s="2">
-        <v>29300</v>
+        <v>59428</v>
       </c>
       <c r="G586" s="2">
-        <v>29300</v>
+        <v>58887</v>
       </c>
       <c r="H586" s="2">
-        <v>29300</v>
+        <v>57267</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>365</v>
+        <v>151</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E587" s="2">
-        <v>106177</v>
+        <v>67904</v>
       </c>
       <c r="F587" s="2">
-        <v>105221</v>
+        <v>67293</v>
       </c>
       <c r="G587" s="2">
-        <v>104264</v>
+        <v>66681</v>
       </c>
       <c r="H587" s="2">
-        <v>101394</v>
+        <v>64846</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>521</v>
+        <v>151</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="E588" s="2">
-        <v>884932</v>
+        <v>101038</v>
       </c>
       <c r="F588" s="2">
-        <v>876960</v>
+        <v>100128</v>
       </c>
       <c r="G588" s="2">
-        <v>868987</v>
+        <v>99217</v>
       </c>
       <c r="H588" s="2">
-        <v>845070</v>
+        <v>96487</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>521</v>
+        <v>157</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E589" s="2">
-        <v>14636</v>
+        <v>16606</v>
       </c>
       <c r="F589" s="2">
-        <v>14505</v>
+        <v>16456</v>
       </c>
       <c r="G589" s="2">
-        <v>14373</v>
+        <v>16306</v>
       </c>
       <c r="H589" s="2">
-        <v>13977</v>
+        <v>15858</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>521</v>
+        <v>1202</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E590" s="2">
-        <v>191003</v>
+        <v>11725</v>
       </c>
       <c r="F590" s="2">
-        <v>189283</v>
+        <v>11619</v>
       </c>
       <c r="G590" s="2">
-        <v>187562</v>
+        <v>11514</v>
       </c>
       <c r="H590" s="2">
-        <v>182400</v>
+        <v>11197</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1153</v>
+        <v>240</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="E591" s="2">
-        <v>16940</v>
+        <v>35520</v>
       </c>
       <c r="F591" s="2">
-        <v>16940</v>
+        <v>35200</v>
       </c>
       <c r="G591" s="2">
-        <v>16900</v>
+        <v>34880</v>
       </c>
       <c r="H591" s="2">
-        <v>16800</v>
+        <v>33920</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1153</v>
+        <v>240</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E592" s="2">
-        <v>24914</v>
+        <v>37657</v>
       </c>
       <c r="F592" s="2">
-        <v>24914</v>
+        <v>37318</v>
       </c>
       <c r="G592" s="2">
-        <v>24814</v>
+        <v>36978</v>
       </c>
       <c r="H592" s="2">
-        <v>24414</v>
+        <v>35961</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1153</v>
+        <v>102</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E593" s="2">
-        <v>25610</v>
+        <v>14042</v>
       </c>
       <c r="F593" s="2">
-        <v>25610</v>
+        <v>13915</v>
       </c>
       <c r="G593" s="2">
-        <v>25410</v>
+        <v>13789</v>
       </c>
       <c r="H593" s="2">
-        <v>25210</v>
+        <v>13409</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1210</v>
+        <v>102</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E594" s="2">
-        <v>150060</v>
+        <v>16317</v>
       </c>
       <c r="F594" s="2">
-        <v>148708</v>
+        <v>16170</v>
       </c>
       <c r="G594" s="2">
-        <v>147356</v>
+        <v>16023</v>
       </c>
       <c r="H594" s="2">
-        <v>143300</v>
+        <v>15582</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1210</v>
+        <v>102</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E595" s="2">
-        <v>13665</v>
+        <v>19580</v>
       </c>
       <c r="F595" s="2">
-        <v>13542</v>
+        <v>19404</v>
       </c>
       <c r="G595" s="2">
-        <v>13419</v>
+        <v>19228</v>
       </c>
       <c r="H595" s="2">
-        <v>13050</v>
+        <v>18698</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1215</v>
+        <v>404</v>
       </c>
       <c r="E596" s="2">
-        <v>11174</v>
+        <v>16703</v>
       </c>
       <c r="F596" s="2">
-        <v>11074</v>
+        <v>16703</v>
       </c>
       <c r="G596" s="2">
-        <v>10973</v>
+        <v>16703</v>
       </c>
       <c r="H596" s="2">
-        <v>10671</v>
+        <v>16703</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1210</v>
+        <v>207</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1217</v>
+        <v>222</v>
       </c>
       <c r="E597" s="2">
-        <v>113489</v>
+        <v>29300</v>
       </c>
       <c r="F597" s="2">
-        <v>112466</v>
+        <v>29300</v>
       </c>
       <c r="G597" s="2">
-        <v>111444</v>
+        <v>29300</v>
       </c>
       <c r="H597" s="2">
-        <v>108377</v>
+        <v>29300</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D598" s="1" t="s">
         <v>1218</v>
       </c>
-      <c r="C598" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E598" s="2">
-        <v>12100</v>
+        <v>106177</v>
       </c>
       <c r="F598" s="2">
-        <v>11991</v>
+        <v>105221</v>
       </c>
       <c r="G598" s="2">
-        <v>11882</v>
+        <v>104264</v>
       </c>
       <c r="H598" s="2">
-        <v>11555</v>
+        <v>101394</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D599" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="C599" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E599" s="2">
-        <v>33188</v>
+        <v>884932</v>
       </c>
       <c r="F599" s="2">
-        <v>32889</v>
+        <v>876960</v>
       </c>
       <c r="G599" s="2">
-        <v>32590</v>
+        <v>868987</v>
       </c>
       <c r="H599" s="2">
-        <v>31693</v>
+        <v>845070</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D600" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="C600" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E600" s="2">
-        <v>37320</v>
+        <v>14636</v>
       </c>
       <c r="F600" s="2">
-        <v>36984</v>
+        <v>14505</v>
       </c>
       <c r="G600" s="2">
-        <v>36648</v>
+        <v>14373</v>
       </c>
       <c r="H600" s="2">
-        <v>35639</v>
+        <v>13977</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D601" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="C601" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E601" s="2">
-        <v>55291</v>
+        <v>191003</v>
       </c>
       <c r="F601" s="2">
-        <v>54793</v>
+        <v>189283</v>
       </c>
       <c r="G601" s="2">
-        <v>54295</v>
+        <v>187562</v>
       </c>
       <c r="H601" s="2">
-        <v>52801</v>
+        <v>182400</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D602" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="C602" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E602" s="2">
-        <v>60472</v>
+        <v>16940</v>
       </c>
       <c r="F602" s="2">
-        <v>59927</v>
+        <v>16940</v>
       </c>
       <c r="G602" s="2">
-        <v>59382</v>
+        <v>16900</v>
       </c>
       <c r="H602" s="2">
-        <v>57748</v>
+        <v>16800</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D603" s="1" t="s">
         <v>1228</v>
       </c>
-      <c r="C603" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E603" s="2">
-        <v>68743</v>
+        <v>24914</v>
       </c>
       <c r="F603" s="2">
-        <v>68124</v>
+        <v>24914</v>
       </c>
       <c r="G603" s="2">
-        <v>67505</v>
+        <v>24814</v>
       </c>
       <c r="H603" s="2">
-        <v>65647</v>
+        <v>24414</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D604" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="C604" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E604" s="2">
-        <v>165570</v>
+        <v>25610</v>
       </c>
       <c r="F604" s="2">
-        <v>164078</v>
+        <v>25610</v>
       </c>
       <c r="G604" s="2">
-        <v>162587</v>
+        <v>25410</v>
       </c>
       <c r="H604" s="2">
-        <v>158112</v>
+        <v>25210</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
-      <c r="B605" s="1">
-        <v>2180</v>
+      <c r="B605" s="1" t="s">
+        <v>1231</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E605" s="2">
-        <v>227390</v>
+        <v>150060</v>
       </c>
       <c r="F605" s="2">
-        <v>225342</v>
+        <v>148708</v>
       </c>
       <c r="G605" s="2">
-        <v>223293</v>
+        <v>147356</v>
       </c>
       <c r="H605" s="2">
-        <v>217147</v>
+        <v>143300</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="E606" s="2">
-        <v>120915</v>
+        <v>13665</v>
       </c>
       <c r="F606" s="2">
-        <v>119825</v>
+        <v>13542</v>
       </c>
       <c r="G606" s="2">
-        <v>118736</v>
+        <v>13419</v>
       </c>
       <c r="H606" s="2">
-        <v>115468</v>
+        <v>13050</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E607" s="2">
-        <v>241800</v>
+        <v>11174</v>
       </c>
       <c r="F607" s="2">
-        <v>239622</v>
+        <v>11074</v>
       </c>
       <c r="G607" s="2">
-        <v>237443</v>
+        <v>10973</v>
       </c>
       <c r="H607" s="2">
-        <v>230908</v>
+        <v>10671</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E608" s="2">
-        <v>139071</v>
+        <v>113718</v>
       </c>
       <c r="F608" s="2">
-        <v>137818</v>
+        <v>112694</v>
       </c>
       <c r="G608" s="2">
-        <v>136565</v>
+        <v>111669</v>
       </c>
       <c r="H608" s="2">
-        <v>132806</v>
+        <v>108596</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="E609" s="2">
-        <v>115912</v>
+        <v>12100</v>
       </c>
       <c r="F609" s="2">
-        <v>114868</v>
+        <v>11991</v>
       </c>
       <c r="G609" s="2">
-        <v>113823</v>
+        <v>11882</v>
       </c>
       <c r="H609" s="2">
-        <v>110691</v>
+        <v>11555</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E610" s="2">
-        <v>23210</v>
+        <v>32958</v>
       </c>
       <c r="F610" s="2">
-        <v>23001</v>
+        <v>32661</v>
       </c>
       <c r="G610" s="2">
-        <v>22792</v>
+        <v>32364</v>
       </c>
       <c r="H610" s="2">
-        <v>22165</v>
+        <v>31474</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>345</v>
+        <v>1232</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="E611" s="2">
-        <v>88517</v>
+        <v>37320</v>
       </c>
       <c r="F611" s="2">
-        <v>87720</v>
+        <v>36984</v>
       </c>
       <c r="G611" s="2">
-        <v>86922</v>
+        <v>36648</v>
       </c>
       <c r="H611" s="2">
-        <v>84530</v>
+        <v>35639</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="E612" s="2">
-        <v>232955</v>
+        <v>55291</v>
       </c>
       <c r="F612" s="2">
-        <v>230856</v>
+        <v>54793</v>
       </c>
       <c r="G612" s="2">
-        <v>228757</v>
+        <v>54295</v>
       </c>
       <c r="H612" s="2">
-        <v>222461</v>
+        <v>52801</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E613" s="2">
-        <v>57970</v>
+        <v>60472</v>
       </c>
       <c r="F613" s="2">
-        <v>57448</v>
+        <v>59927</v>
       </c>
       <c r="G613" s="2">
-        <v>56925</v>
+        <v>59382</v>
       </c>
       <c r="H613" s="2">
-        <v>55359</v>
+        <v>57748</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1180</v>
+        <v>1232</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E614" s="2">
-        <v>623560</v>
+        <v>68743</v>
       </c>
       <c r="F614" s="2">
-        <v>617943</v>
+        <v>68124</v>
       </c>
       <c r="G614" s="2">
-        <v>612325</v>
+        <v>67505</v>
       </c>
       <c r="H614" s="2">
-        <v>595472</v>
+        <v>65647</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>154</v>
+        <v>1232</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E615" s="2">
-        <v>36797</v>
+        <v>165570</v>
       </c>
       <c r="F615" s="2">
-        <v>36465</v>
+        <v>164078</v>
       </c>
       <c r="G615" s="2">
-        <v>36134</v>
+        <v>162587</v>
       </c>
       <c r="H615" s="2">
-        <v>35139</v>
+        <v>158112</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
-      <c r="B616" s="1" t="s">
-        <v>1253</v>
+      <c r="B616" s="1">
+        <v>2180</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>154</v>
+        <v>1232</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E616" s="2">
-        <v>41935</v>
+        <v>227390</v>
       </c>
       <c r="F616" s="2">
-        <v>41557</v>
+        <v>225342</v>
       </c>
       <c r="G616" s="2">
-        <v>41179</v>
+        <v>223293</v>
       </c>
       <c r="H616" s="2">
-        <v>40046</v>
+        <v>217147</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>154</v>
+        <v>1232</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="E617" s="2">
-        <v>46899</v>
+        <v>120915</v>
       </c>
       <c r="F617" s="2">
-        <v>46476</v>
+        <v>119825</v>
       </c>
       <c r="G617" s="2">
-        <v>46054</v>
+        <v>118736</v>
       </c>
       <c r="H617" s="2">
-        <v>44786</v>
+        <v>115468</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>154</v>
+        <v>1232</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E618" s="2">
-        <v>42017</v>
+        <v>241800</v>
       </c>
       <c r="F618" s="2">
-        <v>41638</v>
+        <v>239622</v>
       </c>
       <c r="G618" s="2">
-        <v>41260</v>
+        <v>237443</v>
       </c>
       <c r="H618" s="2">
-        <v>40124</v>
+        <v>230908</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>154</v>
+        <v>1232</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E619" s="2">
-        <v>4675</v>
+        <v>139071</v>
       </c>
       <c r="F619" s="2">
-        <v>4633</v>
+        <v>137818</v>
       </c>
       <c r="G619" s="2">
-        <v>4591</v>
+        <v>136565</v>
       </c>
       <c r="H619" s="2">
-        <v>4465</v>
+        <v>132806</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>154</v>
+        <v>1202</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="E620" s="2">
-        <v>43230</v>
+        <v>115912</v>
       </c>
       <c r="F620" s="2">
-        <v>42841</v>
+        <v>114868</v>
       </c>
       <c r="G620" s="2">
-        <v>42451</v>
+        <v>113823</v>
       </c>
       <c r="H620" s="2">
-        <v>41283</v>
+        <v>110691</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>154</v>
+        <v>1202</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E621" s="2">
-        <v>47438</v>
+        <v>23210</v>
       </c>
       <c r="F621" s="2">
-        <v>47011</v>
+        <v>23001</v>
       </c>
       <c r="G621" s="2">
-        <v>46583</v>
+        <v>22792</v>
       </c>
       <c r="H621" s="2">
-        <v>45301</v>
+        <v>22165</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>154</v>
+        <v>347</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E622" s="2">
-        <v>48984</v>
+        <v>88517</v>
       </c>
       <c r="F622" s="2">
-        <v>48543</v>
+        <v>87720</v>
       </c>
       <c r="G622" s="2">
-        <v>48102</v>
+        <v>86922</v>
       </c>
       <c r="H622" s="2">
-        <v>46778</v>
+        <v>84530</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>154</v>
+        <v>1202</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E623" s="2">
-        <v>56249</v>
+        <v>232955</v>
       </c>
       <c r="F623" s="2">
-        <v>55743</v>
+        <v>230856</v>
       </c>
       <c r="G623" s="2">
-        <v>55236</v>
+        <v>228757</v>
       </c>
       <c r="H623" s="2">
-        <v>53716</v>
+        <v>222461</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>154</v>
+        <v>1202</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E624" s="2">
-        <v>71074</v>
+        <v>57970</v>
       </c>
       <c r="F624" s="2">
-        <v>70434</v>
+        <v>57448</v>
       </c>
       <c r="G624" s="2">
-        <v>69794</v>
+        <v>56925</v>
       </c>
       <c r="H624" s="2">
-        <v>67873</v>
+        <v>55359</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>154</v>
+        <v>1202</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E625" s="2">
-        <v>71675</v>
+        <v>623560</v>
       </c>
       <c r="F625" s="2">
-        <v>71029</v>
+        <v>617943</v>
       </c>
       <c r="G625" s="2">
-        <v>70383</v>
+        <v>612325</v>
       </c>
       <c r="H625" s="2">
-        <v>68446</v>
+        <v>595472</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="E626" s="2">
-        <v>74005</v>
+        <v>36797</v>
       </c>
       <c r="F626" s="2">
-        <v>73338</v>
+        <v>36465</v>
       </c>
       <c r="G626" s="2">
-        <v>72671</v>
+        <v>36134</v>
       </c>
       <c r="H626" s="2">
-        <v>70671</v>
+        <v>35139</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E627" s="2">
-        <v>91945</v>
+        <v>41379</v>
       </c>
       <c r="F627" s="2">
-        <v>91116</v>
+        <v>41006</v>
       </c>
       <c r="G627" s="2">
-        <v>90288</v>
+        <v>40633</v>
       </c>
       <c r="H627" s="2">
-        <v>87803</v>
+        <v>39515</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="E628" s="2">
-        <v>112832</v>
+        <v>46899</v>
       </c>
       <c r="F628" s="2">
-        <v>111815</v>
+        <v>46476</v>
       </c>
       <c r="G628" s="2">
-        <v>110799</v>
+        <v>46054</v>
       </c>
       <c r="H628" s="2">
-        <v>107749</v>
+        <v>44786</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="E629" s="2">
-        <v>137873</v>
+        <v>42017</v>
       </c>
       <c r="F629" s="2">
-        <v>136631</v>
+        <v>41638</v>
       </c>
       <c r="G629" s="2">
-        <v>135389</v>
+        <v>41260</v>
       </c>
       <c r="H629" s="2">
-        <v>131663</v>
+        <v>40124</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E630" s="2">
-        <v>14040</v>
+        <v>4675</v>
       </c>
       <c r="F630" s="2">
-        <v>13914</v>
+        <v>4633</v>
       </c>
       <c r="G630" s="2">
-        <v>13787</v>
+        <v>4591</v>
       </c>
       <c r="H630" s="2">
-        <v>13408</v>
+        <v>4465</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E631" s="2">
-        <v>112900</v>
+        <v>43149</v>
       </c>
       <c r="F631" s="2">
-        <v>111883</v>
+        <v>42760</v>
       </c>
       <c r="G631" s="2">
-        <v>110866</v>
+        <v>42372</v>
       </c>
       <c r="H631" s="2">
-        <v>107815</v>
+        <v>41205</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E632" s="2">
-        <v>135392</v>
+        <v>47349</v>
       </c>
       <c r="F632" s="2">
-        <v>134173</v>
+        <v>46923</v>
       </c>
       <c r="G632" s="2">
-        <v>132953</v>
+        <v>46496</v>
       </c>
       <c r="H632" s="2">
-        <v>129294</v>
+        <v>45216</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E633" s="2">
-        <v>14070</v>
+        <v>48896</v>
       </c>
       <c r="F633" s="2">
-        <v>13944</v>
+        <v>48455</v>
       </c>
       <c r="G633" s="2">
-        <v>13817</v>
+        <v>48015</v>
       </c>
       <c r="H633" s="2">
-        <v>13437</v>
+        <v>46693</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E634" s="2">
-        <v>18872</v>
+        <v>56249</v>
       </c>
       <c r="F634" s="2">
-        <v>18702</v>
+        <v>55743</v>
       </c>
       <c r="G634" s="2">
-        <v>18532</v>
+        <v>55236</v>
       </c>
       <c r="H634" s="2">
-        <v>18022</v>
+        <v>53716</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E635" s="2">
-        <v>177961</v>
+        <v>68356</v>
       </c>
       <c r="F635" s="2">
-        <v>176358</v>
+        <v>67740</v>
       </c>
       <c r="G635" s="2">
-        <v>174754</v>
+        <v>67124</v>
       </c>
       <c r="H635" s="2">
-        <v>169945</v>
+        <v>65277</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E636" s="2">
-        <v>18306</v>
+        <v>71675</v>
       </c>
       <c r="F636" s="2">
-        <v>18141</v>
+        <v>71029</v>
       </c>
       <c r="G636" s="2">
-        <v>17976</v>
+        <v>70383</v>
       </c>
       <c r="H636" s="2">
-        <v>17482</v>
+        <v>68446</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E637" s="2">
-        <v>19341</v>
+        <v>74005</v>
       </c>
       <c r="F637" s="2">
-        <v>19166</v>
+        <v>73338</v>
       </c>
       <c r="G637" s="2">
-        <v>18992</v>
+        <v>72671</v>
       </c>
       <c r="H637" s="2">
-        <v>18469</v>
+        <v>70671</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E638" s="2">
-        <v>23310</v>
+        <v>92073</v>
       </c>
       <c r="F638" s="2">
-        <v>23100</v>
+        <v>91244</v>
       </c>
       <c r="G638" s="2">
-        <v>22890</v>
+        <v>90414</v>
       </c>
       <c r="H638" s="2">
-        <v>22260</v>
+        <v>87926</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E639" s="2">
-        <v>225691</v>
+        <v>112832</v>
       </c>
       <c r="F639" s="2">
-        <v>223658</v>
+        <v>111815</v>
       </c>
       <c r="G639" s="2">
-        <v>221624</v>
+        <v>110799</v>
       </c>
       <c r="H639" s="2">
-        <v>215525</v>
+        <v>107749</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="E640" s="2">
-        <v>21767</v>
+        <v>132663</v>
       </c>
       <c r="F640" s="2">
-        <v>21571</v>
+        <v>131468</v>
       </c>
       <c r="G640" s="2">
-        <v>21375</v>
+        <v>130272</v>
       </c>
       <c r="H640" s="2">
-        <v>20787</v>
+        <v>126687</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E641" s="2">
-        <v>23008</v>
+        <v>14040</v>
       </c>
       <c r="F641" s="2">
-        <v>22801</v>
+        <v>13914</v>
       </c>
       <c r="G641" s="2">
-        <v>22594</v>
+        <v>13787</v>
       </c>
       <c r="H641" s="2">
-        <v>21972</v>
+        <v>13408</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E642" s="2">
-        <v>270827</v>
+        <v>113018</v>
       </c>
       <c r="F642" s="2">
-        <v>268387</v>
+        <v>112000</v>
       </c>
       <c r="G642" s="2">
-        <v>265947</v>
+        <v>110982</v>
       </c>
       <c r="H642" s="2">
-        <v>258627</v>
+        <v>107927</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="E643" s="2">
-        <v>24522</v>
+        <v>135392</v>
       </c>
       <c r="F643" s="2">
-        <v>24301</v>
+        <v>134173</v>
       </c>
       <c r="G643" s="2">
-        <v>24080</v>
+        <v>132953</v>
       </c>
       <c r="H643" s="2">
-        <v>23418</v>
+        <v>129294</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="C644" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="E644" s="2">
-        <v>37978</v>
+        <v>14070</v>
       </c>
       <c r="F644" s="2">
-        <v>37635</v>
+        <v>13944</v>
       </c>
       <c r="G644" s="2">
-        <v>37293</v>
+        <v>13817</v>
       </c>
       <c r="H644" s="2">
-        <v>36267</v>
+        <v>13437</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E645" s="2">
-        <v>286521</v>
+        <v>18872</v>
       </c>
       <c r="F645" s="2">
-        <v>283940</v>
+        <v>18702</v>
       </c>
       <c r="G645" s="2">
-        <v>281358</v>
+        <v>18532</v>
       </c>
       <c r="H645" s="2">
-        <v>273615</v>
+        <v>18022</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="E646" s="2">
-        <v>53195</v>
+        <v>177164</v>
       </c>
       <c r="F646" s="2">
-        <v>52715</v>
+        <v>175568</v>
       </c>
       <c r="G646" s="2">
-        <v>52236</v>
+        <v>173972</v>
       </c>
       <c r="H646" s="2">
-        <v>50798</v>
+        <v>169183</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E647" s="2">
-        <v>5134</v>
+        <v>18252</v>
       </c>
       <c r="F647" s="2">
-        <v>5088</v>
+        <v>18087</v>
       </c>
       <c r="G647" s="2">
-        <v>5041</v>
+        <v>17923</v>
       </c>
       <c r="H647" s="2">
-        <v>4903</v>
+        <v>17430</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="C648" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E648" s="2">
-        <v>40906</v>
+        <v>19333</v>
       </c>
       <c r="F648" s="2">
-        <v>40537</v>
+        <v>19159</v>
       </c>
       <c r="G648" s="2">
-        <v>40169</v>
+        <v>18985</v>
       </c>
       <c r="H648" s="2">
-        <v>39063</v>
+        <v>18462</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="E649" s="2">
-        <v>56083</v>
+        <v>23310</v>
       </c>
       <c r="F649" s="2">
-        <v>55578</v>
+        <v>23100</v>
       </c>
       <c r="G649" s="2">
-        <v>55072</v>
+        <v>22890</v>
       </c>
       <c r="H649" s="2">
-        <v>53557</v>
+        <v>22260</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E650" s="2">
-        <v>65618</v>
+        <v>225691</v>
       </c>
       <c r="F650" s="2">
-        <v>65027</v>
+        <v>223658</v>
       </c>
       <c r="G650" s="2">
-        <v>64435</v>
+        <v>221624</v>
       </c>
       <c r="H650" s="2">
-        <v>62662</v>
+        <v>215525</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E651" s="2">
-        <v>7124</v>
+        <v>21767</v>
       </c>
       <c r="F651" s="2">
-        <v>7060</v>
+        <v>21571</v>
       </c>
       <c r="G651" s="2">
-        <v>6996</v>
+        <v>21375</v>
       </c>
       <c r="H651" s="2">
-        <v>6803</v>
+        <v>20787</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E652" s="2">
-        <v>60610</v>
+        <v>23008</v>
       </c>
       <c r="F652" s="2">
-        <v>60064</v>
+        <v>22801</v>
       </c>
       <c r="G652" s="2">
-        <v>59518</v>
+        <v>22594</v>
       </c>
       <c r="H652" s="2">
-        <v>57880</v>
+        <v>21972</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="E653" s="2">
-        <v>83833</v>
+        <v>260555</v>
       </c>
       <c r="F653" s="2">
-        <v>83078</v>
+        <v>258207</v>
       </c>
       <c r="G653" s="2">
-        <v>82322</v>
+        <v>255860</v>
       </c>
       <c r="H653" s="2">
-        <v>80057</v>
+        <v>248818</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E654" s="2">
-        <v>80916</v>
+        <v>24482</v>
       </c>
       <c r="F654" s="2">
-        <v>80187</v>
+        <v>24262</v>
       </c>
       <c r="G654" s="2">
-        <v>79458</v>
+        <v>24041</v>
       </c>
       <c r="H654" s="2">
-        <v>77271</v>
+        <v>23379</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="E655" s="2">
-        <v>101056</v>
+        <v>36501</v>
       </c>
       <c r="F655" s="2">
-        <v>100145</v>
+        <v>36172</v>
       </c>
       <c r="G655" s="2">
-        <v>99235</v>
+        <v>35844</v>
       </c>
       <c r="H655" s="2">
-        <v>96503</v>
+        <v>34857</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E656" s="2">
-        <v>13165</v>
+        <v>286521</v>
       </c>
       <c r="F656" s="2">
-        <v>13046</v>
+        <v>283940</v>
       </c>
       <c r="G656" s="2">
-        <v>12927</v>
+        <v>281358</v>
       </c>
       <c r="H656" s="2">
-        <v>12572</v>
+        <v>273615</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C657" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E657" s="2">
-        <v>145521</v>
+        <v>53195</v>
       </c>
       <c r="F657" s="2">
-        <v>144210</v>
+        <v>52715</v>
       </c>
       <c r="G657" s="2">
-        <v>142899</v>
+        <v>52236</v>
       </c>
       <c r="H657" s="2">
-        <v>138966</v>
+        <v>50798</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="E658" s="2">
-        <v>121361</v>
+        <v>5134</v>
       </c>
       <c r="F658" s="2">
-        <v>120267</v>
+        <v>5088</v>
       </c>
       <c r="G658" s="2">
-        <v>119174</v>
+        <v>5041</v>
       </c>
       <c r="H658" s="2">
-        <v>115894</v>
+        <v>4903</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="E659" s="2">
-        <v>18551</v>
+        <v>40906</v>
       </c>
       <c r="F659" s="2">
-        <v>18384</v>
+        <v>40537</v>
       </c>
       <c r="G659" s="2">
-        <v>18217</v>
+        <v>40169</v>
       </c>
       <c r="H659" s="2">
-        <v>17716</v>
+        <v>39063</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E660" s="2">
-        <v>176775</v>
+        <v>56083</v>
       </c>
       <c r="F660" s="2">
-        <v>175183</v>
+        <v>55578</v>
       </c>
       <c r="G660" s="2">
-        <v>173590</v>
+        <v>55072</v>
       </c>
       <c r="H660" s="2">
-        <v>168812</v>
+        <v>53557</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="E661" s="2">
-        <v>141667</v>
+        <v>65618</v>
       </c>
       <c r="F661" s="2">
-        <v>140391</v>
+        <v>65027</v>
       </c>
       <c r="G661" s="2">
-        <v>139115</v>
+        <v>64435</v>
       </c>
       <c r="H661" s="2">
-        <v>135286</v>
+        <v>62662</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="E662" s="2">
-        <v>161972</v>
+        <v>7124</v>
       </c>
       <c r="F662" s="2">
-        <v>160513</v>
+        <v>7060</v>
       </c>
       <c r="G662" s="2">
-        <v>159054</v>
+        <v>6996</v>
       </c>
       <c r="H662" s="2">
-        <v>154676</v>
+        <v>6803</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E663" s="2">
-        <v>225358</v>
+        <v>61111</v>
       </c>
       <c r="F663" s="2">
-        <v>223328</v>
+        <v>60561</v>
       </c>
       <c r="G663" s="2">
-        <v>221297</v>
+        <v>60010</v>
       </c>
       <c r="H663" s="2">
-        <v>215207</v>
+        <v>58358</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E664" s="2">
-        <v>182279</v>
+        <v>83833</v>
       </c>
       <c r="F664" s="2">
-        <v>180637</v>
+        <v>83078</v>
       </c>
       <c r="G664" s="2">
-        <v>178994</v>
+        <v>82322</v>
       </c>
       <c r="H664" s="2">
-        <v>174068</v>
+        <v>80057</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E665" s="2">
-        <v>20317</v>
+        <v>81809</v>
       </c>
       <c r="F665" s="2">
-        <v>20134</v>
+        <v>81072</v>
       </c>
       <c r="G665" s="2">
-        <v>19951</v>
+        <v>80335</v>
       </c>
       <c r="H665" s="2">
-        <v>19402</v>
+        <v>78124</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E666" s="2">
-        <v>27872</v>
+        <v>102002</v>
       </c>
       <c r="F666" s="2">
-        <v>27621</v>
+        <v>101083</v>
       </c>
       <c r="G666" s="2">
-        <v>27370</v>
+        <v>100164</v>
       </c>
       <c r="H666" s="2">
-        <v>26617</v>
+        <v>97408</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E667" s="2">
-        <v>202417</v>
+        <v>13165</v>
       </c>
       <c r="F667" s="2">
-        <v>200594</v>
+        <v>13046</v>
       </c>
       <c r="G667" s="2">
-        <v>198770</v>
+        <v>12927</v>
       </c>
       <c r="H667" s="2">
-        <v>193299</v>
+        <v>12572</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E668" s="2">
-        <v>26127</v>
+        <v>145521</v>
       </c>
       <c r="F668" s="2">
-        <v>25892</v>
+        <v>144210</v>
       </c>
       <c r="G668" s="2">
-        <v>25656</v>
+        <v>142899</v>
       </c>
       <c r="H668" s="2">
-        <v>24950</v>
+        <v>138966</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E669" s="2">
-        <v>222555</v>
+        <v>122701</v>
       </c>
       <c r="F669" s="2">
-        <v>220550</v>
+        <v>121595</v>
       </c>
       <c r="G669" s="2">
-        <v>218545</v>
+        <v>120490</v>
       </c>
       <c r="H669" s="2">
-        <v>212530</v>
+        <v>117173</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1193</v>
+        <v>154</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1111</v>
+        <v>1362</v>
       </c>
       <c r="E670" s="2">
-        <v>87646</v>
+        <v>18551</v>
       </c>
       <c r="F670" s="2">
-        <v>87648</v>
+        <v>18384</v>
       </c>
       <c r="G670" s="2">
-        <v>86845</v>
+        <v>18217</v>
       </c>
       <c r="H670" s="2">
-        <v>86456</v>
+        <v>17716</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="E671" s="2">
-        <v>4770286</v>
+        <v>176775</v>
       </c>
       <c r="F671" s="2">
-        <v>4727311</v>
+        <v>175183</v>
       </c>
       <c r="G671" s="2">
-        <v>4684335</v>
+        <v>173590</v>
       </c>
       <c r="H671" s="2">
-        <v>4555408</v>
+        <v>168812</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E672" s="2">
-        <v>953036</v>
+        <v>143061</v>
       </c>
       <c r="F672" s="2">
-        <v>944450</v>
+        <v>141772</v>
       </c>
       <c r="G672" s="2">
-        <v>935864</v>
+        <v>140484</v>
       </c>
       <c r="H672" s="2">
-        <v>910106</v>
+        <v>136617</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E673" s="2">
-        <v>9554255</v>
+        <v>163590</v>
       </c>
       <c r="F673" s="2">
-        <v>9468181</v>
+        <v>162116</v>
       </c>
       <c r="G673" s="2">
-        <v>9382106</v>
+        <v>160642</v>
       </c>
       <c r="H673" s="2">
-        <v>9123883</v>
+        <v>156221</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E674" s="2">
-        <v>183150</v>
+        <v>225358</v>
       </c>
       <c r="F674" s="2">
-        <v>181500</v>
+        <v>223328</v>
       </c>
       <c r="G674" s="2">
-        <v>179850</v>
+        <v>221297</v>
       </c>
       <c r="H674" s="2">
-        <v>174900</v>
+        <v>215207</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E675" s="2">
-        <v>18315</v>
+        <v>183950</v>
       </c>
       <c r="F675" s="2">
-        <v>18150</v>
+        <v>182293</v>
       </c>
       <c r="G675" s="2">
-        <v>17985</v>
+        <v>180636</v>
       </c>
       <c r="H675" s="2">
-        <v>17490</v>
+        <v>175664</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="E676" s="2">
-        <v>93795</v>
+        <v>20372</v>
       </c>
       <c r="F676" s="2">
-        <v>92950</v>
+        <v>20188</v>
       </c>
       <c r="G676" s="2">
-        <v>92105</v>
+        <v>20005</v>
       </c>
       <c r="H676" s="2">
-        <v>89570</v>
+        <v>19454</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="E677" s="2">
-        <v>200427</v>
+        <v>27872</v>
       </c>
       <c r="F677" s="2">
-        <v>198622</v>
+        <v>27621</v>
       </c>
       <c r="G677" s="2">
-        <v>196816</v>
+        <v>27370</v>
       </c>
       <c r="H677" s="2">
-        <v>191399</v>
+        <v>26617</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E678" s="2">
-        <v>152510</v>
+        <v>204481</v>
       </c>
       <c r="F678" s="2">
-        <v>151136</v>
+        <v>202639</v>
       </c>
       <c r="G678" s="2">
-        <v>149762</v>
+        <v>200797</v>
       </c>
       <c r="H678" s="2">
-        <v>145640</v>
+        <v>195270</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E679" s="2">
-        <v>193168</v>
+        <v>26127</v>
       </c>
       <c r="F679" s="2">
-        <v>191428</v>
+        <v>25892</v>
       </c>
       <c r="G679" s="2">
-        <v>189687</v>
+        <v>25656</v>
       </c>
       <c r="H679" s="2">
-        <v>184467</v>
+        <v>24950</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>389</v>
+        <v>154</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="E680" s="2">
-        <v>15348</v>
+        <v>224673</v>
       </c>
       <c r="F680" s="2">
-        <v>15210</v>
+        <v>222649</v>
       </c>
       <c r="G680" s="2">
-        <v>15071</v>
+        <v>220625</v>
       </c>
       <c r="H680" s="2">
-        <v>14657</v>
+        <v>214552</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>389</v>
+        <v>1215</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1383</v>
+        <v>1129</v>
       </c>
       <c r="E681" s="2">
-        <v>19830</v>
+        <v>87646</v>
       </c>
       <c r="F681" s="2">
-        <v>19652</v>
+        <v>87648</v>
       </c>
       <c r="G681" s="2">
-        <v>19473</v>
+        <v>86845</v>
       </c>
       <c r="H681" s="2">
-        <v>18937</v>
+        <v>86456</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>389</v>
+        <v>160</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E682" s="2">
-        <v>15311</v>
+        <v>4720214</v>
       </c>
       <c r="F682" s="2">
-        <v>15173</v>
+        <v>4677690</v>
       </c>
       <c r="G682" s="2">
-        <v>15035</v>
+        <v>4635165</v>
       </c>
       <c r="H682" s="2">
-        <v>14622</v>
+        <v>4507592</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>389</v>
+        <v>160</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="E683" s="2">
-        <v>18881</v>
+        <v>943039</v>
       </c>
       <c r="F683" s="2">
-        <v>18711</v>
+        <v>934544</v>
       </c>
       <c r="G683" s="2">
-        <v>18541</v>
+        <v>926048</v>
       </c>
       <c r="H683" s="2">
-        <v>18031</v>
+        <v>900560</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>389</v>
+        <v>160</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="E684" s="2">
-        <v>294874</v>
+        <v>9453942</v>
       </c>
       <c r="F684" s="2">
-        <v>292217</v>
+        <v>9368772</v>
       </c>
       <c r="G684" s="2">
-        <v>289561</v>
+        <v>9283601</v>
       </c>
       <c r="H684" s="2">
-        <v>281591</v>
+        <v>9028089</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="E685" s="2">
-        <v>290915</v>
+        <v>183150</v>
       </c>
       <c r="F685" s="2">
-        <v>288295</v>
+        <v>181500</v>
       </c>
       <c r="G685" s="2">
-        <v>285674</v>
+        <v>179850</v>
       </c>
       <c r="H685" s="2">
-        <v>277811</v>
+        <v>174900</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E686" s="2">
-        <v>2720</v>
+        <v>18315</v>
       </c>
       <c r="F686" s="2">
-        <v>2695</v>
+        <v>18150</v>
       </c>
       <c r="G686" s="2">
-        <v>2671</v>
+        <v>17985</v>
       </c>
       <c r="H686" s="2">
-        <v>2597</v>
+        <v>17490</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="E687" s="2">
-        <v>39767</v>
+        <v>93795</v>
       </c>
       <c r="F687" s="2">
-        <v>39409</v>
+        <v>92950</v>
       </c>
       <c r="G687" s="2">
-        <v>39050</v>
+        <v>92105</v>
       </c>
       <c r="H687" s="2">
-        <v>37976</v>
+        <v>89570</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E688" s="2">
-        <v>48507</v>
+        <v>200427</v>
       </c>
       <c r="F688" s="2">
-        <v>48070</v>
+        <v>198622</v>
       </c>
       <c r="G688" s="2">
-        <v>47633</v>
+        <v>196816</v>
       </c>
       <c r="H688" s="2">
-        <v>46322</v>
+        <v>191399</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="E689" s="2">
-        <v>4623</v>
+        <v>151574</v>
       </c>
       <c r="F689" s="2">
-        <v>4582</v>
+        <v>150208</v>
       </c>
       <c r="G689" s="2">
-        <v>4540</v>
+        <v>148843</v>
       </c>
       <c r="H689" s="2">
-        <v>4415</v>
+        <v>144746</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="E690" s="2">
-        <v>54002</v>
+        <v>193168</v>
       </c>
       <c r="F690" s="2">
-        <v>53515</v>
+        <v>191428</v>
       </c>
       <c r="G690" s="2">
-        <v>53029</v>
+        <v>189687</v>
       </c>
       <c r="H690" s="2">
-        <v>51569</v>
+        <v>184467</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="E691" s="2">
-        <v>5506</v>
+        <v>15348</v>
       </c>
       <c r="F691" s="2">
-        <v>5456</v>
+        <v>15210</v>
       </c>
       <c r="G691" s="2">
-        <v>5406</v>
+        <v>15071</v>
       </c>
       <c r="H691" s="2">
-        <v>5258</v>
+        <v>14657</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E692" s="2">
-        <v>64349</v>
+        <v>19830</v>
       </c>
       <c r="F692" s="2">
-        <v>63769</v>
+        <v>19652</v>
       </c>
       <c r="G692" s="2">
-        <v>63189</v>
+        <v>19473</v>
       </c>
       <c r="H692" s="2">
-        <v>61450</v>
+        <v>18937</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="E693" s="2">
-        <v>553918</v>
+        <v>15257</v>
       </c>
       <c r="F693" s="2">
-        <v>548928</v>
+        <v>15120</v>
       </c>
       <c r="G693" s="2">
-        <v>543937</v>
+        <v>14982</v>
       </c>
       <c r="H693" s="2">
-        <v>528967</v>
+        <v>14570</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="E694" s="2">
-        <v>53114</v>
+        <v>18881</v>
       </c>
       <c r="F694" s="2">
-        <v>52635</v>
+        <v>18711</v>
       </c>
       <c r="G694" s="2">
-        <v>52157</v>
+        <v>18541</v>
       </c>
       <c r="H694" s="2">
-        <v>50721</v>
+        <v>18031</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E695" s="2">
-        <v>5843</v>
+        <v>294874</v>
       </c>
       <c r="F695" s="2">
-        <v>5790</v>
+        <v>292217</v>
       </c>
       <c r="G695" s="2">
-        <v>5738</v>
+        <v>289561</v>
       </c>
       <c r="H695" s="2">
-        <v>5580</v>
+        <v>281591</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="E696" s="2">
-        <v>581831</v>
+        <v>289277</v>
       </c>
       <c r="F696" s="2">
-        <v>576589</v>
+        <v>286671</v>
       </c>
       <c r="G696" s="2">
-        <v>571347</v>
+        <v>284065</v>
       </c>
       <c r="H696" s="2">
-        <v>555622</v>
+        <v>276247</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="E697" s="2">
-        <v>107230</v>
+        <v>2720</v>
       </c>
       <c r="F697" s="2">
-        <v>106264</v>
+        <v>2695</v>
       </c>
       <c r="G697" s="2">
-        <v>105298</v>
+        <v>2671</v>
       </c>
       <c r="H697" s="2">
-        <v>102400</v>
+        <v>2597</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="E698" s="2">
-        <v>78520</v>
+        <v>39767</v>
       </c>
       <c r="F698" s="2">
-        <v>77813</v>
+        <v>39409</v>
       </c>
       <c r="G698" s="2">
-        <v>77106</v>
+        <v>39050</v>
       </c>
       <c r="H698" s="2">
-        <v>74983</v>
+        <v>37976</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="E699" s="2">
-        <v>60034</v>
+        <v>48507</v>
       </c>
       <c r="F699" s="2">
-        <v>59494</v>
+        <v>48070</v>
       </c>
       <c r="G699" s="2">
-        <v>58953</v>
+        <v>47633</v>
       </c>
       <c r="H699" s="2">
-        <v>57330</v>
+        <v>46322</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="E700" s="2">
-        <v>57970</v>
+        <v>4623</v>
       </c>
       <c r="F700" s="2">
-        <v>57448</v>
+        <v>4582</v>
       </c>
       <c r="G700" s="2">
-        <v>56925</v>
+        <v>4540</v>
       </c>
       <c r="H700" s="2">
-        <v>55359</v>
+        <v>4415</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E701" s="2">
-        <v>107726</v>
+        <v>54002</v>
       </c>
       <c r="F701" s="2">
-        <v>106755</v>
+        <v>53515</v>
       </c>
       <c r="G701" s="2">
-        <v>105785</v>
+        <v>53029</v>
       </c>
       <c r="H701" s="2">
-        <v>102873</v>
+        <v>51569</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="E702" s="2">
-        <v>10889</v>
+        <v>5506</v>
       </c>
       <c r="F702" s="2">
-        <v>10791</v>
+        <v>5456</v>
       </c>
       <c r="G702" s="2">
-        <v>10693</v>
+        <v>5406</v>
       </c>
       <c r="H702" s="2">
-        <v>10399</v>
+        <v>5258</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="E703" s="2">
-        <v>93740</v>
+        <v>64057</v>
       </c>
       <c r="F703" s="2">
-        <v>92895</v>
+        <v>63480</v>
       </c>
       <c r="G703" s="2">
-        <v>92051</v>
+        <v>62903</v>
       </c>
       <c r="H703" s="2">
-        <v>89517</v>
+        <v>61172</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="E704" s="2">
-        <v>98235</v>
+        <v>553918</v>
       </c>
       <c r="F704" s="2">
-        <v>97350</v>
+        <v>548928</v>
       </c>
       <c r="G704" s="2">
-        <v>96465</v>
+        <v>543937</v>
       </c>
       <c r="H704" s="2">
-        <v>93810</v>
+        <v>528967</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="E705" s="2">
-        <v>118287</v>
+        <v>53114</v>
       </c>
       <c r="F705" s="2">
-        <v>117222</v>
+        <v>52635</v>
       </c>
       <c r="G705" s="2">
-        <v>116156</v>
+        <v>52157</v>
       </c>
       <c r="H705" s="2">
-        <v>112959</v>
+        <v>50721</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="E706" s="2">
-        <v>12132</v>
+        <v>5746</v>
       </c>
       <c r="F706" s="2">
-        <v>12023</v>
+        <v>5695</v>
       </c>
       <c r="G706" s="2">
-        <v>11914</v>
+        <v>5643</v>
       </c>
       <c r="H706" s="2">
-        <v>11586</v>
+        <v>5488</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E707" s="2">
-        <v>160229</v>
+        <v>578554</v>
       </c>
       <c r="F707" s="2">
-        <v>158785</v>
+        <v>573342</v>
       </c>
       <c r="G707" s="2">
-        <v>157342</v>
+        <v>568130</v>
       </c>
       <c r="H707" s="2">
-        <v>153011</v>
+        <v>552493</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="E708" s="2">
-        <v>99994</v>
+        <v>106743</v>
       </c>
       <c r="F708" s="2">
-        <v>99094</v>
+        <v>105782</v>
       </c>
       <c r="G708" s="2">
-        <v>98193</v>
+        <v>104820</v>
       </c>
       <c r="H708" s="2">
-        <v>95490</v>
+        <v>101935</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="E709" s="2">
-        <v>75348</v>
+        <v>78520</v>
       </c>
       <c r="F709" s="2">
-        <v>74669</v>
+        <v>77813</v>
       </c>
       <c r="G709" s="2">
-        <v>73990</v>
+        <v>77106</v>
       </c>
       <c r="H709" s="2">
-        <v>71954</v>
+        <v>74983</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="E710" s="2">
-        <v>97708</v>
+        <v>60034</v>
       </c>
       <c r="F710" s="2">
-        <v>96828</v>
+        <v>59494</v>
       </c>
       <c r="G710" s="2">
-        <v>95947</v>
+        <v>58953</v>
       </c>
       <c r="H710" s="2">
-        <v>93307</v>
+        <v>57330</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="E711" s="2">
-        <v>21452</v>
+        <v>57970</v>
       </c>
       <c r="F711" s="2">
-        <v>21259</v>
+        <v>57448</v>
       </c>
       <c r="G711" s="2">
-        <v>21065</v>
+        <v>56925</v>
       </c>
       <c r="H711" s="2">
-        <v>20486</v>
+        <v>55359</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="E712" s="2">
-        <v>215746</v>
+        <v>107726</v>
       </c>
       <c r="F712" s="2">
-        <v>213803</v>
+        <v>106755</v>
       </c>
       <c r="G712" s="2">
-        <v>211859</v>
+        <v>105785</v>
       </c>
       <c r="H712" s="2">
-        <v>206028</v>
+        <v>102873</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E713" s="2">
-        <v>13398</v>
+        <v>10889</v>
       </c>
       <c r="F713" s="2">
-        <v>13277</v>
+        <v>10791</v>
       </c>
       <c r="G713" s="2">
-        <v>13156</v>
+        <v>10693</v>
       </c>
       <c r="H713" s="2">
-        <v>12794</v>
+        <v>10399</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="E714" s="2">
-        <v>132479</v>
+        <v>93740</v>
       </c>
       <c r="F714" s="2">
-        <v>131285</v>
+        <v>92895</v>
       </c>
       <c r="G714" s="2">
-        <v>130092</v>
+        <v>92051</v>
       </c>
       <c r="H714" s="2">
-        <v>126511</v>
+        <v>89517</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E715" s="2">
-        <v>1552</v>
+        <v>98235</v>
       </c>
       <c r="F715" s="2">
-        <v>1538</v>
+        <v>97350</v>
       </c>
       <c r="G715" s="2">
-        <v>1524</v>
+        <v>96465</v>
       </c>
       <c r="H715" s="2">
-        <v>1482</v>
+        <v>93810</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="E716" s="2">
-        <v>20052</v>
+        <v>118287</v>
       </c>
       <c r="F716" s="2">
-        <v>19872</v>
+        <v>117222</v>
       </c>
       <c r="G716" s="2">
-        <v>19691</v>
+        <v>116156</v>
       </c>
       <c r="H716" s="2">
-        <v>19149</v>
+        <v>112959</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="E717" s="2">
-        <v>195122</v>
+        <v>12132</v>
       </c>
       <c r="F717" s="2">
-        <v>193365</v>
+        <v>12023</v>
       </c>
       <c r="G717" s="2">
-        <v>191607</v>
+        <v>11914</v>
       </c>
       <c r="H717" s="2">
-        <v>186333</v>
+        <v>11586</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E718" s="2">
-        <v>27706</v>
+        <v>160229</v>
       </c>
       <c r="F718" s="2">
-        <v>27456</v>
+        <v>158785</v>
       </c>
       <c r="G718" s="2">
-        <v>27206</v>
+        <v>157342</v>
       </c>
       <c r="H718" s="2">
-        <v>26458</v>
+        <v>153011</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E719" s="2">
-        <v>276418</v>
+        <v>99994</v>
       </c>
       <c r="F719" s="2">
-        <v>273928</v>
+        <v>99094</v>
       </c>
       <c r="G719" s="2">
-        <v>271437</v>
+        <v>98193</v>
       </c>
       <c r="H719" s="2">
-        <v>263967</v>
+        <v>95490</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="E720" s="2">
-        <v>32218</v>
+        <v>74895</v>
       </c>
       <c r="F720" s="2">
-        <v>31928</v>
+        <v>74220</v>
       </c>
       <c r="G720" s="2">
-        <v>31637</v>
+        <v>73546</v>
       </c>
       <c r="H720" s="2">
-        <v>30767</v>
+        <v>71521</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>521</v>
+        <v>391</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>536</v>
+        <v>1463</v>
       </c>
       <c r="E721" s="2">
-        <v>102148</v>
+        <v>97708</v>
       </c>
       <c r="F721" s="2">
-        <v>101228</v>
+        <v>96828</v>
       </c>
       <c r="G721" s="2">
-        <v>100307</v>
+        <v>95947</v>
       </c>
       <c r="H721" s="2">
-        <v>97547</v>
+        <v>93307</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="E722" s="2">
-        <v>21452</v>
+        <v>21354</v>
       </c>
       <c r="F722" s="2">
-        <v>21259</v>
+        <v>21162</v>
       </c>
       <c r="G722" s="2">
-        <v>21065</v>
+        <v>20969</v>
       </c>
       <c r="H722" s="2">
-        <v>20486</v>
+        <v>20392</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="E723" s="2">
-        <v>20835</v>
+        <v>214768</v>
       </c>
       <c r="F723" s="2">
-        <v>20647</v>
+        <v>212834</v>
       </c>
       <c r="G723" s="2">
-        <v>20459</v>
+        <v>210899</v>
       </c>
       <c r="H723" s="2">
-        <v>19896</v>
+        <v>205094</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>1193</v>
+        <v>391</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="E724" s="2">
-        <v>761540</v>
+        <v>13398</v>
       </c>
       <c r="F724" s="2">
-        <v>761540</v>
+        <v>13277</v>
       </c>
       <c r="G724" s="2">
-        <v>758398</v>
+        <v>13156</v>
       </c>
       <c r="H724" s="2">
-        <v>753950</v>
+        <v>12794</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>1470</v>
+        <v>391</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="E725" s="2">
-        <v>28467</v>
+        <v>132479</v>
       </c>
       <c r="F725" s="2">
-        <v>28211</v>
+        <v>131285</v>
       </c>
       <c r="G725" s="2">
-        <v>27954</v>
+        <v>130092</v>
       </c>
       <c r="H725" s="2">
-        <v>27185</v>
+        <v>126511</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="E726" s="2">
-        <v>20824</v>
+        <v>1552</v>
       </c>
       <c r="F726" s="2">
-        <v>20636</v>
+        <v>1538</v>
       </c>
       <c r="G726" s="2">
-        <v>20448</v>
+        <v>1524</v>
       </c>
       <c r="H726" s="2">
-        <v>19886</v>
+        <v>1482</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C727" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="D727" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E727" s="2">
-        <v>10662</v>
+        <v>20052</v>
       </c>
       <c r="F727" s="2">
-        <v>10566</v>
+        <v>19872</v>
       </c>
       <c r="G727" s="2">
-        <v>10469</v>
+        <v>19691</v>
       </c>
       <c r="H727" s="2">
-        <v>10181</v>
+        <v>19149</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D728" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="C728" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E728" s="2">
-        <v>77423</v>
+        <v>195122</v>
       </c>
       <c r="F728" s="2">
-        <v>76725</v>
+        <v>193365</v>
       </c>
       <c r="G728" s="2">
-        <v>76028</v>
+        <v>191607</v>
       </c>
       <c r="H728" s="2">
-        <v>73935</v>
+        <v>186333</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D729" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="C729" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E729" s="2">
-        <v>28021</v>
+        <v>27706</v>
       </c>
       <c r="F729" s="2">
-        <v>27768</v>
+        <v>27456</v>
       </c>
       <c r="G729" s="2">
-        <v>27516</v>
+        <v>27206</v>
       </c>
       <c r="H729" s="2">
-        <v>26759</v>
+        <v>26458</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D730" s="1" t="s">
         <v>1481</v>
       </c>
-      <c r="C730" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E730" s="2">
-        <v>73534</v>
+        <v>276418</v>
       </c>
       <c r="F730" s="2">
-        <v>72872</v>
+        <v>273928</v>
       </c>
       <c r="G730" s="2">
-        <v>72209</v>
+        <v>271437</v>
       </c>
       <c r="H730" s="2">
-        <v>70222</v>
+        <v>263967</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="C731" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E731" s="2">
-        <v>71909</v>
+        <v>32218</v>
       </c>
       <c r="F731" s="2">
-        <v>71261</v>
+        <v>31928</v>
       </c>
       <c r="G731" s="2">
-        <v>70613</v>
+        <v>31637</v>
       </c>
       <c r="H731" s="2">
-        <v>68670</v>
+        <v>30767</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>1470</v>
+        <v>527</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>1486</v>
+        <v>542</v>
       </c>
       <c r="E732" s="2">
-        <v>14717</v>
+        <v>102148</v>
       </c>
       <c r="F732" s="2">
-        <v>14585</v>
+        <v>101228</v>
       </c>
       <c r="G732" s="2">
-        <v>14452</v>
+        <v>100307</v>
       </c>
       <c r="H732" s="2">
-        <v>14055</v>
+        <v>97547</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>1470</v>
+        <v>391</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="E733" s="2">
-        <v>14388</v>
+        <v>21354</v>
       </c>
       <c r="F733" s="2">
-        <v>14258</v>
+        <v>21162</v>
       </c>
       <c r="G733" s="2">
-        <v>14129</v>
+        <v>20969</v>
       </c>
       <c r="H733" s="2">
-        <v>13740</v>
+        <v>20392</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
       <c r="E734" s="2">
-        <v>31500</v>
+        <v>20835</v>
       </c>
       <c r="F734" s="2">
-        <v>31500</v>
+        <v>20647</v>
       </c>
       <c r="G734" s="2">
-        <v>31500</v>
+        <v>20459</v>
       </c>
       <c r="H734" s="2">
-        <v>31500</v>
+        <v>19896</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>154</v>
+        <v>1215</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
       <c r="E735" s="2">
-        <v>37000</v>
+        <v>761540</v>
       </c>
       <c r="F735" s="2">
-        <v>37000</v>
+        <v>761540</v>
       </c>
       <c r="G735" s="2">
-        <v>37000</v>
+        <v>758398</v>
       </c>
       <c r="H735" s="2">
-        <v>37000</v>
+        <v>753950</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D736" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="C736" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E736" s="2">
-        <v>43500</v>
+        <v>28467</v>
       </c>
       <c r="F736" s="2">
-        <v>43500</v>
+        <v>28211</v>
       </c>
       <c r="G736" s="2">
-        <v>43500</v>
+        <v>27954</v>
       </c>
       <c r="H736" s="2">
-        <v>43500</v>
+        <v>27185</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D737" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="C737" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E737" s="2">
-        <v>59000</v>
+        <v>20796</v>
       </c>
       <c r="F737" s="2">
-        <v>59000</v>
+        <v>20609</v>
       </c>
       <c r="G737" s="2">
-        <v>59000</v>
+        <v>20421</v>
       </c>
       <c r="H737" s="2">
-        <v>59000</v>
+        <v>19859</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C738" s="1" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E738" s="2">
-        <v>104340</v>
+        <v>10662</v>
       </c>
       <c r="F738" s="2">
-        <v>103400</v>
+        <v>10566</v>
       </c>
       <c r="G738" s="2">
-        <v>102460</v>
+        <v>10469</v>
       </c>
       <c r="H738" s="2">
-        <v>99640</v>
+        <v>10181</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>1475</v>
+        <v>102</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E739" s="2">
-        <v>21268</v>
+        <v>77423</v>
       </c>
       <c r="F739" s="2">
-        <v>21076</v>
+        <v>76725</v>
       </c>
       <c r="G739" s="2">
-        <v>20884</v>
+        <v>76028</v>
       </c>
       <c r="H739" s="2">
-        <v>20310</v>
+        <v>73935</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E740" s="2">
-        <v>316511</v>
+        <v>28021</v>
       </c>
       <c r="F740" s="2">
-        <v>313660</v>
+        <v>27768</v>
       </c>
       <c r="G740" s="2">
-        <v>310808</v>
+        <v>27516</v>
       </c>
       <c r="H740" s="2">
-        <v>302254</v>
+        <v>26759</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E741" s="2">
-        <v>51032</v>
+        <v>73534</v>
       </c>
       <c r="F741" s="2">
-        <v>50573</v>
+        <v>72872</v>
       </c>
       <c r="G741" s="2">
-        <v>50113</v>
+        <v>72209</v>
       </c>
       <c r="H741" s="2">
-        <v>48734</v>
+        <v>70222</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E742" s="2">
-        <v>533966</v>
+        <v>71909</v>
       </c>
       <c r="F742" s="2">
-        <v>529155</v>
+        <v>71261</v>
       </c>
       <c r="G742" s="2">
-        <v>524345</v>
+        <v>70613</v>
       </c>
       <c r="H742" s="2">
-        <v>509913</v>
+        <v>68670</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>102</v>
+        <v>1492</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E743" s="2">
-        <v>78838</v>
+        <v>14717</v>
       </c>
       <c r="F743" s="2">
-        <v>78128</v>
+        <v>14585</v>
       </c>
       <c r="G743" s="2">
-        <v>77417</v>
+        <v>14452</v>
       </c>
       <c r="H743" s="2">
-        <v>75287</v>
+        <v>14055</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>102</v>
+        <v>1492</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E744" s="2">
-        <v>85470</v>
+        <v>14388</v>
       </c>
       <c r="F744" s="2">
-        <v>84700</v>
+        <v>14258</v>
       </c>
       <c r="G744" s="2">
-        <v>83930</v>
+        <v>14129</v>
       </c>
       <c r="H744" s="2">
-        <v>81620</v>
+        <v>13740</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E745" s="2">
-        <v>82751</v>
+        <v>31500</v>
       </c>
       <c r="F745" s="2">
-        <v>82005</v>
+        <v>31500</v>
       </c>
       <c r="G745" s="2">
-        <v>81260</v>
+        <v>31500</v>
       </c>
       <c r="H745" s="2">
-        <v>79023</v>
+        <v>31500</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E746" s="2">
-        <v>85498</v>
+        <v>37000</v>
       </c>
       <c r="F746" s="2">
-        <v>84728</v>
+        <v>37000</v>
       </c>
       <c r="G746" s="2">
-        <v>83957</v>
+        <v>37000</v>
       </c>
       <c r="H746" s="2">
-        <v>81647</v>
+        <v>37000</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E747" s="2">
-        <v>106588</v>
+        <v>43500</v>
       </c>
       <c r="F747" s="2">
-        <v>105628</v>
+        <v>43500</v>
       </c>
       <c r="G747" s="2">
-        <v>104667</v>
+        <v>43500</v>
       </c>
       <c r="H747" s="2">
-        <v>101787</v>
+        <v>43500</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E748" s="2">
-        <v>107304</v>
+        <v>59000</v>
       </c>
       <c r="F748" s="2">
-        <v>106337</v>
+        <v>59000</v>
       </c>
       <c r="G748" s="2">
-        <v>105370</v>
+        <v>59000</v>
       </c>
       <c r="H748" s="2">
-        <v>102470</v>
+        <v>59000</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>102</v>
+        <v>1497</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E749" s="2">
-        <v>83222</v>
+        <v>21268</v>
       </c>
       <c r="F749" s="2">
-        <v>82473</v>
+        <v>21076</v>
       </c>
       <c r="G749" s="2">
-        <v>81723</v>
+        <v>20884</v>
       </c>
       <c r="H749" s="2">
-        <v>79474</v>
+        <v>20310</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>345</v>
+        <v>1497</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E750" s="2">
-        <v>59626</v>
+        <v>316511</v>
       </c>
       <c r="F750" s="2">
-        <v>59089</v>
+        <v>313660</v>
       </c>
       <c r="G750" s="2">
-        <v>58552</v>
+        <v>310808</v>
       </c>
       <c r="H750" s="2">
-        <v>56940</v>
+        <v>302254</v>
       </c>
       <c r="I750" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9">
+      <c r="A751" s="1">
+        <v>750</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E751" s="2">
+        <v>51032</v>
+      </c>
+      <c r="F751" s="2">
+        <v>50573</v>
+      </c>
+      <c r="G751" s="2">
+        <v>50113</v>
+      </c>
+      <c r="H751" s="2">
+        <v>48734</v>
+      </c>
+      <c r="I751" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9">
+      <c r="A752" s="1">
+        <v>751</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E752" s="2">
+        <v>533966</v>
+      </c>
+      <c r="F752" s="2">
+        <v>529155</v>
+      </c>
+      <c r="G752" s="2">
+        <v>524345</v>
+      </c>
+      <c r="H752" s="2">
+        <v>509913</v>
+      </c>
+      <c r="I752" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9">
+      <c r="A753" s="1">
+        <v>752</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E753" s="2">
+        <v>78838</v>
+      </c>
+      <c r="F753" s="2">
+        <v>78128</v>
+      </c>
+      <c r="G753" s="2">
+        <v>77417</v>
+      </c>
+      <c r="H753" s="2">
+        <v>75287</v>
+      </c>
+      <c r="I753" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9">
+      <c r="A754" s="1">
+        <v>753</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E754" s="2">
+        <v>85470</v>
+      </c>
+      <c r="F754" s="2">
+        <v>84700</v>
+      </c>
+      <c r="G754" s="2">
+        <v>83930</v>
+      </c>
+      <c r="H754" s="2">
+        <v>81620</v>
+      </c>
+      <c r="I754" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9">
+      <c r="A755" s="1">
+        <v>754</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E755" s="2">
+        <v>82751</v>
+      </c>
+      <c r="F755" s="2">
+        <v>82005</v>
+      </c>
+      <c r="G755" s="2">
+        <v>81260</v>
+      </c>
+      <c r="H755" s="2">
+        <v>79023</v>
+      </c>
+      <c r="I755" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9">
+      <c r="A756" s="1">
+        <v>755</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E756" s="2">
+        <v>85498</v>
+      </c>
+      <c r="F756" s="2">
+        <v>84728</v>
+      </c>
+      <c r="G756" s="2">
+        <v>83957</v>
+      </c>
+      <c r="H756" s="2">
+        <v>81647</v>
+      </c>
+      <c r="I756" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757" s="1">
+        <v>756</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E757" s="2">
+        <v>106588</v>
+      </c>
+      <c r="F757" s="2">
+        <v>105628</v>
+      </c>
+      <c r="G757" s="2">
+        <v>104667</v>
+      </c>
+      <c r="H757" s="2">
+        <v>101787</v>
+      </c>
+      <c r="I757" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758" s="1">
+        <v>757</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E758" s="2">
+        <v>107304</v>
+      </c>
+      <c r="F758" s="2">
+        <v>106337</v>
+      </c>
+      <c r="G758" s="2">
+        <v>105370</v>
+      </c>
+      <c r="H758" s="2">
+        <v>102470</v>
+      </c>
+      <c r="I758" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759" s="1">
+        <v>758</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E759" s="2">
+        <v>83222</v>
+      </c>
+      <c r="F759" s="2">
+        <v>82473</v>
+      </c>
+      <c r="G759" s="2">
+        <v>81723</v>
+      </c>
+      <c r="H759" s="2">
+        <v>79474</v>
+      </c>
+      <c r="I759" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760" s="1">
+        <v>759</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E760" s="2">
+        <v>181089</v>
+      </c>
+      <c r="F760" s="2">
+        <v>179457</v>
+      </c>
+      <c r="G760" s="2">
+        <v>177826</v>
+      </c>
+      <c r="H760" s="2">
+        <v>172932</v>
+      </c>
+      <c r="I760" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761" s="1">
+        <v>760</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E761" s="2">
+        <v>59746</v>
+      </c>
+      <c r="F761" s="2">
+        <v>59208</v>
+      </c>
+      <c r="G761" s="2">
+        <v>58669</v>
+      </c>
+      <c r="H761" s="2">
+        <v>57055</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762" s="1">
+        <v>761</v>
+      </c>
+      <c r="B762" s="1">
+        <v>5600</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E762" s="2">
+        <v>553835</v>
+      </c>
+      <c r="F762" s="2">
+        <v>548845</v>
+      </c>
+      <c r="G762" s="2">
+        <v>543856</v>
+      </c>
+      <c r="H762" s="2">
+        <v>528887</v>
+      </c>
+      <c r="I762" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763" s="1">
+        <v>762</v>
+      </c>
+      <c r="B763" s="1">
+        <v>7000</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E763" s="2">
+        <v>604458</v>
+      </c>
+      <c r="F763" s="2">
+        <v>599013</v>
+      </c>
+      <c r="G763" s="2">
+        <v>593567</v>
+      </c>
+      <c r="H763" s="2">
+        <v>577230</v>
+      </c>
+      <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>