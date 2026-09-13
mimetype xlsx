--- v2 (2026-06-16)
+++ v3 (2026-09-13)
@@ -12,4691 +12,4859 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1603">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>AB1580</t>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>Super Sus 2.180 Goldstar</t>
+  </si>
+  <si>
+    <t>Tersedia</t>
+  </si>
+  <si>
+    <t>Super Sus 5.600 Goldstar</t>
+  </si>
+  <si>
+    <t>Super Sus 5000+2000 Goldstar</t>
+  </si>
+  <si>
+    <t>AB310</t>
   </si>
   <si>
     <t>Arena Breakout</t>
   </si>
   <si>
-    <t>1.580 Bonds</t>
-[...14 lines deleted...]
-    <t>3.200 Bonds</t>
+    <t>Arena Breakout 310 Bonds</t>
   </si>
   <si>
     <t>AB60</t>
   </si>
   <si>
-    <t>60 Bonds</t>
-[...5 lines deleted...]
-    <t>630 Bonds</t>
+    <t>Arena Breakout 60 Bonds</t>
   </si>
   <si>
     <t>ABBBP</t>
   </si>
   <si>
-    <t>Battle Pass Lanjutan</t>
-[...5 lines deleted...]
-    <t>Kotak Komposit 30 Hari</t>
+    <t>Arena Breakout Battle Pass Lanjutan</t>
+  </si>
+  <si>
+    <t>ABKBPP</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kuartal Battle Pass Premium (3 Bulan)</t>
   </si>
   <si>
     <t>ABKOP</t>
   </si>
   <si>
-    <t>Kotak Anti Peluru 30 Hari</t>
-[...5 lines deleted...]
-    <t>Pilihan Pemula</t>
+    <t>Arena Breakout Kotak Anti Peluru 30 Hari</t>
+  </si>
+  <si>
+    <t>AOV1430</t>
+  </si>
+  <si>
+    <t>ARENA OF VALOR</t>
+  </si>
+  <si>
+    <t>AOV 1430 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV230</t>
+  </si>
+  <si>
+    <t>AOV 230 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV40</t>
+  </si>
+  <si>
+    <t>AOV 40 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV470</t>
+  </si>
+  <si>
+    <t>AOV 470 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV7</t>
+  </si>
+  <si>
+    <t>AOV 7 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV90</t>
+  </si>
+  <si>
+    <t>AOV 90 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV950</t>
+  </si>
+  <si>
+    <t>AOV 950 Vouchers</t>
   </si>
   <si>
     <t>AS10</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Axis 10.000</t>
   </si>
   <si>
     <t>AS5</t>
   </si>
   <si>
     <t>Axis 5.000</t>
   </si>
   <si>
+    <t>AU2120</t>
+  </si>
+  <si>
+    <t>AU2 MOBILE</t>
+  </si>
+  <si>
+    <t>AU2 120 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2144</t>
+  </si>
+  <si>
+    <t>AU2 144 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2300</t>
+  </si>
+  <si>
+    <t>AU2 300 Diamonds</t>
+  </si>
+  <si>
+    <t>AU2360</t>
+  </si>
+  <si>
+    <t>AU2 360 Diamonds</t>
+  </si>
+  <si>
+    <t>AU260</t>
+  </si>
+  <si>
+    <t>AU2 60 Diamonds</t>
+  </si>
+  <si>
+    <t>AU272</t>
+  </si>
+  <si>
+    <t>AU2 72 Diamonds</t>
+  </si>
+  <si>
     <t>axdss2</t>
   </si>
   <si>
     <t>Axis Data SS 2 GB 3 Hari</t>
   </si>
   <si>
+    <t>AXIS100</t>
+  </si>
+  <si>
+    <t>Axis 100.000</t>
+  </si>
+  <si>
     <t>axp3g60d</t>
   </si>
   <si>
     <t>Aktivasi Perdana Axis 3 GB 60 Hari (SP5K SP7K)</t>
   </si>
   <si>
+    <t>B20</t>
+  </si>
+  <si>
+    <t>BRI BRIZZI</t>
+  </si>
+  <si>
+    <t>BRIZZI 20.000</t>
+  </si>
+  <si>
+    <t>BD47</t>
+  </si>
+  <si>
+    <t>by.U</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 4 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>BD57</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>BD87</t>
+  </si>
+  <si>
+    <t>by.U Data 8 GB 7 Hari</t>
+  </si>
+  <si>
     <t>BPSR1980</t>
   </si>
   <si>
     <t>Blue Protocol Star Resonance</t>
   </si>
   <si>
-    <t>1980 + 288 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 1980 + 288 Rose Gem</t>
   </si>
   <si>
     <t>BPSR300</t>
   </si>
   <si>
-    <t>300 + 30 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 300 + 30 Rose Gem</t>
   </si>
   <si>
     <t>BPSR3280</t>
   </si>
   <si>
-    <t>3280 + 528 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 3280 + 528 Rose Gem</t>
   </si>
   <si>
     <t>BPSR60</t>
   </si>
   <si>
-    <t>60 + 6 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 60 + 6 Rose Gem</t>
   </si>
   <si>
     <t>BPSR6480</t>
   </si>
   <si>
-    <t>6480 + 1296 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 6480 + 1296 Rose Gem</t>
   </si>
   <si>
     <t>BPSR980</t>
   </si>
   <si>
-    <t>980 + 120 Rose Gem</t>
+    <t>Blue Protocol: Star Resonance 980 + 120 Rose Gem</t>
   </si>
   <si>
     <t>BPSRA</t>
   </si>
   <si>
-    <t>Aironas Special</t>
+    <t>Blue Protocol: Star Resonance Aironas Special</t>
   </si>
   <si>
     <t>BPSRAD</t>
   </si>
   <si>
-    <t>Void Pass I Advanced</t>
+    <t>Blue Protocol: Star Resonance Void Pass I Advanced</t>
   </si>
   <si>
     <t>BPSRS</t>
   </si>
   <si>
-    <t>Street Skater</t>
+    <t>Blue Protocol: Star Resonance Street Skater</t>
   </si>
   <si>
     <t>BPSRSP</t>
   </si>
   <si>
-    <t>Void Pass I Supreme</t>
+    <t>Blue Protocol: Star Resonance Void Pass I Supreme</t>
   </si>
   <si>
     <t>BPSRVU</t>
   </si>
   <si>
-    <t>Void Pass I Upgrade Kit</t>
+    <t>Blue Protocol: Star Resonance Void Pass I Upgrade Kit</t>
   </si>
   <si>
     <t>BS100</t>
   </si>
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
-    <t>100 Golds</t>
+    <t>100 Gold + 5 Bonus</t>
+  </si>
+  <si>
+    <t>BS1000</t>
+  </si>
+  <si>
+    <t>1000 Gold + 100 Bonus</t>
   </si>
   <si>
     <t>BS200</t>
   </si>
   <si>
-    <t>200 Golds</t>
+    <t>200 Gold</t>
   </si>
   <si>
     <t>BS300</t>
   </si>
   <si>
-    <t>300 Golds</t>
+    <t>300 Gold + 20 Bonus</t>
   </si>
   <si>
     <t>BS500</t>
   </si>
   <si>
-    <t>500 Golds</t>
+    <t>500 Gold + 40 Bonus</t>
   </si>
   <si>
     <t>BSLU</t>
   </si>
   <si>
     <t>Level Up Pass</t>
   </si>
   <si>
     <t>BSPE</t>
   </si>
   <si>
     <t>Strike Pass Elite</t>
   </si>
   <si>
     <t>BSPEP</t>
   </si>
   <si>
     <t>Strike Pass Elite+</t>
   </si>
   <si>
     <t>BSRET</t>
   </si>
   <si>
     <t>Bleach Soul Resonance</t>
   </si>
   <si>
-    <t>Extreme Training</t>
+    <t>BLEACH Soul Resonance Extreme Training</t>
   </si>
   <si>
     <t>BSRIJP</t>
   </si>
   <si>
-    <t>Iceworld Journey Pack</t>
+    <t>BLEACH Soul Resonance Iceworld Journey Pack</t>
   </si>
   <si>
     <t>BSRLAB</t>
   </si>
   <si>
-    <t>Limited Assembly Box</t>
+    <t>BLEACH Soul Resonance Limited Assembly Box</t>
   </si>
   <si>
     <t>BSRLSB</t>
   </si>
   <si>
-    <t>Limited Summoning Box</t>
+    <t>BLEACH Soul Resonance Limited Summoning Box</t>
   </si>
   <si>
     <t>BSRMC</t>
   </si>
   <si>
-    <t>Monthly Card Membership</t>
+    <t>BLEACH Soul Resonance Monthly Card Membership</t>
   </si>
   <si>
     <t>BSRPAB</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Assembly Box</t>
   </si>
   <si>
     <t>BSRPT</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Phase Training</t>
   </si>
   <si>
     <t>BSRSJ1980</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 1980</t>
   </si>
   <si>
     <t>BSRSJ300</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 300</t>
   </si>
   <si>
     <t>BSRSJ60</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 60</t>
   </si>
   <si>
     <t>BSRSJ980</t>
   </si>
   <si>
     <t>BLEACH Soul Resonance Premium Spiritual Jade 980</t>
   </si>
   <si>
     <t>BSSL</t>
   </si>
   <si>
     <t>Ultra Skin Lucky Chest</t>
   </si>
   <si>
     <t>BYU10</t>
   </si>
   <si>
-    <t>by.U</t>
-[...1 lines deleted...]
-  <si>
     <t>by.U 10.000</t>
   </si>
   <si>
     <t>BYU15</t>
   </si>
   <si>
     <t>by.U 15.000</t>
   </si>
   <si>
     <t>BYU20</t>
   </si>
   <si>
     <t>by.U 20.000</t>
   </si>
   <si>
+    <t>BYU20K</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 20 GB 30 Hari</t>
+  </si>
+  <si>
     <t>BYU25</t>
   </si>
   <si>
+    <t>by.U 25.000</t>
+  </si>
+  <si>
     <t>BYU30</t>
   </si>
   <si>
     <t>by.U 30.000</t>
   </si>
   <si>
+    <t>BYU33</t>
+  </si>
+  <si>
+    <t>by.U Data 33 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU35</t>
+  </si>
+  <si>
+    <t>by.U Data 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU35SK</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 35 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU42</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 42 GB 30 Hari</t>
+  </si>
+  <si>
     <t>BYU5</t>
   </si>
   <si>
     <t>by.U 5.000</t>
   </si>
   <si>
+    <t>BYU6528</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 65 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>BYU6530</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 65 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU74</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 37 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>BYU814</t>
+  </si>
+  <si>
+    <t>by.U Data 8 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>CODM106</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 106 CP</t>
+  </si>
+  <si>
+    <t>CODM112</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 112 CP</t>
+  </si>
+  <si>
+    <t>CODM127</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 127 CP</t>
+  </si>
+  <si>
+    <t>CODM128</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 128 CP</t>
+  </si>
+  <si>
+    <t>CODM1373</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1373 CP</t>
+  </si>
+  <si>
+    <t>CODM2060</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2060 CP</t>
+  </si>
+  <si>
+    <t>CODM26</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 26 CP</t>
+  </si>
+  <si>
+    <t>CODM264</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 264 CP</t>
+  </si>
+  <si>
+    <t>CODM31</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 31 CP</t>
+  </si>
+  <si>
+    <t>CODM320</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 320 CP</t>
+  </si>
+  <si>
+    <t>CODM321</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 321 CP</t>
+  </si>
+  <si>
+    <t>CODM443</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 443 CP</t>
+  </si>
+  <si>
+    <t>CODM53</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 53 CP</t>
+  </si>
+  <si>
+    <t>CODM62</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 62 CP</t>
+  </si>
+  <si>
+    <t>CODM63</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 63 CP</t>
+  </si>
+  <si>
+    <t>CODM645</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 645 CP</t>
+  </si>
+  <si>
+    <t>CODM800</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 800 CP</t>
+  </si>
+  <si>
     <t>CS30</t>
   </si>
   <si>
     <t>Crossfire</t>
   </si>
   <si>
     <t>Crossfire Legends 30 Coin</t>
   </si>
   <si>
+    <t>D1530</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>D23</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 2 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>D30GB28</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 30 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>D60GB28</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Spesial 60 GB 28 Hari</t>
+  </si>
+  <si>
     <t>dana20</t>
   </si>
   <si>
     <t>DANA</t>
   </si>
   <si>
     <t>DANA 20.000</t>
   </si>
   <si>
     <t>dana50</t>
   </si>
   <si>
     <t>DANA 50.000</t>
   </si>
   <si>
     <t>danacek</t>
   </si>
   <si>
     <t>Cek Nama Pengguna DANA</t>
   </si>
   <si>
-    <t>DFBHG</t>
+    <t>DC30</t>
+  </si>
+  <si>
+    <t>Telkomsel COMBO 10 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>DFBHRG</t>
   </si>
   <si>
     <t>Delta Force</t>
   </si>
   <si>
-    <t>Delta Force Black Hawk Down Genesis - Garena</t>
-[...5 lines deleted...]
-    <t>Delta Force Black Hawk Down Redefine  - Garena</t>
+    <t>Garena</t>
   </si>
   <si>
     <t>DFG1280</t>
   </si>
   <si>
-    <t>1.280 Delta Coins - Garena</t>
-[...7 lines deleted...]
-  <si>
     <t>DFG18</t>
   </si>
   <si>
-    <t>18 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG30</t>
   </si>
   <si>
-    <t>30 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG300</t>
   </si>
   <si>
-    <t>300 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG3280</t>
   </si>
   <si>
-    <t>3.280 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG420</t>
   </si>
   <si>
-    <t>420 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG60</t>
   </si>
   <si>
-    <t>60 Delta Coins - Garena</t>
-[...1 lines deleted...]
-  <si>
     <t>DFG680</t>
   </si>
   <si>
-    <t>680 Delta Coins - Garena</t>
-[...23 lines deleted...]
-    <t>DMVNM</t>
+    <t>DUN2</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 2 GB 10 Hari</t>
+  </si>
+  <si>
+    <t>DUN3</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 3 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>DUN4</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 4 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>FF</t>
+  </si>
+  <si>
+    <t>Folaplay</t>
+  </si>
+  <si>
+    <t>Voucher Folaplay Paket Bola Gembira Full</t>
+  </si>
+  <si>
+    <t>FF10</t>
+  </si>
+  <si>
+    <t>FREE FIRE</t>
+  </si>
+  <si>
+    <t>Free Fire 10 Diamond</t>
+  </si>
+  <si>
+    <t>FF100</t>
+  </si>
+  <si>
+    <t>Free Fire 100 Diamond</t>
+  </si>
+  <si>
+    <t>FF1000</t>
+  </si>
+  <si>
+    <t>Free Fire 1000 Diamond</t>
+  </si>
+  <si>
+    <t>FF1050</t>
+  </si>
+  <si>
+    <t>Free Fire 1050 Diamond</t>
+  </si>
+  <si>
+    <t>FF1060</t>
+  </si>
+  <si>
+    <t>Free Fire 1060 Diamond</t>
+  </si>
+  <si>
+    <t>FF1075</t>
+  </si>
+  <si>
+    <t>Free Fire 1075 Diamond</t>
+  </si>
+  <si>
+    <t>FF1080</t>
+  </si>
+  <si>
+    <t>Free Fire 1080 Diamond</t>
+  </si>
+  <si>
+    <t>FF1125</t>
+  </si>
+  <si>
+    <t>Free Fire 1125 Diamond</t>
+  </si>
+  <si>
+    <t>FF1140</t>
+  </si>
+  <si>
+    <t>Free Fire 1440 Diamond</t>
+  </si>
+  <si>
+    <t>FF1145</t>
+  </si>
+  <si>
+    <t>Free Fire 1145 Diamond</t>
+  </si>
+  <si>
+    <t>FF12</t>
+  </si>
+  <si>
+    <t>Free Fire 12 Diamond</t>
+  </si>
+  <si>
+    <t>FF120</t>
+  </si>
+  <si>
+    <t>Free Fire 120 Diamond</t>
+  </si>
+  <si>
+    <t>FF1200</t>
+  </si>
+  <si>
+    <t>Free Fire 1200 Diamond</t>
+  </si>
+  <si>
+    <t>FF1215</t>
+  </si>
+  <si>
+    <t>Free Fire 1215 Diamond</t>
+  </si>
+  <si>
+    <t>FF125</t>
+  </si>
+  <si>
+    <t>Free Fire 125 Diamond</t>
+  </si>
+  <si>
+    <t>FF130</t>
+  </si>
+  <si>
+    <t>Free Fire 130 Diamond</t>
+  </si>
+  <si>
+    <t>FF1300</t>
+  </si>
+  <si>
+    <t>Free Fire 1300 Diamond</t>
+  </si>
+  <si>
+    <t>ff140</t>
+  </si>
+  <si>
+    <t>Free Fire 140 Diamond</t>
+  </si>
+  <si>
+    <t>FF145</t>
+  </si>
+  <si>
+    <t>Free Fire 145 Diamond</t>
+  </si>
+  <si>
+    <t>FF1450</t>
+  </si>
+  <si>
+    <t>Free Fire 1450 Diamond</t>
+  </si>
+  <si>
+    <t>FF1490</t>
+  </si>
+  <si>
+    <t>Free Fire 1490 Diamond</t>
+  </si>
+  <si>
+    <t>FF15</t>
+  </si>
+  <si>
+    <t>Free Fire 15 Diamond</t>
+  </si>
+  <si>
+    <t>FF150</t>
+  </si>
+  <si>
+    <t>Free Fire 150 Diamond</t>
+  </si>
+  <si>
+    <t>FF1510</t>
+  </si>
+  <si>
+    <t>Free Fire 1510 Diamond</t>
+  </si>
+  <si>
+    <t>FF160</t>
+  </si>
+  <si>
+    <t>Free Fire 160 Diamond</t>
+  </si>
+  <si>
+    <t>FF170</t>
+  </si>
+  <si>
+    <t>Free Fire 170 Diamond</t>
+  </si>
+  <si>
+    <t>FF180</t>
+  </si>
+  <si>
+    <t>Free Fire 180 Diamond</t>
+  </si>
+  <si>
+    <t>FF190</t>
+  </si>
+  <si>
+    <t>Free Fire 190 Diamond</t>
+  </si>
+  <si>
+    <t>FF20</t>
+  </si>
+  <si>
+    <t>Free Fire 20 Diamond</t>
+  </si>
+  <si>
+    <t>FF200</t>
+  </si>
+  <si>
+    <t>Free Fire 200 Diamond</t>
+  </si>
+  <si>
+    <t>FF210</t>
+  </si>
+  <si>
+    <t>Free Fire 210 Diamond</t>
+  </si>
+  <si>
+    <t>FF230</t>
+  </si>
+  <si>
+    <t>Free Fire 230 Diamond</t>
+  </si>
+  <si>
+    <t>FF24</t>
+  </si>
+  <si>
+    <t>Free Fire 24 Diamond</t>
+  </si>
+  <si>
+    <t>FF25</t>
+  </si>
+  <si>
+    <t>Free Fire 25 Diamond</t>
+  </si>
+  <si>
+    <t>FF250</t>
+  </si>
+  <si>
+    <t>Free Fire 250 Diamond</t>
+  </si>
+  <si>
+    <t>FF260</t>
+  </si>
+  <si>
+    <t>Free Fire 260 Diamond</t>
+  </si>
+  <si>
+    <t>FF280</t>
+  </si>
+  <si>
+    <t>Free Fire 280 Diamond</t>
+  </si>
+  <si>
+    <t>FF30</t>
+  </si>
+  <si>
+    <t>Free Fire 30 Diamond</t>
+  </si>
+  <si>
+    <t>FF300</t>
+  </si>
+  <si>
+    <t>Free Fire 300 Diamond</t>
+  </si>
+  <si>
+    <t>FF330</t>
+  </si>
+  <si>
+    <t>Free Fire 330 Diamond</t>
+  </si>
+  <si>
+    <t>FF350</t>
+  </si>
+  <si>
+    <t>Free Fire 350 Diamond</t>
+  </si>
+  <si>
+    <t>FF355</t>
+  </si>
+  <si>
+    <t>Free Fire 355 Diamond</t>
+  </si>
+  <si>
+    <t>FF360</t>
+  </si>
+  <si>
+    <t>Free Fire 360 Diamond</t>
+  </si>
+  <si>
+    <t>FF36500</t>
+  </si>
+  <si>
+    <t>Free Fire 36500 Diamond</t>
+  </si>
+  <si>
+    <t>FF375</t>
+  </si>
+  <si>
+    <t>Free Fire 375 Diamond</t>
+  </si>
+  <si>
+    <t>FF40</t>
+  </si>
+  <si>
+    <t>Free Fire 40 Diamond</t>
+  </si>
+  <si>
+    <t>FF400</t>
+  </si>
+  <si>
+    <t>Free Fire 400 Diamond</t>
+  </si>
+  <si>
+    <t>FF405</t>
+  </si>
+  <si>
+    <t>Free Fire 405 Diamond</t>
+  </si>
+  <si>
+    <t>FF425</t>
+  </si>
+  <si>
+    <t>Free Fire 425 Diamond</t>
+  </si>
+  <si>
+    <t>FF455</t>
+  </si>
+  <si>
+    <t>Free Fire 455 Diamond</t>
+  </si>
+  <si>
+    <t>FF475</t>
+  </si>
+  <si>
+    <t>Free Fire 475 Diamond</t>
+  </si>
+  <si>
+    <t>FF495</t>
+  </si>
+  <si>
+    <t>Free Fire 495 Diamond</t>
+  </si>
+  <si>
+    <t>FF5</t>
+  </si>
+  <si>
+    <t>Free Fire 5 Diamond</t>
+  </si>
+  <si>
+    <t>FF50</t>
+  </si>
+  <si>
+    <t>Free Fire 50 Diamond</t>
+  </si>
+  <si>
+    <t>FF500</t>
+  </si>
+  <si>
+    <t>Free Fire 500 Diamond</t>
+  </si>
+  <si>
+    <t>FF510</t>
+  </si>
+  <si>
+    <t>Free Fire 510 Diamond</t>
+  </si>
+  <si>
+    <t>FF512</t>
+  </si>
+  <si>
+    <t>Free Fire 512 Diamond</t>
+  </si>
+  <si>
+    <t>FF515</t>
+  </si>
+  <si>
+    <t>Free Fire 515 Diamond</t>
+  </si>
+  <si>
+    <t>FF520</t>
+  </si>
+  <si>
+    <t>Free Fire 520 Diamond</t>
+  </si>
+  <si>
+    <t>FF545</t>
+  </si>
+  <si>
+    <t>Free Fire 545 Diamond</t>
+  </si>
+  <si>
+    <t>FF55</t>
+  </si>
+  <si>
+    <t>Free Fire 55 Diamond</t>
+  </si>
+  <si>
+    <t>FF565</t>
+  </si>
+  <si>
+    <t>Free Fire 565 Diamond</t>
+  </si>
+  <si>
+    <t>FF60</t>
+  </si>
+  <si>
+    <t>Free Fire 60 Diamond</t>
+  </si>
+  <si>
+    <t>FF600</t>
+  </si>
+  <si>
+    <t>Free Fire 600 Diamond</t>
+  </si>
+  <si>
+    <t>FF635</t>
+  </si>
+  <si>
+    <t>Free Fire 635 Diamond</t>
+  </si>
+  <si>
+    <t>FF645</t>
+  </si>
+  <si>
+    <t>Free Fire 645 Diamond</t>
+  </si>
+  <si>
+    <t>FF655</t>
+  </si>
+  <si>
+    <t>Free Fire 655 Diamond</t>
+  </si>
+  <si>
+    <t>FF70</t>
+  </si>
+  <si>
+    <t>Free Fire 70 Diamond</t>
+  </si>
+  <si>
+    <t>FF700</t>
+  </si>
+  <si>
+    <t>Free Fire 700 Diamond</t>
+  </si>
+  <si>
+    <t>FF710</t>
+  </si>
+  <si>
+    <t>Free Fire 710 Diamond</t>
+  </si>
+  <si>
+    <t>FF720</t>
+  </si>
+  <si>
+    <t>Free Fire 720 Diamond</t>
+  </si>
+  <si>
+    <t>FF725</t>
+  </si>
+  <si>
+    <t>Free Fire 725 Diamond</t>
+  </si>
+  <si>
+    <t>FF7290</t>
+  </si>
+  <si>
+    <t>Free Fire 7290 Diamond</t>
+  </si>
+  <si>
+    <t>FF73100</t>
+  </si>
+  <si>
+    <t>Free Fire 73100 Diamond</t>
+  </si>
+  <si>
+    <t>FF740</t>
+  </si>
+  <si>
+    <t>Free Fire 740 Diamond</t>
+  </si>
+  <si>
+    <t>FF75</t>
+  </si>
+  <si>
+    <t>Free Fire 75 Diamond</t>
+  </si>
+  <si>
+    <t>FF770</t>
+  </si>
+  <si>
+    <t>Free Fire 770 Diamond</t>
+  </si>
+  <si>
+    <t>FF790</t>
+  </si>
+  <si>
+    <t>Free Fire 790 Diamond</t>
+  </si>
+  <si>
+    <t>FF80</t>
+  </si>
+  <si>
+    <t>Free Fire 80 Diamond</t>
+  </si>
+  <si>
+    <t>FF800</t>
+  </si>
+  <si>
+    <t>Free Fire 800 Diamond</t>
+  </si>
+  <si>
+    <t>FF820</t>
+  </si>
+  <si>
+    <t>Free Fire 820 Diamond</t>
+  </si>
+  <si>
+    <t>FF840</t>
+  </si>
+  <si>
+    <t>Free Fire 840 Diamond</t>
+  </si>
+  <si>
+    <t>FF860</t>
+  </si>
+  <si>
+    <t>Free Fire 860 Diamond</t>
+  </si>
+  <si>
+    <t>FF90</t>
+  </si>
+  <si>
+    <t>Free Fire 90 Diamond</t>
+  </si>
+  <si>
+    <t>FF910</t>
+  </si>
+  <si>
+    <t>Free Fire 910 Diamond</t>
+  </si>
+  <si>
+    <t>FF925</t>
+  </si>
+  <si>
+    <t>Free Fire 925 Diamond</t>
+  </si>
+  <si>
+    <t>FF930</t>
+  </si>
+  <si>
+    <t>Free Fire 930 Diamond</t>
+  </si>
+  <si>
+    <t>FF95</t>
+  </si>
+  <si>
+    <t>Free Fire 95 Diamond</t>
+  </si>
+  <si>
+    <t>FFBPC</t>
+  </si>
+  <si>
+    <t>BP Card</t>
+  </si>
+  <si>
+    <t>FFM12</t>
+  </si>
+  <si>
+    <t>Free Fire Max</t>
+  </si>
+  <si>
+    <t>Free Fire Max 12 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM120</t>
+  </si>
+  <si>
+    <t>Free Fire Max 120 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM20</t>
+  </si>
+  <si>
+    <t>Free Fire Max 20 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM30</t>
+  </si>
+  <si>
+    <t>Free Fire Max 30 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM5</t>
+  </si>
+  <si>
+    <t>Free Fire Max 5 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM50</t>
+  </si>
+  <si>
+    <t>Free Fire Max 50 Diamonds</t>
+  </si>
+  <si>
+    <t>FFM55</t>
+  </si>
+  <si>
+    <t>Free Fire Max 55 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMAX</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FFMAXB</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FFMB</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FFML</t>
+  </si>
+  <si>
+    <t>Membership Mingguan Lite</t>
+  </si>
+  <si>
+    <t>PFFMM</t>
+  </si>
+  <si>
+    <t>Membership Mingguan (Limited)</t>
+  </si>
+  <si>
+    <t>flash1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>flash2</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>FT10</t>
+  </si>
+  <si>
+    <t>Farlight 84</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FT100</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>FT165</t>
+  </si>
+  <si>
+    <t>165 Diamonds</t>
+  </si>
+  <si>
+    <t>FT20</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FT220</t>
+  </si>
+  <si>
+    <t>220 Diamonds</t>
+  </si>
+  <si>
+    <t>FT30</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FT330</t>
+  </si>
+  <si>
+    <t>330 Diamonds</t>
+  </si>
+  <si>
+    <t>FT5</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FT50</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FT60</t>
+  </si>
+  <si>
+    <t>60 Diamonds</t>
+  </si>
+  <si>
+    <t>FT80</t>
+  </si>
+  <si>
+    <t>80 Diamonds</t>
+  </si>
+  <si>
+    <t>FT880</t>
+  </si>
+  <si>
+    <t>880 Diamonds</t>
+  </si>
+  <si>
+    <t>GI300</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>Genshin Impact 300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI60</t>
+  </si>
+  <si>
+    <t>Genshin Impact 60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GIBWM</t>
+  </si>
+  <si>
+    <t>Genshin Impact Blessing of the Welkin Moon</t>
+  </si>
+  <si>
+    <t>GP10</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP100</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP129</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 129.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP150</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP159</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 159.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP16</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 16.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP20</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP249</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 249.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP300</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP35</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 35.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP49</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 49.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP5</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP50</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP65</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 65.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GP79</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 79.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>GPU10</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY US REGION</t>
+  </si>
+  <si>
+    <t>Google Play 10$ USA REGION</t>
+  </si>
+  <si>
+    <t>GPU100</t>
+  </si>
+  <si>
+    <t>Google Play 100$ USA REGION</t>
+  </si>
+  <si>
+    <t>GPU15</t>
+  </si>
+  <si>
+    <t>Google Play 15$ USA REGION</t>
+  </si>
+  <si>
+    <t>GPU25</t>
+  </si>
+  <si>
+    <t>Google Play 25$ USA REGION</t>
+  </si>
+  <si>
+    <t>GPU5</t>
+  </si>
+  <si>
+    <t>Google Play 5$ USA REGION</t>
+  </si>
+  <si>
+    <t>GPU50</t>
+  </si>
+  <si>
+    <t>Google Play 50$ USA REGION</t>
+  </si>
+  <si>
+    <t>GS165</t>
+  </si>
+  <si>
+    <t>GARENA</t>
+  </si>
+  <si>
+    <t>Voucher Garena 165 Shell</t>
+  </si>
+  <si>
+    <t>GS33</t>
+  </si>
+  <si>
+    <t>Voucher Garena 33 Shell</t>
+  </si>
+  <si>
+    <t>GS330</t>
+  </si>
+  <si>
+    <t>Voucher Garena 330 Shell</t>
+  </si>
+  <si>
+    <t>GS66</t>
+  </si>
+  <si>
+    <t>Voucher Garena 66 Shell</t>
+  </si>
+  <si>
+    <t>happy1</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>HI3MC</t>
+  </si>
+  <si>
+    <t>Honkai Impact 3</t>
+  </si>
+  <si>
+    <t>Honkai Impact 3 Monthly Card</t>
+  </si>
+  <si>
+    <t>HOK1200</t>
+  </si>
+  <si>
+    <t>Honor of Kings</t>
+  </si>
+  <si>
+    <t>Honor of Kings 1.200 Tokens</t>
+  </si>
+  <si>
+    <t>HOK16</t>
+  </si>
+  <si>
+    <t>Honor of Kings 16 Tokens</t>
+  </si>
+  <si>
+    <t>HOK240</t>
+  </si>
+  <si>
+    <t>Honor of Kings 240 Tokens</t>
+  </si>
+  <si>
+    <t>HOK2400</t>
+  </si>
+  <si>
+    <t>Honor of Kings 2.400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK32</t>
+  </si>
+  <si>
+    <t>Honor of Kings Kombinasi 32 Tokens</t>
+  </si>
+  <si>
+    <t>HOK400</t>
+  </si>
+  <si>
+    <t>Honor of Kings 400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK48</t>
+  </si>
+  <si>
+    <t>Honor of Kings Kombinasi 48 Tokens</t>
+  </si>
+  <si>
+    <t>HOK560</t>
+  </si>
+  <si>
+    <t>Honor of Kings 560 Tokens</t>
+  </si>
+  <si>
+    <t>HOK8</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8 Tokens</t>
+  </si>
+  <si>
+    <t>HOK80</t>
+  </si>
+  <si>
+    <t>Honor of Kings 80 Tokens</t>
+  </si>
+  <si>
+    <t>HOK800</t>
+  </si>
+  <si>
+    <t>Honor of Kings 800 Tokens</t>
+  </si>
+  <si>
+    <t>HOKWCP</t>
+  </si>
+  <si>
+    <t>Honor of Kings Weekly Card Plus</t>
+  </si>
+  <si>
+    <t>HSR1090USA</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 1090 (980+110) Oneiric Shard (USA)</t>
+  </si>
+  <si>
+    <t>HSR1280</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 1280+140 Oneiric Shard</t>
+  </si>
+  <si>
+    <t>HSR330</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 300+30 Oneiric Shard</t>
+  </si>
+  <si>
+    <t>HSR330USA</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 330 (300+30) Oneiric Shard (USA)</t>
+  </si>
+  <si>
+    <t>HSR60</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 60 Oneiric Shard</t>
+  </si>
+  <si>
+    <t>HSR60USA</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 60 Oneiric Shard (USA)</t>
+  </si>
+  <si>
+    <t>HSR980</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail 980+110 Oneiric Shard</t>
+  </si>
+  <si>
+    <t>HSRSP1</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail Express Supply Pass</t>
+  </si>
+  <si>
+    <t>HSRSPUSA</t>
+  </si>
+  <si>
+    <t>Honkai Star Rail Express Supply Pass (USA)</t>
+  </si>
+  <si>
+    <t>HT3280</t>
+  </si>
+  <si>
+    <t>Heartopia</t>
+  </si>
+  <si>
+    <t>Heartopia 3280 + 270 Heart Diamonds</t>
+  </si>
+  <si>
+    <t>I1000B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 1.000 Bonds</t>
+  </si>
+  <si>
+    <t>I100B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 100 Bonds</t>
+  </si>
+  <si>
+    <t>I500B</t>
+  </si>
+  <si>
+    <t>Arena Breakout Infinite 500 Bonds</t>
+  </si>
+  <si>
+    <t>iactive90</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>if2</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>IME10</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>IME100</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>IME20</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>IME30</t>
+  </si>
+  <si>
+    <t>Indosat 30.000</t>
+  </si>
+  <si>
+    <t>IME5</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>IME50</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>IME70</t>
+  </si>
+  <si>
+    <t>Indosat 70.000</t>
+  </si>
+  <si>
+    <t>kvision180d</t>
+  </si>
+  <si>
+    <t>K-VISION dan GOL</t>
+  </si>
+  <si>
+    <t>Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
+  </si>
+  <si>
+    <t>kvision30d</t>
+  </si>
+  <si>
+    <t>Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
+  </si>
+  <si>
+    <t>LUP10</t>
+  </si>
+  <si>
+    <t>Level 10</t>
+  </si>
+  <si>
+    <t>LUP15</t>
+  </si>
+  <si>
+    <t>Level 15</t>
+  </si>
+  <si>
+    <t>LUP20</t>
+  </si>
+  <si>
+    <t>Level 20</t>
+  </si>
+  <si>
+    <t>LUP25</t>
+  </si>
+  <si>
+    <t>Level 25</t>
+  </si>
+  <si>
+    <t>LUP30</t>
+  </si>
+  <si>
+    <t>Level 30</t>
+  </si>
+  <si>
+    <t>LUP6</t>
+  </si>
+  <si>
+    <t>Level 6</t>
+  </si>
+  <si>
+    <t>M10</t>
+  </si>
+  <si>
+    <t>MEGAXUS</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>M20</t>
+  </si>
+  <si>
+    <t>M210</t>
+  </si>
+  <si>
+    <t>M50</t>
+  </si>
+  <si>
+    <t>M550</t>
+  </si>
+  <si>
+    <t>MC1000MY</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC1000PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC1000TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1000 (500+500) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC100BR</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Brazil)</t>
+  </si>
+  <si>
+    <t>MC100MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC100PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC100TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 100 (50+50) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>Mc1084my</t>
+  </si>
+  <si>
+    <t>Magic Chess 1084 (940+144) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC1163PJ</t>
+  </si>
+  <si>
+    <t>Magic Chess 1163 (1007+156) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC11PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 11 (10+1) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC140MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 140 (127+13) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC142TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 142 (129+13) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC14MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 14 (13+1) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC157TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 157 (143+14) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC15TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 15 (14+1) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC165RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 150 + 15 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC1683TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 1683 (1430+253) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC223PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 223 (203+20) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC22PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 22 (20+2) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC2398PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 2398 (2015+383) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC275RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 250 + 25 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC284</t>
+  </si>
+  <si>
+    <t>Magic Chess 284 (254+30) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC300MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 300 (150+150) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC300TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 300 (150+150) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC315TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 315 (286+29) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC31TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 31 (29+2) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC336PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 336 (303+33) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC355MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 355 (317+38) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC429MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 429 (383+46) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC42MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 42 (38+4) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC485TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 485 (429+56) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC500MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds First Recharge (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC500PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds First Recharge (Filipina)</t>
+  </si>
+  <si>
+    <t>MC500TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 (250+250) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC55RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 50 + 5 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC565RU</t>
+  </si>
+  <si>
+    <t>Magic Chess 500 + 65 Diamonds (Russia)</t>
+  </si>
+  <si>
+    <t>MC56PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 56 (51+5) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC570PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 570 (504+66) Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC5PH</t>
+  </si>
+  <si>
+    <t>Magic Chess 5 Diamonds (Filipina)</t>
+  </si>
+  <si>
+    <t>MC70MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 70 (64+6) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC716MY</t>
+  </si>
+  <si>
+    <t>Magic Chess 716 (633+83) Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>MC79TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 79 (71+8) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC808TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 808 (715+93) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MC95TH</t>
+  </si>
+  <si>
+    <t>Magic Chess 95 (86+9) Diamonds (Thailand)</t>
+  </si>
+  <si>
+    <t>MCGG12</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 12 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG150</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 150+150 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG170</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 170 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG19</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 19 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG250</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 250+250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG28</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 28 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG44</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 44 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG5</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 5 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG50</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 50+50 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG500</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 500+500 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG59</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 59 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG85</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 85 Diamonds</t>
+  </si>
+  <si>
+    <t>MEB</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
-    <t>Mobile Legends 5 Diamonds (Vietnam)</t>
-[...197 lines deleted...]
-    <t>FFMAX</t>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>ML10</t>
+  </si>
+  <si>
+    <t>10 Diamond</t>
+  </si>
+  <si>
+    <t>ML100</t>
+  </si>
+  <si>
+    <t>100 Diamond</t>
+  </si>
+  <si>
+    <t>ML1000</t>
+  </si>
+  <si>
+    <t>1000 Diamond</t>
+  </si>
+  <si>
+    <t>ML11</t>
+  </si>
+  <si>
+    <t>11 Diamond</t>
+  </si>
+  <si>
+    <t>ML110</t>
+  </si>
+  <si>
+    <t>110 Diamond</t>
+  </si>
+  <si>
+    <t>ML113</t>
+  </si>
+  <si>
+    <t>113 Diamond</t>
+  </si>
+  <si>
+    <t>ML1159</t>
+  </si>
+  <si>
+    <t>1159 Diamond</t>
+  </si>
+  <si>
+    <t>ML12</t>
+  </si>
+  <si>
+    <t>12 Diamond</t>
+  </si>
+  <si>
+    <t>ML1220</t>
+  </si>
+  <si>
+    <t>1220 Diamond</t>
+  </si>
+  <si>
+    <t>ML128</t>
+  </si>
+  <si>
+    <t>128 Diamond</t>
+  </si>
+  <si>
+    <t>ML14</t>
+  </si>
+  <si>
+    <t>14 Diamond</t>
+  </si>
+  <si>
+    <t>ML140</t>
+  </si>
+  <si>
+    <t>140 Diamond</t>
+  </si>
+  <si>
+    <t>ML144</t>
+  </si>
+  <si>
+    <t>144 Diamond</t>
+  </si>
+  <si>
+    <t>ML149</t>
+  </si>
+  <si>
+    <t>149 Diamond</t>
+  </si>
+  <si>
+    <t>ML15</t>
+  </si>
+  <si>
+    <t>15 Diamond</t>
+  </si>
+  <si>
+    <t>ML150</t>
+  </si>
+  <si>
+    <t>150 Diamond</t>
+  </si>
+  <si>
+    <t>ML1500</t>
+  </si>
+  <si>
+    <t>1500 Diamond</t>
+  </si>
+  <si>
+    <t>ML153</t>
+  </si>
+  <si>
+    <t>153 Diamond</t>
+  </si>
+  <si>
+    <t>ML165</t>
+  </si>
+  <si>
+    <t>165 Diamond</t>
+  </si>
+  <si>
+    <t>ML167</t>
+  </si>
+  <si>
+    <t>167 Diamond</t>
+  </si>
+  <si>
+    <t>ML17</t>
+  </si>
+  <si>
+    <t>17 Diamond</t>
+  </si>
+  <si>
+    <t>ML170</t>
+  </si>
+  <si>
+    <t>170 Diamond</t>
+  </si>
+  <si>
+    <t>ML172</t>
+  </si>
+  <si>
+    <t>172 Diamond</t>
+  </si>
+  <si>
+    <t>ML18</t>
+  </si>
+  <si>
+    <t>18 Diamond</t>
+  </si>
+  <si>
+    <t>ML19</t>
+  </si>
+  <si>
+    <t>19 Diamond</t>
+  </si>
+  <si>
+    <t>ML20</t>
+  </si>
+  <si>
+    <t>20 Diamond</t>
+  </si>
+  <si>
+    <t>ML200</t>
+  </si>
+  <si>
+    <t>200 Diamond</t>
+  </si>
+  <si>
+    <t>ML2010</t>
+  </si>
+  <si>
+    <t>2010 Diamond</t>
+  </si>
+  <si>
+    <t>ML220</t>
+  </si>
+  <si>
+    <t>220 Diamond</t>
+  </si>
+  <si>
+    <t>ML250</t>
+  </si>
+  <si>
+    <t>250 Diamond</t>
+  </si>
+  <si>
+    <t>ML257</t>
+  </si>
+  <si>
+    <t>257 Diamond</t>
+  </si>
+  <si>
+    <t>ML259</t>
+  </si>
+  <si>
+    <t>259 Diamond</t>
+  </si>
+  <si>
+    <t>ML275</t>
+  </si>
+  <si>
+    <t>275 Diamond</t>
+  </si>
+  <si>
+    <t>ML28</t>
+  </si>
+  <si>
+    <t>28 Diamond</t>
+  </si>
+  <si>
+    <t>ML296</t>
+  </si>
+  <si>
+    <t>296 Diamond</t>
+  </si>
+  <si>
+    <t>ML30</t>
+  </si>
+  <si>
+    <t>30 Diamond</t>
+  </si>
+  <si>
+    <t>ML300</t>
+  </si>
+  <si>
+    <t>300 Diamond</t>
+  </si>
+  <si>
+    <t>ML323</t>
+  </si>
+  <si>
+    <t>323 Diamond</t>
+  </si>
+  <si>
+    <t>ML33</t>
+  </si>
+  <si>
+    <t>33 Diamond</t>
+  </si>
+  <si>
+    <t>ML34</t>
+  </si>
+  <si>
+    <t>34 Diamond</t>
+  </si>
+  <si>
+    <t>ML36</t>
+  </si>
+  <si>
+    <t>36 Diamond</t>
+  </si>
+  <si>
+    <t>ML408</t>
+  </si>
+  <si>
+    <t>408 Diamond</t>
+  </si>
+  <si>
+    <t>ML42</t>
+  </si>
+  <si>
+    <t>42 Diamond</t>
+  </si>
+  <si>
+    <t>ML44</t>
+  </si>
+  <si>
+    <t>44 Diamond</t>
+  </si>
+  <si>
+    <t>ML440</t>
+  </si>
+  <si>
+    <t>440 Diamond</t>
+  </si>
+  <si>
+    <t>ML45</t>
+  </si>
+  <si>
+    <t>45 Diamond</t>
+  </si>
+  <si>
+    <t>ML453</t>
+  </si>
+  <si>
+    <t>453 Diamond</t>
+  </si>
+  <si>
+    <t>ML46</t>
+  </si>
+  <si>
+    <t>46 Diamond</t>
+  </si>
+  <si>
+    <t>ML5</t>
+  </si>
+  <si>
+    <t>5 Diamond</t>
+  </si>
+  <si>
+    <t>ML50</t>
+  </si>
+  <si>
+    <t>50 Diamond</t>
+  </si>
+  <si>
+    <t>ML54</t>
+  </si>
+  <si>
+    <t>54 Diamond</t>
+  </si>
+  <si>
+    <t>ML56</t>
+  </si>
+  <si>
+    <t>56 Diamond</t>
+  </si>
+  <si>
+    <t>ML568</t>
+  </si>
+  <si>
+    <t>568 Diamond</t>
+  </si>
+  <si>
+    <t>ML59</t>
+  </si>
+  <si>
+    <t>59 Diamond</t>
+  </si>
+  <si>
+    <t>ML64</t>
+  </si>
+  <si>
+    <t>64 Diamond</t>
+  </si>
+  <si>
+    <t>ML67</t>
+  </si>
+  <si>
+    <t>67 Diamond</t>
+  </si>
+  <si>
+    <t>ML749</t>
+  </si>
+  <si>
+    <t>749 Diamond</t>
+  </si>
+  <si>
+    <t>Ml75</t>
+  </si>
+  <si>
+    <t>75 Diamond</t>
+  </si>
+  <si>
+    <t>ML80</t>
+  </si>
+  <si>
+    <t>80 Diamond</t>
+  </si>
+  <si>
+    <t>ML86</t>
+  </si>
+  <si>
+    <t>86 Diamond</t>
+  </si>
+  <si>
+    <t>ML86TUR</t>
+  </si>
+  <si>
+    <t>Mobile Legends 86 Diamonds (Turkey)</t>
+  </si>
+  <si>
+    <t>ML875</t>
+  </si>
+  <si>
+    <t>875 Diamond</t>
+  </si>
+  <si>
+    <t>ML89</t>
+  </si>
+  <si>
+    <t>89 Diamond</t>
+  </si>
+  <si>
+    <t>MLTWP</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLWDPID3</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>MYR14</t>
+  </si>
+  <si>
+    <t>Mobile Legends 14 Diamonds (Malaysia)</t>
+  </si>
+  <si>
+    <t>NM6</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Netflix Mobile 30 Hari</t>
+  </si>
+  <si>
+    <t>ovo100</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>OVO 100.000</t>
+  </si>
+  <si>
+    <t>pas50</t>
+  </si>
+  <si>
+    <t>Telkomsel Telepon Pas 50.000</t>
+  </si>
+  <si>
+    <t>PAXL10</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>XL Data Akrab Kuota Bersama 10 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>PB1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>PEPP</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>Pubg Elite Pass Plus</t>
+  </si>
+  <si>
+    <t>pertagas20</t>
+  </si>
+  <si>
+    <t>Pertamina Gas</t>
+  </si>
+  <si>
+    <t>Pertagas 20.000</t>
+  </si>
+  <si>
+    <t>PLN10</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>PLN15</t>
+  </si>
+  <si>
+    <t>PLN 15.000</t>
+  </si>
+  <si>
+    <t>PLN20</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN25</t>
+  </si>
+  <si>
+    <t>PLN 25.000</t>
+  </si>
+  <si>
+    <t>PLN5</t>
+  </si>
+  <si>
+    <t>PLN 5.000</t>
+  </si>
+  <si>
+    <t>PM120</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 120 UC</t>
+  </si>
+  <si>
+    <t>PM1200</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1200 UC</t>
+  </si>
+  <si>
+    <t>PM1250</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1250 UC</t>
+  </si>
+  <si>
+    <t>PM132</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1320 UC</t>
+  </si>
+  <si>
+    <t>PM16200</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 16200 UC</t>
+  </si>
+  <si>
+    <t>PM1800</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1800 UC</t>
+  </si>
+  <si>
+    <t>PM325</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 325 UC</t>
+  </si>
+  <si>
+    <t>PM385</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 385 UC</t>
+  </si>
+  <si>
+    <t>PM3850</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>PM60</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>PM660</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 660 UC</t>
+  </si>
+  <si>
+    <t>PM720</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 720 UC</t>
+  </si>
+  <si>
+    <t>PM8100</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8100 UC</t>
+  </si>
+  <si>
+    <t>PMG120</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 120 UC</t>
+  </si>
+  <si>
+    <t>PMG180</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 180 UC</t>
+  </si>
+  <si>
+    <t>PMG240</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 240 UC</t>
+  </si>
+  <si>
+    <t>PMG30</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 30 UC</t>
+  </si>
+  <si>
+    <t>PMG385</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 385 UC</t>
+  </si>
+  <si>
+    <t>PMG660</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 660 UC</t>
+  </si>
+  <si>
+    <t>PT10</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>PT100</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>PT12</t>
+  </si>
+  <si>
+    <t>Telkomsel 12.000</t>
+  </si>
+  <si>
+    <t>PT15</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>PT20</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>PT25</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>PT30</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>PT35</t>
+  </si>
+  <si>
+    <t>Telkomsel 35.000</t>
+  </si>
+  <si>
+    <t>PT40</t>
+  </si>
+  <si>
+    <t>Telkomsel 40.000</t>
+  </si>
+  <si>
+    <t>PT45</t>
+  </si>
+  <si>
+    <t>Telkomsel 45.000</t>
+  </si>
+  <si>
+    <t>PT5</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>PT50</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>RG10</t>
+  </si>
+  <si>
+    <t>Razer Gold</t>
+  </si>
+  <si>
+    <t>Razer Gold 10.000</t>
+  </si>
+  <si>
+    <t>RG100</t>
+  </si>
+  <si>
+    <t>Razer Gold 100.000</t>
+  </si>
+  <si>
+    <t>RG1000</t>
+  </si>
+  <si>
+    <t>Razer Gold 1.000.000</t>
+  </si>
+  <si>
+    <t>RG20</t>
+  </si>
+  <si>
+    <t>Razer Gold 20.000</t>
+  </si>
+  <si>
+    <t>RG200</t>
+  </si>
+  <si>
+    <t>Razer Gold 200.000</t>
+  </si>
+  <si>
+    <t>RG50</t>
+  </si>
+  <si>
+    <t>Razer Gold 50.000</t>
+  </si>
+  <si>
+    <t>RG500</t>
+  </si>
+  <si>
+    <t>Razer Gold 500.000</t>
+  </si>
+  <si>
+    <t>S100</t>
+  </si>
+  <si>
+    <t>Super Sus 100 Goldstar</t>
+  </si>
+  <si>
+    <t>S1060</t>
+  </si>
+  <si>
+    <t>Super Sus 1.060 Goldstar</t>
+  </si>
+  <si>
+    <t>S128</t>
+  </si>
+  <si>
+    <t>Super Sus 100+28 Goldstar</t>
+  </si>
+  <si>
+    <t>S1360</t>
+  </si>
+  <si>
+    <t>Super Sus 1000+360 Goldstar</t>
+  </si>
+  <si>
+    <t>S310</t>
+  </si>
+  <si>
+    <t>Super Sus 310 Goldstar</t>
+  </si>
+  <si>
+    <t>S395</t>
+  </si>
+  <si>
+    <t>Super Sus 300+95 Goldstar</t>
+  </si>
+  <si>
+    <t>S520</t>
+  </si>
+  <si>
+    <t>Super Sus 520 Goldstar</t>
+  </si>
+  <si>
+    <t>S670</t>
+  </si>
+  <si>
+    <t>Super Sus 500+170 Goldstar</t>
+  </si>
+  <si>
+    <t>S760</t>
+  </si>
+  <si>
+    <t>Super Sus 2000+760 Goldstar</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member</t>
+  </si>
+  <si>
+    <t>SMC</t>
+  </si>
+  <si>
+    <t>Super Sus Monthly Card</t>
+  </si>
+  <si>
+    <t>SMT15</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>SMT60</t>
+  </si>
+  <si>
+    <t>Smartfren 60.000</t>
+  </si>
+  <si>
+    <t>SSP</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass</t>
+  </si>
+  <si>
+    <t>SSPB</t>
+  </si>
+  <si>
+    <t>Super Sus Super Pass Bundle</t>
+  </si>
+  <si>
+    <t>SVC</t>
+  </si>
+  <si>
+    <t>Super Sus Super VIP Card</t>
+  </si>
+  <si>
+    <t>SW12</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 12.000</t>
+  </si>
+  <si>
+    <t>SW45</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
+    <t>SW6</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 6.000</t>
+  </si>
+  <si>
+    <t>SW60</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 60.000</t>
+  </si>
+  <si>
+    <t>SW8</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 8.000</t>
+  </si>
+  <si>
+    <t>SW90</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 90.000</t>
+  </si>
+  <si>
+    <t>SWC</t>
+  </si>
+  <si>
+    <t>Super Sus Weekly Card</t>
+  </si>
+  <si>
+    <t>SWJ1980</t>
+  </si>
+  <si>
+    <t>Sword of Justice</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 1980 Jade</t>
+  </si>
+  <si>
+    <t>SWJ300</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 300 Jade</t>
+  </si>
+  <si>
+    <t>SWJ60</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 60 Jade</t>
+  </si>
+  <si>
+    <t>SWJ980</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 980 Jade</t>
+  </si>
+  <si>
+    <t>SWJBPD</t>
+  </si>
+  <si>
+    <t>Sword Of Justice Battle Pass Dasar</t>
+  </si>
+  <si>
+    <t>SWJBPP</t>
+  </si>
+  <si>
+    <t>Sword Of Justice Battle Pass Pengembangan</t>
+  </si>
+  <si>
+    <t>SWJM</t>
+  </si>
+  <si>
+    <t>Sword Of Justice Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>tactive4m</t>
+  </si>
+  <si>
+    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
+  </si>
+  <si>
+    <t>TRI10</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>TRI100</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>TRI20</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>TRI30</t>
+  </si>
+  <si>
+    <t>Three 30.000</t>
+  </si>
+  <si>
+    <t>TRI40</t>
+  </si>
+  <si>
+    <t>Three 40.000</t>
+  </si>
+  <si>
+    <t>TRI45</t>
+  </si>
+  <si>
+    <t>Three 45.000</t>
+  </si>
+  <si>
+    <t>TRI5</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>V1</t>
+  </si>
+  <si>
+    <t>Soul Land New World</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 1</t>
+  </si>
+  <si>
+    <t>V100</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 100</t>
+  </si>
+  <si>
+    <t>V15</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 15</t>
+  </si>
+  <si>
+    <t>V200</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 200</t>
+  </si>
+  <si>
+    <t>V30</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 30</t>
+  </si>
+  <si>
+    <t>V300</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 300</t>
+  </si>
+  <si>
+    <t>V5</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 5</t>
+  </si>
+  <si>
+    <t>V50</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 50</t>
+  </si>
+  <si>
+    <t>V500</t>
+  </si>
+  <si>
+    <t>Soul Land Voucher 500</t>
+  </si>
+  <si>
+    <t>VA10</t>
+  </si>
+  <si>
+    <t>ALFAMART VOUCHER</t>
+  </si>
+  <si>
+    <t>Voucher Alfamart Rp 10.000</t>
+  </si>
+  <si>
+    <t>VA100</t>
+  </si>
+  <si>
+    <t>Voucher Alfamart Rp 100.000</t>
+  </si>
+  <si>
+    <t>VA25</t>
+  </si>
+  <si>
+    <t>Voucher Alfamart Rp 25.000</t>
+  </si>
+  <si>
+    <t>VA5</t>
+  </si>
+  <si>
+    <t>Voucher Alfamart Rp 5.000</t>
+  </si>
+  <si>
+    <t>VA50</t>
+  </si>
+  <si>
+    <t>Voucher Alfamart Rp 50.000</t>
+  </si>
+  <si>
+    <t>vax2</t>
+  </si>
+  <si>
+    <t>Aktivasi Voucher Axis 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>VI10</t>
+  </si>
+  <si>
+    <t>INDOMARET</t>
+  </si>
+  <si>
+    <t>Voucher Indomaret Rp 10.000</t>
+  </si>
+  <si>
+    <t>VI100</t>
+  </si>
+  <si>
+    <t>Voucher Indomaret Rp 100.000</t>
+  </si>
+  <si>
+    <t>VI25</t>
+  </si>
+  <si>
+    <t>Voucher Indomaret Rp 25.000</t>
+  </si>
+  <si>
+    <t>VI5</t>
+  </si>
+  <si>
+    <t>Voucher Indomaret Rp 5.000</t>
+  </si>
+  <si>
+    <t>VI50</t>
+  </si>
+  <si>
+    <t>Voucher Indomaret Rp 50.000</t>
+  </si>
+  <si>
+    <t>VP1000MYR</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP (Malaysia)</t>
+  </si>
+  <si>
+    <t>VP1000SG</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP (Singapore)</t>
+  </si>
+  <si>
+    <t>VP1000TH</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP (Thailand)</t>
+  </si>
+  <si>
+    <t>VP2050MYR</t>
+  </si>
+  <si>
+    <t>Valorant 2.050 VP (Malaysia)</t>
+  </si>
+  <si>
+    <t>VP2050SG</t>
+  </si>
+  <si>
+    <t>Valorant 2.050 VP (Singapore)</t>
+  </si>
+  <si>
+    <t>VP2050TH</t>
+  </si>
+  <si>
+    <t>Valorant 2.050 VP (Thailand)</t>
+  </si>
+  <si>
+    <t>VP3650</t>
+  </si>
+  <si>
+    <t>Valorant 3.650 VP</t>
+  </si>
+  <si>
+    <t>VP3650TH</t>
+  </si>
+  <si>
+    <t>Valorant 3.650 VP (Thailand)</t>
+  </si>
+  <si>
+    <t>VP475MYR</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP (Malaysia)</t>
+  </si>
+  <si>
+    <t>VP475SG</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP (Singapore)</t>
+  </si>
+  <si>
+    <t>VP475TH</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP (Thailand)</t>
+  </si>
+  <si>
+    <t>VP5350TH</t>
+  </si>
+  <si>
+    <t>Valorant 5.350 VP (Thailand)</t>
+  </si>
+  <si>
+    <t>VP950</t>
+  </si>
+  <si>
+    <t>Valorant 950 VP</t>
+  </si>
+  <si>
+    <t>VPB1200</t>
+  </si>
+  <si>
+    <t>Voucher 1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB12000</t>
+  </si>
+  <si>
+    <t>Voucher 12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB2400</t>
+  </si>
+  <si>
+    <t>Voucher 2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB24000</t>
+  </si>
+  <si>
+    <t>Voucher 24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB36000</t>
+  </si>
+  <si>
+    <t>Voucher 36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB6000</t>
+  </si>
+  <si>
+    <t>Voucher 6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>VPB60000</t>
+  </si>
+  <si>
+    <t>Voucher 60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>VPM325</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 325 UC</t>
+  </si>
+  <si>
+    <t>VPM3850</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 3850 UC</t>
+  </si>
+  <si>
+    <t>VPM60</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 60 UC</t>
+  </si>
+  <si>
+    <t>VPS100</t>
+  </si>
+  <si>
+    <t>PLAYSTATION</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 100.000</t>
+  </si>
+  <si>
+    <t>VPS200</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 200.000</t>
+  </si>
+  <si>
+    <t>VPS225</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 225.000</t>
+  </si>
+  <si>
+    <t>VPS300</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 300.000</t>
+  </si>
+  <si>
+    <t>VPS400</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 400.000</t>
+  </si>
+  <si>
+    <t>VPS600</t>
+  </si>
+  <si>
+    <t>Voucher Playstation Rp 600.000</t>
+  </si>
+  <si>
+    <t>vs2g5d</t>
+  </si>
+  <si>
+    <t>Voucher Telkomsel 2.5 GB 5 Hari (Jawa Barat)</t>
+  </si>
+  <si>
+    <t>VU20</t>
+  </si>
+  <si>
+    <t>Unipin Voucher</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 20.000</t>
+  </si>
+  <si>
+    <t>VU300</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 300.000</t>
+  </si>
+  <si>
+    <t>VU50</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 50.000</t>
+  </si>
+  <si>
+    <t>VU500</t>
+  </si>
+  <si>
+    <t>Voucher Unipin 500.000</t>
+  </si>
+  <si>
+    <t>WA11GB30</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 11 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>WA35GB7</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 3.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>WA3GB7</t>
+  </si>
+  <si>
+    <t>Telkomsel Paket Internet Whatsapp 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>WCBR</t>
+  </si>
+  <si>
+    <t>Magic Chess Weekly Card (Brazil)</t>
+  </si>
+  <si>
+    <t>WCGG</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go Weekly Card</t>
+  </si>
+  <si>
+    <t>WCGG2</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go Weekly Card 2x</t>
+  </si>
+  <si>
+    <t>WCMYR</t>
+  </si>
+  <si>
+    <t>Magic Chess Weekly Card (Malaysia)</t>
+  </si>
+  <si>
+    <t>WCRU</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go Weekly Card (Russia)</t>
+  </si>
+  <si>
+    <t>WCTH</t>
+  </si>
+  <si>
+    <t>Magic Chess Weekly Card (Thailand)</t>
+  </si>
+  <si>
+    <t>WDPGL</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Global)</t>
+  </si>
+  <si>
+    <t>WDPID2</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>WDPMY</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Malaysia)</t>
+  </si>
+  <si>
+    <t>WDPPH</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 🇵🇭</t>
+  </si>
+  <si>
+    <t>WEB</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>WEBG</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Elite Bundle (Global)</t>
+  </si>
+  <si>
+    <t>WEBPH</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Elite Bundle (Filipina)</t>
+  </si>
+  <si>
+    <t>WKGG3</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go Weekly Card 3x</t>
+  </si>
+  <si>
+    <t>WW1980</t>
+  </si>
+  <si>
+    <t>Wuthering Waves</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 1980 Lunites + 260 Bonus</t>
+  </si>
+  <si>
+    <t>WW300</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 300 Lunites + 30 Bonus</t>
+  </si>
+  <si>
+    <t>WW3280</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 3280 Lunites + 600 Bonus</t>
+  </si>
+  <si>
+    <t>WW60</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 60 Lunites</t>
+  </si>
+  <si>
+    <t>WW6480</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 6480 Lunites + 1600 Bonus</t>
+  </si>
+  <si>
+    <t>WW980</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 980 Lunites + 110 Bonus</t>
+  </si>
+  <si>
+    <t>WWLS</t>
+  </si>
+  <si>
+    <t>Wuthering Waves Lunite Subscription</t>
+  </si>
+  <si>
+    <t>WWM180</t>
+  </si>
+  <si>
+    <t>Where Winds Meet</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 180 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWM1800</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 1800 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWM300</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 300 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWM3000</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 3000 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWM600</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 600 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWM900</t>
+  </si>
+  <si>
+    <t>Where Winds Meet 900 Echo Beads</t>
+  </si>
+  <si>
+    <t>WWMEB</t>
+  </si>
+  <si>
+    <t>Where Winds Meet Elite Battle Pass</t>
+  </si>
+  <si>
+    <t>WWMM</t>
+  </si>
+  <si>
+    <t>Where Winds Meet Monthly Pass</t>
+  </si>
+  <si>
+    <t>XL10</t>
+  </si>
+  <si>
+    <t>Xl 10.000</t>
+  </si>
+  <si>
+    <t>XL40</t>
+  </si>
+  <si>
+    <t>XL 40.000</t>
+  </si>
+  <si>
+    <t>XL5</t>
+  </si>
+  <si>
+    <t>Xl 5.000</t>
+  </si>
+  <si>
+    <t>XL80</t>
+  </si>
+  <si>
+    <t>Xl 80.000</t>
+  </si>
+  <si>
+    <t>Z4C</t>
+  </si>
+  <si>
+    <t>Zepeto</t>
+  </si>
+  <si>
+    <t>Zepeto 4.680 Coins</t>
+  </si>
+  <si>
+    <t>Z7Z</t>
+  </si>
+  <si>
+    <t>Zepeto 7 Zems</t>
+  </si>
+  <si>
+    <t>ZZZ1090</t>
+  </si>
+  <si>
+    <t>Zenless Zone Zero</t>
+  </si>
+  <si>
+    <t>Zenless Zone Zero 1090 (980+110) Monochromes (USA)</t>
+  </si>
+  <si>
+    <t>ZZZ300</t>
+  </si>
+  <si>
+    <t>Zenless Zone Zero 300 Monochrome</t>
+  </si>
+  <si>
+    <t>ZZZ330</t>
+  </si>
+  <si>
+    <t>Zenless Zone Zero 330 (300+30) Monochromes (USA)</t>
+  </si>
+  <si>
+    <t>ZZZ60USA</t>
+  </si>
+  <si>
+    <t>Zenless Zone Zero 60 Monochromes (USA)</t>
+  </si>
+  <si>
+    <t>ZZZIKUSA</t>
+  </si>
+  <si>
+    <t>Knot Membership (USA)</t>
+  </si>
+  <si>
+    <t>FSWDP</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Limited)</t>
+  </si>
+  <si>
+    <t>MLWDP</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass 🇮🇩</t>
+  </si>
+  <si>
+    <t>MWC</t>
+  </si>
+  <si>
+    <t>Weekly Card</t>
+  </si>
+  <si>
+    <t>MWCP</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t>Netflix</t>
+  </si>
+  <si>
+    <t>Sharing 1 Bulan</t>
+  </si>
+  <si>
+    <t>60GB</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Ramadan 60 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>5G75</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 5G 75 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>TRI50</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>PT3</t>
+  </si>
+  <si>
+    <t>Telkomsel 3.000</t>
+  </si>
+  <si>
+    <t>XL60</t>
+  </si>
+  <si>
+    <t>Xl 60.000</t>
+  </si>
+  <si>
+    <t>D6</t>
+  </si>
+  <si>
+    <t>Smartfren Data 6 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>XBOX5</t>
+  </si>
+  <si>
+    <t>XBOX</t>
+  </si>
+  <si>
+    <t>XBOX $5</t>
+  </si>
+  <si>
+    <t>HE100</t>
+  </si>
+  <si>
+    <t>Heroes Evolved</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 100 Tokens</t>
+  </si>
+  <si>
+    <t>FFMM</t>
   </si>
   <si>
     <t>Membership Mingguan</t>
   </si>
   <si>
-    <t>FFMAXB</t>
-[...2528 lines deleted...]
-    <t>Level Up Pass - Level 20</t>
+    <t>RBX80</t>
+  </si>
+  <si>
+    <t>Roblox</t>
+  </si>
+  <si>
+    <t>80 Robux</t>
+  </si>
+  <si>
+    <t>RBX1000</t>
+  </si>
+  <si>
+    <t>1000 Robux</t>
+  </si>
+  <si>
+    <t>7BILI</t>
+  </si>
+  <si>
+    <t>Bstation</t>
+  </si>
+  <si>
+    <t>7 Days Premium</t>
+  </si>
+  <si>
+    <t>14BILI</t>
+  </si>
+  <si>
+    <t>14 Days Premium</t>
+  </si>
+  <si>
+    <t>31BILI</t>
+  </si>
+  <si>
+    <t>31 Days Premium</t>
+  </si>
+  <si>
+    <t>MCGG240</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 240 Diamonds</t>
+  </si>
+  <si>
+    <t>P1B</t>
+  </si>
+  <si>
+    <t>Prime 1 Bulan</t>
+  </si>
+  <si>
+    <t>P3B</t>
+  </si>
+  <si>
+    <t>Prime 3 Bulan</t>
+  </si>
+  <si>
+    <t>P6B</t>
+  </si>
+  <si>
+    <t>Prime 6 Bulan</t>
+  </si>
+  <si>
+    <t>P12B</t>
+  </si>
+  <si>
+    <t>Prime 12 Bulan</t>
+  </si>
+  <si>
+    <t>PP1B</t>
+  </si>
+  <si>
+    <t>Prime Plus 1 Bulan</t>
+  </si>
+  <si>
+    <t>RU100</t>
+  </si>
+  <si>
+    <t>100 Robux Username</t>
+  </si>
+  <si>
+    <t>BS2000</t>
+  </si>
+  <si>
+    <t>2000 Gold + 260 Bonus</t>
+  </si>
+  <si>
+    <t>BS3000</t>
+  </si>
+  <si>
+    <t>3000 Gold + 360 Bonus</t>
+  </si>
+  <si>
+    <t>BS4000</t>
+  </si>
+  <si>
+    <t>4000 Gold + 520 Bonus</t>
+  </si>
+  <si>
+    <t>BTTH99</t>
+  </si>
+  <si>
+    <t>Battle Through the Heavens 3D Fight</t>
+  </si>
+  <si>
+    <t>Battle Through the Heavens 3D Fight 99 Coupon</t>
+  </si>
+  <si>
+    <t>D30</t>
+  </si>
+  <si>
+    <t>Smartfren Data 30 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>D30H</t>
+  </si>
+  <si>
+    <t>Smartfren Data 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>DUN10</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 10 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>DUN45</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 45 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>DUN60</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 60 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>DUN8</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 8 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>GI60ID</t>
+  </si>
+  <si>
+    <t>Genshin Impact 60 Genesis Crystals (ID)</t>
+  </si>
+  <si>
+    <t>HOKWC</t>
+  </si>
+  <si>
+    <t>Honor of Kings Weekly Card</t>
+  </si>
+  <si>
+    <t>MCGG2010</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG296</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 296 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG408</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 408 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG4830</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG568</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 568 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG875</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 875 Diamonds</t>
+  </si>
+  <si>
+    <t>S1B</t>
+  </si>
+  <si>
+    <t>SPOTIFY</t>
+  </si>
+  <si>
+    <t>1 Bulan</t>
+  </si>
+  <si>
+    <t>S3B</t>
+  </si>
+  <si>
+    <t>3 Bulan</t>
+  </si>
+  <si>
+    <t>S6B</t>
+  </si>
+  <si>
+    <t>6 Bulan</t>
+  </si>
+  <si>
+    <t>SV1GL</t>
+  </si>
+  <si>
+    <t>Soul Land Global</t>
+  </si>
+  <si>
+    <t>Soul Land Global x Tensura Voucher 1</t>
+  </si>
+  <si>
+    <t>SV5GL</t>
+  </si>
+  <si>
+    <t>Soul Land Global x Tensura Voucher 5</t>
+  </si>
+  <si>
+    <t>SWJ3280</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 3280 Jade</t>
+  </si>
+  <si>
+    <t>SWJ6480</t>
+  </si>
+  <si>
+    <t>Sword Of Justice 6480 Jade</t>
+  </si>
+  <si>
+    <t>VPM8100</t>
+  </si>
+  <si>
+    <t>Voucher PUBG Mobile 8100 UC</t>
+  </si>
+  <si>
+    <t>XBOX10</t>
+  </si>
+  <si>
+    <t>XBOX $10</t>
+  </si>
+  <si>
+    <t>XBOX15</t>
+  </si>
+  <si>
+    <t>XBOX $15</t>
+  </si>
+  <si>
+    <t>XBOX20</t>
+  </si>
+  <si>
+    <t>XBOX $20</t>
+  </si>
+  <si>
+    <t>XBOX25</t>
+  </si>
+  <si>
+    <t>XBOX $25</t>
+  </si>
+  <si>
+    <t>XBOX50</t>
+  </si>
+  <si>
+    <t>XBOX $50</t>
+  </si>
+  <si>
+    <t>ML1050</t>
+  </si>
+  <si>
+    <t>1050 Diamond</t>
+  </si>
+  <si>
+    <t>ML1065</t>
+  </si>
+  <si>
+    <t>1065 Diamond</t>
+  </si>
+  <si>
+    <t>ML112</t>
+  </si>
+  <si>
+    <t>112 Diamond</t>
+  </si>
+  <si>
+    <t>ML1135</t>
+  </si>
+  <si>
+    <t>1135 Diamond</t>
+  </si>
+  <si>
+    <t>ML116</t>
+  </si>
+  <si>
+    <t>116 Diamond</t>
+  </si>
+  <si>
+    <t>ML1165</t>
+  </si>
+  <si>
+    <t>1165 Diamond</t>
+  </si>
+  <si>
+    <t>ML1200</t>
+  </si>
+  <si>
+    <t>1200 Diamond</t>
+  </si>
+  <si>
+    <t>ML129</t>
+  </si>
+  <si>
+    <t>129 Diamond</t>
+  </si>
+  <si>
+    <t>ML1336</t>
+  </si>
+  <si>
+    <t>1336 Diamond</t>
+  </si>
+  <si>
+    <t>ML1412</t>
+  </si>
+  <si>
+    <t>1412 Diamond</t>
+  </si>
+  <si>
+    <t>ML1443</t>
+  </si>
+  <si>
+    <t>1443 Diamond</t>
+  </si>
+  <si>
+    <t>ML1446</t>
+  </si>
+  <si>
+    <t>1446 Diamond</t>
+  </si>
+  <si>
+    <t>ML1453</t>
+  </si>
+  <si>
+    <t>1453 Diamond</t>
+  </si>
+  <si>
+    <t>ML148</t>
+  </si>
+  <si>
+    <t>148 Diamond</t>
+  </si>
+  <si>
+    <t>ML1558</t>
+  </si>
+  <si>
+    <t>1558 Diamond</t>
+  </si>
+  <si>
+    <t>ML1584</t>
+  </si>
+  <si>
+    <t>1584 Diamond</t>
+  </si>
+  <si>
+    <t>ML1647</t>
+  </si>
+  <si>
+    <t>1647 Diamond</t>
+  </si>
+  <si>
+    <t>ML1669</t>
+  </si>
+  <si>
+    <t>1669 Diamond</t>
+  </si>
+  <si>
+    <t>ML1672</t>
+  </si>
+  <si>
+    <t>1672 Diamond</t>
+  </si>
+  <si>
+    <t>ML1704</t>
+  </si>
+  <si>
+    <t>1704 Diamond</t>
+  </si>
+  <si>
+    <t>ML1750</t>
+  </si>
+  <si>
+    <t>1750 Diamond</t>
+  </si>
+  <si>
+    <t>ML1756</t>
+  </si>
+  <si>
+    <t>1756 Diamond</t>
+  </si>
+  <si>
+    <t>ML176</t>
+  </si>
+  <si>
+    <t>176 Diamond</t>
+  </si>
+  <si>
+    <t>ML1780</t>
+  </si>
+  <si>
+    <t>1780 Diamond</t>
+  </si>
+  <si>
+    <t>ML1801</t>
+  </si>
+  <si>
+    <t>1801 Diamond</t>
+  </si>
+  <si>
+    <t>ML184</t>
+  </si>
+  <si>
+    <t>184 Diamond</t>
+  </si>
+  <si>
+    <t>ML1841</t>
+  </si>
+  <si>
+    <t>1841 Diamond</t>
+  </si>
+  <si>
+    <t>ML194</t>
+  </si>
+  <si>
+    <t>194 Diamond</t>
+  </si>
+  <si>
+    <t>ML2012</t>
+  </si>
+  <si>
+    <t>2012 Diamond</t>
+  </si>
+  <si>
+    <t>ML2016</t>
+  </si>
+  <si>
+    <t>2016 Diamond</t>
+  </si>
+  <si>
+    <t>ML210</t>
+  </si>
+  <si>
+    <t>210 Diamond</t>
+  </si>
+  <si>
+    <t>ML2195</t>
+  </si>
+  <si>
+    <t>2195 Diamond</t>
+  </si>
+  <si>
+    <t>ML22</t>
+  </si>
+  <si>
+    <t>22 Diamond</t>
+  </si>
+  <si>
+    <t>ML222</t>
+  </si>
+  <si>
+    <t>222 Diamond</t>
+  </si>
+  <si>
+    <t>ML2232</t>
+  </si>
+  <si>
+    <t>2232 Diamond</t>
+  </si>
+  <si>
+    <t>ML225</t>
+  </si>
+  <si>
+    <t>225 Diamond</t>
+  </si>
+  <si>
+    <t>ML2350</t>
+  </si>
+  <si>
+    <t>2350 Diamond</t>
+  </si>
+  <si>
+    <t>ML2380</t>
+  </si>
+  <si>
+    <t>2380 Diamond</t>
+  </si>
+  <si>
+    <t>ML240</t>
+  </si>
+  <si>
+    <t>240 Diamond</t>
+  </si>
+  <si>
+    <t>ML2500</t>
+  </si>
+  <si>
+    <t>2500 Diamond</t>
+  </si>
+  <si>
+    <t>ML253</t>
+  </si>
+  <si>
+    <t>253 Diamond</t>
+  </si>
+  <si>
+    <t>ML277</t>
+  </si>
+  <si>
+    <t>277 Diamond</t>
+  </si>
+  <si>
+    <t>ML278</t>
+  </si>
+  <si>
+    <t>278 Diamond</t>
+  </si>
+  <si>
+    <t>ML279</t>
+  </si>
+  <si>
+    <t>279 Diamond</t>
+  </si>
+  <si>
+    <t>ML280</t>
+  </si>
+  <si>
+    <t>280 Diamond</t>
+  </si>
+  <si>
+    <t>ML284</t>
+  </si>
+  <si>
+    <t>284 Diamond</t>
+  </si>
+  <si>
+    <t>ML305</t>
+  </si>
+  <si>
+    <t>305 Diamond</t>
+  </si>
+  <si>
+    <t>ML332</t>
+  </si>
+  <si>
+    <t>332 Diamond</t>
+  </si>
+  <si>
+    <t>ML336</t>
+  </si>
+  <si>
+    <t>336 Diamond</t>
+  </si>
+  <si>
+    <t>ML340</t>
+  </si>
+  <si>
+    <t>340 Diamond</t>
+  </si>
+  <si>
+    <t>ML344</t>
+  </si>
+  <si>
+    <t>344 Diamond</t>
+  </si>
+  <si>
+    <t>ML350</t>
+  </si>
+  <si>
+    <t>350 Diamond</t>
+  </si>
+  <si>
+    <t>ML355</t>
+  </si>
+  <si>
+    <t>355 Diamond</t>
+  </si>
+  <si>
+    <t>ML370</t>
+  </si>
+  <si>
+    <t>370 Diamond</t>
+  </si>
+  <si>
+    <t>ML381</t>
+  </si>
+  <si>
+    <t>381 Diamond</t>
+  </si>
+  <si>
+    <t>ML384</t>
+  </si>
+  <si>
+    <t>384 Diamond</t>
+  </si>
+  <si>
+    <t>ML388</t>
+  </si>
+  <si>
+    <t>388 Diamond</t>
+  </si>
+  <si>
+    <t>ML415</t>
+  </si>
+  <si>
+    <t>415 Diamond</t>
+  </si>
+  <si>
+    <t>ML425</t>
+  </si>
+  <si>
+    <t>425 Diamond</t>
+  </si>
+  <si>
+    <t>ML427</t>
+  </si>
+  <si>
+    <t>427 Diamond</t>
+  </si>
+  <si>
+    <t>ML429</t>
+  </si>
+  <si>
+    <t>429 Diamond</t>
+  </si>
+  <si>
+    <t>ML444</t>
+  </si>
+  <si>
+    <t>444 Diamond</t>
+  </si>
+  <si>
+    <t>ML448</t>
+  </si>
+  <si>
+    <t>448 Diamond</t>
+  </si>
+  <si>
+    <t>ML460</t>
+  </si>
+  <si>
+    <t>460 Diamond</t>
+  </si>
+  <si>
+    <t>ML500</t>
+  </si>
+  <si>
+    <t>500 Diamond</t>
+  </si>
+  <si>
+    <t>ML514</t>
+  </si>
+  <si>
+    <t>514 Diamond</t>
+  </si>
+  <si>
+    <t>ML518</t>
+  </si>
+  <si>
+    <t>518 Diamond</t>
+  </si>
+  <si>
+    <t>ML530</t>
+  </si>
+  <si>
+    <t>530 Diamond</t>
+  </si>
+  <si>
+    <t>ML60</t>
+  </si>
+  <si>
+    <t>60 Diamond</t>
+  </si>
+  <si>
+    <t>ML600</t>
+  </si>
+  <si>
+    <t>600 Diamond</t>
   </si>
   <si>
     <t>ML642</t>
   </si>
   <si>
-    <t>642 Diamonds</t>
-[...1433 lines deleted...]
-    <t>Super Sus 5000+2000 Goldstar</t>
+    <t>642 Diamond</t>
+  </si>
+  <si>
+    <t>ML65</t>
+  </si>
+  <si>
+    <t>65 Diamond</t>
+  </si>
+  <si>
+    <t>ML659</t>
+  </si>
+  <si>
+    <t>659 Diamond</t>
+  </si>
+  <si>
+    <t>ML66</t>
+  </si>
+  <si>
+    <t>66 Diamond</t>
+  </si>
+  <si>
+    <t>ML666</t>
+  </si>
+  <si>
+    <t>666 Diamond</t>
+  </si>
+  <si>
+    <t>ML70</t>
+  </si>
+  <si>
+    <t>70 Diamond</t>
+  </si>
+  <si>
+    <t>ML71</t>
+  </si>
+  <si>
+    <t>71 Diamond</t>
+  </si>
+  <si>
+    <t>ML716</t>
+  </si>
+  <si>
+    <t>716 Diamond</t>
+  </si>
+  <si>
+    <t>ML724</t>
+  </si>
+  <si>
+    <t>724 Diamond</t>
+  </si>
+  <si>
+    <t>ML738</t>
+  </si>
+  <si>
+    <t>738 Diamond</t>
+  </si>
+  <si>
+    <t>ML750</t>
+  </si>
+  <si>
+    <t>750 Diamond</t>
+  </si>
+  <si>
+    <t>ML758</t>
+  </si>
+  <si>
+    <t>758 Diamond</t>
+  </si>
+  <si>
+    <t>ML760</t>
+  </si>
+  <si>
+    <t>760 Diamond</t>
+  </si>
+  <si>
+    <t>ML790</t>
+  </si>
+  <si>
+    <t>790 Diamond</t>
+  </si>
+  <si>
+    <t>ML792</t>
+  </si>
+  <si>
+    <t>792 Diamond</t>
+  </si>
+  <si>
+    <t>ML845</t>
+  </si>
+  <si>
+    <t>845 Diamond</t>
+  </si>
+  <si>
+    <t>ML878</t>
+  </si>
+  <si>
+    <t>878 Diamond</t>
+  </si>
+  <si>
+    <t>ML88</t>
+  </si>
+  <si>
+    <t>88 Diamond</t>
+  </si>
+  <si>
+    <t>ML92</t>
+  </si>
+  <si>
+    <t>92 Diamond</t>
+  </si>
+  <si>
+    <t>ML938</t>
+  </si>
+  <si>
+    <t>938 Diamond</t>
+  </si>
+  <si>
+    <t>ML963</t>
+  </si>
+  <si>
+    <t>963 Diamond</t>
+  </si>
+  <si>
+    <t>ML966</t>
+  </si>
+  <si>
+    <t>966 Diamond</t>
+  </si>
+  <si>
+    <t>ML975</t>
+  </si>
+  <si>
+    <t>975 Diamond</t>
+  </si>
+  <si>
+    <t>ML978</t>
+  </si>
+  <si>
+    <t>978 Diamond</t>
+  </si>
+  <si>
+    <t>ML98</t>
+  </si>
+  <si>
+    <t>98 Diamond</t>
+  </si>
+  <si>
+    <t>PMPP1B</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Prime Plus 1 Bulan</t>
+  </si>
+  <si>
+    <t>FF4050</t>
+  </si>
+  <si>
+    <t>Free Fire 4050 Diamond</t>
+  </si>
+  <si>
+    <t>FF3000</t>
+  </si>
+  <si>
+    <t>Free Fire 3000 Diamond</t>
+  </si>
+  <si>
+    <t>FF2140</t>
+  </si>
+  <si>
+    <t>Free Fire 2140 Diamond</t>
+  </si>
+  <si>
+    <t>FF2725</t>
+  </si>
+  <si>
+    <t>Free Fire 2725 Diamond</t>
+  </si>
+  <si>
+    <t>WW64802</t>
+  </si>
+  <si>
+    <t>Wuthering Waves 6480 Lunites + 1600 Bonus (2x)</t>
+  </si>
+  <si>
+    <t>R359</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5006,22183 +5174,22531 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I763"/>
+  <dimension ref="A1:I775"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H763" sqref="H763"/>
+      <selection activeCell="H775" sqref="H775"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="1">
+        <v>2180</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="2">
-        <v>372957</v>
+        <v>224781</v>
       </c>
       <c r="F2" s="2">
-        <v>369597</v>
+        <v>222700</v>
       </c>
       <c r="G2" s="2">
-        <v>366237</v>
+        <v>220619</v>
       </c>
       <c r="H2" s="2">
-        <v>356157</v>
+        <v>218538</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
-      <c r="B3" s="1" t="s">
-        <v>13</v>
+      <c r="B3" s="1">
+        <v>5600</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2">
-        <v>75579</v>
+        <v>538866</v>
       </c>
       <c r="F3" s="2">
-        <v>74898</v>
+        <v>533877</v>
       </c>
       <c r="G3" s="2">
-        <v>74217</v>
+        <v>528887</v>
       </c>
       <c r="H3" s="2">
-        <v>72174</v>
+        <v>523898</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
-      <c r="B4" s="1" t="s">
-        <v>15</v>
+      <c r="B4" s="1">
+        <v>7000</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2">
-        <v>745932</v>
+        <v>588122</v>
       </c>
       <c r="F4" s="2">
-        <v>739212</v>
+        <v>582676</v>
       </c>
       <c r="G4" s="2">
-        <v>732492</v>
+        <v>577230</v>
       </c>
       <c r="H4" s="2">
-        <v>712332</v>
+        <v>571785</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>15481</v>
+        <v>76602</v>
       </c>
       <c r="F5" s="2">
-        <v>15342</v>
+        <v>75893</v>
       </c>
       <c r="G5" s="2">
-        <v>15202</v>
+        <v>75184</v>
       </c>
       <c r="H5" s="2">
-        <v>14784</v>
+        <v>74474</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" s="2">
-        <v>149191</v>
+        <v>15111</v>
       </c>
       <c r="F6" s="2">
-        <v>147847</v>
+        <v>14971</v>
       </c>
       <c r="G6" s="2">
-        <v>146503</v>
+        <v>14832</v>
       </c>
       <c r="H6" s="2">
-        <v>142470</v>
+        <v>14692</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E7" s="2">
-        <v>18316</v>
+        <v>18199</v>
       </c>
       <c r="F7" s="2">
-        <v>18151</v>
+        <v>18031</v>
       </c>
       <c r="G7" s="2">
-        <v>17986</v>
+        <v>17862</v>
       </c>
       <c r="H7" s="2">
-        <v>17491</v>
+        <v>17694</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2">
-        <v>123752</v>
+        <v>215665</v>
       </c>
       <c r="F8" s="2">
-        <v>122637</v>
+        <v>213668</v>
       </c>
       <c r="G8" s="2">
-        <v>121522</v>
+        <v>211671</v>
       </c>
       <c r="H8" s="2">
-        <v>118177</v>
+        <v>209675</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2">
-        <v>39052</v>
+        <v>37997</v>
       </c>
       <c r="F9" s="2">
-        <v>38700</v>
+        <v>37645</v>
       </c>
       <c r="G9" s="2">
-        <v>38348</v>
+        <v>37293</v>
       </c>
       <c r="H9" s="2">
-        <v>37293</v>
+        <v>36941</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>14114</v>
+        <v>273159</v>
       </c>
       <c r="F10" s="2">
-        <v>13987</v>
+        <v>270630</v>
       </c>
       <c r="G10" s="2">
-        <v>13859</v>
+        <v>268101</v>
       </c>
       <c r="H10" s="2">
-        <v>13478</v>
+        <v>265571</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>11810</v>
+        <v>45549</v>
       </c>
       <c r="F11" s="2">
-        <v>11704</v>
+        <v>45127</v>
       </c>
       <c r="G11" s="2">
-        <v>11598</v>
+        <v>44706</v>
       </c>
       <c r="H11" s="2">
-        <v>11278</v>
+        <v>44284</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2">
-        <v>6499</v>
+        <v>9110</v>
       </c>
       <c r="F12" s="2">
-        <v>6441</v>
+        <v>9025</v>
       </c>
       <c r="G12" s="2">
-        <v>6382</v>
+        <v>8941</v>
       </c>
       <c r="H12" s="2">
-        <v>6206</v>
+        <v>8857</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" s="2">
-        <v>10689</v>
+        <v>91071</v>
       </c>
       <c r="F13" s="2">
-        <v>10593</v>
+        <v>90228</v>
       </c>
       <c r="G13" s="2">
-        <v>10497</v>
+        <v>89385</v>
       </c>
       <c r="H13" s="2">
-        <v>10208</v>
+        <v>88541</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E14" s="2">
-        <v>15435</v>
+        <v>3013</v>
       </c>
       <c r="F14" s="2">
-        <v>15296</v>
+        <v>2985</v>
       </c>
       <c r="G14" s="2">
-        <v>15156</v>
+        <v>2957</v>
       </c>
       <c r="H14" s="2">
-        <v>14739</v>
+        <v>2930</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E15" s="2">
-        <v>538242</v>
+        <v>18220</v>
       </c>
       <c r="F15" s="2">
-        <v>533393</v>
+        <v>18051</v>
       </c>
       <c r="G15" s="2">
-        <v>528544</v>
+        <v>17882</v>
       </c>
       <c r="H15" s="2">
-        <v>513997</v>
+        <v>17714</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="2">
-        <v>92717</v>
+        <v>182115</v>
       </c>
       <c r="F16" s="2">
-        <v>91882</v>
+        <v>180429</v>
       </c>
       <c r="G16" s="2">
-        <v>91047</v>
+        <v>178743</v>
       </c>
       <c r="H16" s="2">
-        <v>88541</v>
+        <v>177056</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E17" s="2">
-        <v>910850</v>
+        <v>10616</v>
       </c>
       <c r="F17" s="2">
-        <v>902645</v>
+        <v>10518</v>
       </c>
       <c r="G17" s="2">
-        <v>894439</v>
+        <v>10420</v>
       </c>
       <c r="H17" s="2">
-        <v>869821</v>
+        <v>10322</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E18" s="2">
-        <v>14594</v>
+        <v>6340</v>
       </c>
       <c r="F18" s="2">
-        <v>14463</v>
+        <v>6281</v>
       </c>
       <c r="G18" s="2">
-        <v>14331</v>
+        <v>6222</v>
       </c>
       <c r="H18" s="2">
-        <v>13937</v>
+        <v>6164</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>1691802</v>
+        <v>27671</v>
       </c>
       <c r="F19" s="2">
-        <v>1676561</v>
+        <v>27414</v>
       </c>
       <c r="G19" s="2">
-        <v>1661319</v>
+        <v>27158</v>
       </c>
       <c r="H19" s="2">
-        <v>1615595</v>
+        <v>26902</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>261832</v>
+        <v>27264</v>
       </c>
       <c r="F20" s="2">
-        <v>259474</v>
+        <v>27011</v>
       </c>
       <c r="G20" s="2">
-        <v>257115</v>
+        <v>26759</v>
       </c>
       <c r="H20" s="2">
-        <v>250038</v>
+        <v>26506</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>53321</v>
+        <v>71520</v>
       </c>
       <c r="F21" s="2">
-        <v>52841</v>
+        <v>70858</v>
       </c>
       <c r="G21" s="2">
-        <v>52360</v>
+        <v>70195</v>
       </c>
       <c r="H21" s="2">
-        <v>50919</v>
+        <v>69533</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>175393</v>
+        <v>69966</v>
       </c>
       <c r="F22" s="2">
-        <v>173813</v>
+        <v>69318</v>
       </c>
       <c r="G22" s="2">
-        <v>172233</v>
+        <v>68670</v>
       </c>
       <c r="H22" s="2">
-        <v>167493</v>
+        <v>68022</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>14504</v>
+        <v>14309</v>
       </c>
       <c r="F23" s="2">
-        <v>14374</v>
+        <v>14176</v>
       </c>
       <c r="G23" s="2">
-        <v>14243</v>
+        <v>14044</v>
       </c>
       <c r="H23" s="2">
-        <v>13851</v>
+        <v>13911</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>329743</v>
+        <v>13999</v>
       </c>
       <c r="F24" s="2">
-        <v>326773</v>
+        <v>13869</v>
       </c>
       <c r="G24" s="2">
-        <v>323802</v>
+        <v>13740</v>
       </c>
       <c r="H24" s="2">
-        <v>314890</v>
+        <v>13610</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>168936</v>
+        <v>10400</v>
       </c>
       <c r="F25" s="2">
-        <v>167415</v>
+        <v>10304</v>
       </c>
       <c r="G25" s="2">
-        <v>165893</v>
+        <v>10208</v>
       </c>
       <c r="H25" s="2">
-        <v>161327</v>
+        <v>10112</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>13048</v>
+        <v>107768</v>
       </c>
       <c r="F26" s="2">
-        <v>12931</v>
+        <v>106770</v>
       </c>
       <c r="G26" s="2">
-        <v>12813</v>
+        <v>105772</v>
       </c>
       <c r="H26" s="2">
-        <v>12460</v>
+        <v>104774</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>26285</v>
+        <v>15017</v>
       </c>
       <c r="F27" s="2">
-        <v>26048</v>
+        <v>14878</v>
       </c>
       <c r="G27" s="2">
-        <v>25811</v>
+        <v>14739</v>
       </c>
       <c r="H27" s="2">
-        <v>25101</v>
+        <v>14600</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>39185</v>
+        <v>22356</v>
       </c>
       <c r="F28" s="2">
-        <v>38832</v>
+        <v>22356</v>
       </c>
       <c r="G28" s="2">
-        <v>38479</v>
+        <v>22151</v>
       </c>
       <c r="H28" s="2">
-        <v>37420</v>
+        <v>21741</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>65279</v>
+        <v>13662</v>
       </c>
       <c r="F29" s="2">
-        <v>64691</v>
+        <v>13536</v>
       </c>
       <c r="G29" s="2">
-        <v>64103</v>
+        <v>13409</v>
       </c>
       <c r="H29" s="2">
-        <v>62339</v>
+        <v>13283</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>30259</v>
+        <v>15876</v>
       </c>
       <c r="F30" s="2">
-        <v>29986</v>
+        <v>15729</v>
       </c>
       <c r="G30" s="2">
-        <v>29713</v>
+        <v>15582</v>
       </c>
       <c r="H30" s="2">
-        <v>28896</v>
+        <v>15435</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>54693</v>
+        <v>18522</v>
       </c>
       <c r="F31" s="2">
-        <v>54200</v>
+        <v>18351</v>
       </c>
       <c r="G31" s="2">
-        <v>53708</v>
+        <v>18179</v>
       </c>
       <c r="H31" s="2">
-        <v>52229</v>
+        <v>18008</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E32" s="2">
-        <v>161668</v>
+        <v>523695</v>
       </c>
       <c r="F32" s="2">
-        <v>160212</v>
+        <v>518846</v>
       </c>
       <c r="G32" s="2">
-        <v>158755</v>
+        <v>513997</v>
       </c>
       <c r="H32" s="2">
-        <v>154386</v>
+        <v>509148</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="2">
-        <v>311707</v>
+        <v>90211</v>
       </c>
       <c r="F33" s="2">
-        <v>308899</v>
+        <v>89376</v>
       </c>
       <c r="G33" s="2">
-        <v>306091</v>
+        <v>88541</v>
       </c>
       <c r="H33" s="2">
-        <v>297666</v>
+        <v>87705</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E34" s="2">
-        <v>15574</v>
+        <v>886233</v>
       </c>
       <c r="F34" s="2">
-        <v>15434</v>
+        <v>878027</v>
       </c>
       <c r="G34" s="2">
-        <v>15294</v>
+        <v>869821</v>
       </c>
       <c r="H34" s="2">
-        <v>14873</v>
+        <v>861615</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="2">
-        <v>151906</v>
+        <v>14200</v>
       </c>
       <c r="F35" s="2">
-        <v>150537</v>
+        <v>14068</v>
       </c>
       <c r="G35" s="2">
-        <v>149169</v>
+        <v>13937</v>
       </c>
       <c r="H35" s="2">
-        <v>145063</v>
+        <v>13805</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="2">
-        <v>151980</v>
+        <v>1646078</v>
       </c>
       <c r="F36" s="2">
-        <v>150611</v>
+        <v>1630836</v>
       </c>
       <c r="G36" s="2">
-        <v>149242</v>
+        <v>1615595</v>
       </c>
       <c r="H36" s="2">
-        <v>145134</v>
+        <v>1600353</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="2">
-        <v>74753</v>
+        <v>254756</v>
       </c>
       <c r="F37" s="2">
-        <v>74080</v>
+        <v>252397</v>
       </c>
       <c r="G37" s="2">
-        <v>73406</v>
+        <v>250038</v>
       </c>
       <c r="H37" s="2">
-        <v>71386</v>
+        <v>247679</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="2">
-        <v>390112</v>
+        <v>51880</v>
       </c>
       <c r="F38" s="2">
-        <v>386597</v>
+        <v>51400</v>
       </c>
       <c r="G38" s="2">
-        <v>383083</v>
+        <v>50919</v>
       </c>
       <c r="H38" s="2">
-        <v>372539</v>
+        <v>50439</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E39" s="2">
-        <v>151542</v>
+        <v>170653</v>
       </c>
       <c r="F39" s="2">
-        <v>150176</v>
+        <v>169073</v>
       </c>
       <c r="G39" s="2">
-        <v>148811</v>
+        <v>167493</v>
       </c>
       <c r="H39" s="2">
-        <v>144715</v>
+        <v>165913</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="2">
-        <v>456805</v>
+        <v>14112</v>
       </c>
       <c r="F40" s="2">
-        <v>452690</v>
+        <v>13982</v>
       </c>
       <c r="G40" s="2">
-        <v>448574</v>
+        <v>13851</v>
       </c>
       <c r="H40" s="2">
-        <v>436228</v>
+        <v>13720</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="2">
-        <v>76923</v>
+        <v>320831</v>
       </c>
       <c r="F41" s="2">
-        <v>76230</v>
+        <v>317861</v>
       </c>
       <c r="G41" s="2">
-        <v>75537</v>
+        <v>314890</v>
       </c>
       <c r="H41" s="2">
-        <v>73458</v>
+        <v>311919</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="2">
-        <v>15256</v>
+        <v>164371</v>
       </c>
       <c r="F42" s="2">
-        <v>15118</v>
+        <v>162849</v>
       </c>
       <c r="G42" s="2">
-        <v>14981</v>
+        <v>161327</v>
       </c>
       <c r="H42" s="2">
-        <v>14569</v>
+        <v>159805</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E43" s="2">
-        <v>235138</v>
+        <v>13430</v>
       </c>
       <c r="F43" s="2">
-        <v>233020</v>
+        <v>13305</v>
       </c>
       <c r="G43" s="2">
-        <v>230901</v>
+        <v>13181</v>
       </c>
       <c r="H43" s="2">
-        <v>224546</v>
+        <v>13057</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E44" s="2">
-        <v>7954</v>
+        <v>136539</v>
       </c>
       <c r="F44" s="2">
-        <v>7883</v>
+        <v>135275</v>
       </c>
       <c r="G44" s="2">
-        <v>7811</v>
+        <v>134011</v>
       </c>
       <c r="H44" s="2">
-        <v>7596</v>
+        <v>132746</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>11267</v>
+        <v>27942</v>
       </c>
       <c r="F45" s="2">
-        <v>11165</v>
+        <v>27683</v>
       </c>
       <c r="G45" s="2">
-        <v>11064</v>
+        <v>27424</v>
       </c>
       <c r="H45" s="2">
-        <v>10759</v>
+        <v>27166</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="2">
-        <v>16550</v>
+        <v>40795</v>
       </c>
       <c r="F46" s="2">
-        <v>16401</v>
+        <v>40417</v>
       </c>
       <c r="G46" s="2">
-        <v>16252</v>
+        <v>40039</v>
       </c>
       <c r="H46" s="2">
-        <v>15805</v>
+        <v>39662</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E47" s="2">
-        <v>22056</v>
+        <v>68190</v>
       </c>
       <c r="F47" s="2">
-        <v>21857</v>
+        <v>67559</v>
       </c>
       <c r="G47" s="2">
-        <v>21658</v>
+        <v>66927</v>
       </c>
       <c r="H47" s="2">
-        <v>21062</v>
+        <v>66296</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>98</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="E48" s="2">
-        <v>27717</v>
+        <v>29603</v>
       </c>
       <c r="F48" s="2">
-        <v>27467</v>
+        <v>29329</v>
       </c>
       <c r="G48" s="2">
-        <v>27217</v>
+        <v>29055</v>
       </c>
       <c r="H48" s="2">
-        <v>26468</v>
+        <v>28781</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E49" s="2">
-        <v>32773</v>
+        <v>53215</v>
       </c>
       <c r="F49" s="2">
-        <v>32478</v>
+        <v>52722</v>
       </c>
       <c r="G49" s="2">
-        <v>32182</v>
+        <v>52229</v>
       </c>
       <c r="H49" s="2">
-        <v>31297</v>
+        <v>51737</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E50" s="2">
-        <v>5439</v>
+        <v>135464</v>
       </c>
       <c r="F50" s="2">
-        <v>5390</v>
+        <v>134210</v>
       </c>
       <c r="G50" s="2">
-        <v>5341</v>
+        <v>132956</v>
       </c>
       <c r="H50" s="2">
-        <v>5194</v>
+        <v>131702</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E51" s="2">
-        <v>8036</v>
+        <v>303282</v>
       </c>
       <c r="F51" s="2">
-        <v>7964</v>
+        <v>300474</v>
       </c>
       <c r="G51" s="2">
-        <v>7892</v>
+        <v>297666</v>
       </c>
       <c r="H51" s="2">
-        <v>7674</v>
+        <v>294858</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="2">
-        <v>22289</v>
+        <v>14898</v>
       </c>
       <c r="F52" s="2">
-        <v>22088</v>
+        <v>14760</v>
       </c>
       <c r="G52" s="2">
-        <v>21887</v>
+        <v>14622</v>
       </c>
       <c r="H52" s="2">
-        <v>21285</v>
+        <v>14484</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="2">
-        <v>55667</v>
+        <v>148538</v>
       </c>
       <c r="F53" s="2">
-        <v>55165</v>
+        <v>147162</v>
       </c>
       <c r="G53" s="2">
-        <v>54664</v>
+        <v>145787</v>
       </c>
       <c r="H53" s="2">
-        <v>53159</v>
+        <v>144412</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E54" s="2">
-        <v>11</v>
+        <v>147873</v>
       </c>
       <c r="F54" s="2">
-        <v>11</v>
+        <v>146503</v>
       </c>
       <c r="G54" s="2">
-        <v>11</v>
+        <v>145134</v>
       </c>
       <c r="H54" s="2">
-        <v>11</v>
+        <v>143765</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="2">
-        <v>49397</v>
+        <v>73184</v>
       </c>
       <c r="F55" s="2">
-        <v>48952</v>
+        <v>72506</v>
       </c>
       <c r="G55" s="2">
-        <v>48507</v>
+        <v>71829</v>
       </c>
       <c r="H55" s="2">
-        <v>47172</v>
+        <v>71151</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="2">
-        <v>94785</v>
+        <v>387466</v>
       </c>
       <c r="F56" s="2">
-        <v>93931</v>
+        <v>383879</v>
       </c>
       <c r="G56" s="2">
-        <v>93077</v>
+        <v>380291</v>
       </c>
       <c r="H56" s="2">
-        <v>90516</v>
+        <v>376703</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>309441</v>
+        <v>148665</v>
       </c>
       <c r="F57" s="2">
-        <v>306654</v>
+        <v>147289</v>
       </c>
       <c r="G57" s="2">
-        <v>303866</v>
+        <v>145912</v>
       </c>
       <c r="H57" s="2">
-        <v>295503</v>
+        <v>144536</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>389194</v>
+        <v>446199</v>
       </c>
       <c r="F58" s="2">
-        <v>385688</v>
+        <v>442067</v>
       </c>
       <c r="G58" s="2">
-        <v>382181</v>
+        <v>437936</v>
       </c>
       <c r="H58" s="2">
-        <v>371663</v>
+        <v>433804</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>5482</v>
+        <v>73613</v>
       </c>
       <c r="F59" s="2">
-        <v>5433</v>
+        <v>72931</v>
       </c>
       <c r="G59" s="2">
-        <v>5384</v>
+        <v>72250</v>
       </c>
       <c r="H59" s="2">
-        <v>5235</v>
+        <v>71568</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>8263</v>
+        <v>15306</v>
       </c>
       <c r="F60" s="2">
-        <v>8188</v>
+        <v>15164</v>
       </c>
       <c r="G60" s="2">
-        <v>8114</v>
+        <v>15022</v>
       </c>
       <c r="H60" s="2">
-        <v>7891</v>
+        <v>14881</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>80347</v>
+        <v>231960</v>
       </c>
       <c r="F61" s="2">
-        <v>79624</v>
+        <v>229812</v>
       </c>
       <c r="G61" s="2">
-        <v>78900</v>
+        <v>227665</v>
       </c>
       <c r="H61" s="2">
-        <v>76728</v>
+        <v>225517</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>780263</v>
+        <v>7603</v>
       </c>
       <c r="F62" s="2">
-        <v>773234</v>
+        <v>7533</v>
       </c>
       <c r="G62" s="2">
-        <v>766205</v>
+        <v>7462</v>
       </c>
       <c r="H62" s="2">
-        <v>745116</v>
+        <v>7392</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>110467</v>
+        <v>10977</v>
       </c>
       <c r="F63" s="2">
-        <v>109472</v>
+        <v>10875</v>
       </c>
       <c r="G63" s="2">
-        <v>108477</v>
+        <v>10774</v>
       </c>
       <c r="H63" s="2">
-        <v>105491</v>
+        <v>10672</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>16217</v>
+        <v>16103</v>
       </c>
       <c r="F64" s="2">
-        <v>16071</v>
+        <v>15954</v>
       </c>
       <c r="G64" s="2">
-        <v>15925</v>
+        <v>15805</v>
       </c>
       <c r="H64" s="2">
-        <v>15487</v>
+        <v>15656</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>154886</v>
+        <v>21460</v>
       </c>
       <c r="F65" s="2">
-        <v>153491</v>
+        <v>21261</v>
       </c>
       <c r="G65" s="2">
-        <v>152095</v>
+        <v>21062</v>
       </c>
       <c r="H65" s="2">
-        <v>147909</v>
+        <v>20864</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>25833</v>
+        <v>74385</v>
       </c>
       <c r="F66" s="2">
-        <v>25600</v>
+        <v>73696</v>
       </c>
       <c r="G66" s="2">
-        <v>25368</v>
+        <v>73008</v>
       </c>
       <c r="H66" s="2">
-        <v>24669</v>
+        <v>72319</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>9049</v>
+        <v>26968</v>
       </c>
       <c r="F67" s="2">
-        <v>8967</v>
+        <v>26718</v>
       </c>
       <c r="G67" s="2">
-        <v>8886</v>
+        <v>26468</v>
       </c>
       <c r="H67" s="2">
-        <v>8641</v>
+        <v>26219</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>58636</v>
+        <v>31887</v>
       </c>
       <c r="F68" s="2">
-        <v>58108</v>
+        <v>31592</v>
       </c>
       <c r="G68" s="2">
-        <v>57579</v>
+        <v>31297</v>
       </c>
       <c r="H68" s="2">
-        <v>55995</v>
+        <v>31001</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E69" s="2">
-        <v>1557</v>
+        <v>76005</v>
       </c>
       <c r="F69" s="2">
-        <v>1543</v>
+        <v>75301</v>
       </c>
       <c r="G69" s="2">
-        <v>1529</v>
+        <v>74598</v>
       </c>
       <c r="H69" s="2">
-        <v>1487</v>
+        <v>73894</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>157</v>
+        <v>68</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E70" s="2">
-        <v>13720</v>
+        <v>83160</v>
       </c>
       <c r="F70" s="2">
-        <v>13596</v>
+        <v>82390</v>
       </c>
       <c r="G70" s="2">
-        <v>13472</v>
+        <v>81620</v>
       </c>
       <c r="H70" s="2">
-        <v>13102</v>
+        <v>80850</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E71" s="2">
-        <v>1808</v>
+        <v>80514</v>
       </c>
       <c r="F71" s="2">
-        <v>1792</v>
+        <v>79769</v>
       </c>
       <c r="G71" s="2">
-        <v>1776</v>
+        <v>79023</v>
       </c>
       <c r="H71" s="2">
-        <v>1727</v>
+        <v>78278</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E72" s="2">
-        <v>13869</v>
+        <v>83187</v>
       </c>
       <c r="F72" s="2">
-        <v>13745</v>
+        <v>82417</v>
       </c>
       <c r="G72" s="2">
-        <v>13620</v>
+        <v>81647</v>
       </c>
       <c r="H72" s="2">
-        <v>13245</v>
+        <v>80876</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>132896</v>
+        <v>5670</v>
       </c>
       <c r="F73" s="2">
-        <v>131699</v>
+        <v>5618</v>
       </c>
       <c r="G73" s="2">
-        <v>130501</v>
+        <v>5565</v>
       </c>
       <c r="H73" s="2">
-        <v>126910</v>
+        <v>5513</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E74" s="2">
-        <v>1928</v>
+        <v>103707</v>
       </c>
       <c r="F74" s="2">
-        <v>1911</v>
+        <v>102747</v>
       </c>
       <c r="G74" s="2">
-        <v>1893</v>
+        <v>101787</v>
       </c>
       <c r="H74" s="2">
-        <v>1841</v>
+        <v>100826</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E75" s="2">
-        <v>16431</v>
+        <v>109377</v>
       </c>
       <c r="F75" s="2">
-        <v>16283</v>
+        <v>108364</v>
       </c>
       <c r="G75" s="2">
-        <v>16135</v>
+        <v>107352</v>
       </c>
       <c r="H75" s="2">
-        <v>15691</v>
+        <v>106339</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E76" s="2">
-        <v>17307</v>
+        <v>80973</v>
       </c>
       <c r="F76" s="2">
-        <v>17151</v>
+        <v>80223</v>
       </c>
       <c r="G76" s="2">
-        <v>16995</v>
+        <v>79474</v>
       </c>
       <c r="H76" s="2">
-        <v>16528</v>
+        <v>78724</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E77" s="2">
-        <v>18993</v>
+        <v>25731</v>
       </c>
       <c r="F77" s="2">
-        <v>18822</v>
+        <v>25493</v>
       </c>
       <c r="G77" s="2">
-        <v>18651</v>
+        <v>25255</v>
       </c>
       <c r="H77" s="2">
-        <v>18138</v>
+        <v>25016</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E78" s="2">
-        <v>2634</v>
+        <v>19667</v>
       </c>
       <c r="F78" s="2">
-        <v>2610</v>
+        <v>19485</v>
       </c>
       <c r="G78" s="2">
-        <v>2587</v>
+        <v>19303</v>
       </c>
       <c r="H78" s="2">
-        <v>2515</v>
+        <v>19121</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E79" s="2">
-        <v>3510</v>
+        <v>18220</v>
       </c>
       <c r="F79" s="2">
-        <v>3478</v>
+        <v>18051</v>
       </c>
       <c r="G79" s="2">
-        <v>3447</v>
+        <v>17882</v>
       </c>
       <c r="H79" s="2">
-        <v>3352</v>
+        <v>17714</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E80" s="2">
-        <v>28484</v>
+        <v>19766</v>
       </c>
       <c r="F80" s="2">
-        <v>28227</v>
+        <v>19583</v>
       </c>
       <c r="G80" s="2">
-        <v>27970</v>
+        <v>19400</v>
       </c>
       <c r="H80" s="2">
-        <v>27201</v>
+        <v>19217</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E81" s="2">
-        <v>3823</v>
+        <v>18187</v>
       </c>
       <c r="F81" s="2">
-        <v>3788</v>
+        <v>18019</v>
       </c>
       <c r="G81" s="2">
-        <v>3754</v>
+        <v>17850</v>
       </c>
       <c r="H81" s="2">
-        <v>3651</v>
+        <v>17682</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E82" s="2">
-        <v>5261</v>
+        <v>181872</v>
       </c>
       <c r="F82" s="2">
-        <v>5214</v>
+        <v>180188</v>
       </c>
       <c r="G82" s="2">
-        <v>5167</v>
+        <v>178504</v>
       </c>
       <c r="H82" s="2">
-        <v>5024</v>
+        <v>176820</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E83" s="2">
-        <v>47481</v>
+        <v>273159</v>
       </c>
       <c r="F83" s="2">
-        <v>47054</v>
+        <v>270630</v>
       </c>
       <c r="G83" s="2">
-        <v>46626</v>
+        <v>268101</v>
       </c>
       <c r="H83" s="2">
-        <v>45343</v>
+        <v>265571</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E84" s="2">
-        <v>47481</v>
+        <v>4644</v>
       </c>
       <c r="F84" s="2">
-        <v>47054</v>
+        <v>4601</v>
       </c>
       <c r="G84" s="2">
-        <v>46626</v>
+        <v>4558</v>
       </c>
       <c r="H84" s="2">
-        <v>45343</v>
+        <v>4515</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E85" s="2">
-        <v>56972</v>
+        <v>49167</v>
       </c>
       <c r="F85" s="2">
-        <v>56459</v>
+        <v>48712</v>
       </c>
       <c r="G85" s="2">
-        <v>55945</v>
+        <v>48257</v>
       </c>
       <c r="H85" s="2">
-        <v>54406</v>
+        <v>47801</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E86" s="2">
-        <v>76517</v>
+        <v>4547</v>
       </c>
       <c r="F86" s="2">
-        <v>75827</v>
+        <v>4505</v>
       </c>
       <c r="G86" s="2">
-        <v>75138</v>
+        <v>4463</v>
       </c>
       <c r="H86" s="2">
-        <v>73070</v>
+        <v>4421</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="E87" s="2">
-        <v>882</v>
+        <v>49414</v>
       </c>
       <c r="F87" s="2">
-        <v>875</v>
+        <v>48957</v>
       </c>
       <c r="G87" s="2">
-        <v>867</v>
+        <v>48499</v>
       </c>
       <c r="H87" s="2">
-        <v>843</v>
+        <v>48042</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E88" s="2">
-        <v>6935</v>
+        <v>45468</v>
       </c>
       <c r="F88" s="2">
-        <v>6873</v>
+        <v>45047</v>
       </c>
       <c r="G88" s="2">
-        <v>6810</v>
+        <v>44626</v>
       </c>
       <c r="H88" s="2">
-        <v>6623</v>
+        <v>44205</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E89" s="2">
-        <v>69090</v>
+        <v>64014</v>
       </c>
       <c r="F89" s="2">
-        <v>68467</v>
+        <v>63421</v>
       </c>
       <c r="G89" s="2">
-        <v>67845</v>
+        <v>62828</v>
       </c>
       <c r="H89" s="2">
-        <v>65978</v>
+        <v>62236</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E90" s="2">
-        <v>9497</v>
+        <v>9963</v>
       </c>
       <c r="F90" s="2">
-        <v>9412</v>
+        <v>9871</v>
       </c>
       <c r="G90" s="2">
-        <v>9326</v>
+        <v>9779</v>
       </c>
       <c r="H90" s="2">
-        <v>9069</v>
+        <v>9686</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E91" s="2">
-        <v>94934</v>
+        <v>9152</v>
       </c>
       <c r="F91" s="2">
-        <v>94079</v>
+        <v>9067</v>
       </c>
       <c r="G91" s="2">
-        <v>93223</v>
+        <v>8982</v>
       </c>
       <c r="H91" s="2">
-        <v>90658</v>
+        <v>8898</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E92" s="2">
-        <v>94934</v>
+        <v>9094</v>
       </c>
       <c r="F92" s="2">
-        <v>94079</v>
+        <v>9009</v>
       </c>
       <c r="G92" s="2">
-        <v>93223</v>
+        <v>8925</v>
       </c>
       <c r="H92" s="2">
-        <v>90658</v>
+        <v>8841</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E93" s="2">
-        <v>43429</v>
+        <v>90936</v>
       </c>
       <c r="F93" s="2">
-        <v>43038</v>
+        <v>90094</v>
       </c>
       <c r="G93" s="2">
-        <v>42646</v>
+        <v>89252</v>
       </c>
       <c r="H93" s="2">
-        <v>41473</v>
+        <v>88410</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>207</v>
+        <v>170</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E94" s="2">
-        <v>1888</v>
+        <v>109123</v>
       </c>
       <c r="F94" s="2">
-        <v>1871</v>
+        <v>108113</v>
       </c>
       <c r="G94" s="2">
-        <v>1854</v>
+        <v>107102</v>
       </c>
       <c r="H94" s="2">
-        <v>1803</v>
+        <v>106092</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E95" s="2">
-        <v>16317</v>
+        <v>7819</v>
       </c>
       <c r="F95" s="2">
-        <v>16170</v>
+        <v>7747</v>
       </c>
       <c r="G95" s="2">
-        <v>16023</v>
+        <v>7674</v>
       </c>
       <c r="H95" s="2">
-        <v>15582</v>
+        <v>7602</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E96" s="2">
-        <v>3677</v>
+        <v>59670</v>
       </c>
       <c r="F96" s="2">
-        <v>3644</v>
+        <v>59118</v>
       </c>
       <c r="G96" s="2">
-        <v>3611</v>
+        <v>58565</v>
       </c>
       <c r="H96" s="2">
-        <v>3512</v>
+        <v>58013</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E97" s="2">
-        <v>5200</v>
+        <v>11140</v>
       </c>
       <c r="F97" s="2">
-        <v>5154</v>
+        <v>11037</v>
       </c>
       <c r="G97" s="2">
-        <v>5107</v>
+        <v>10934</v>
       </c>
       <c r="H97" s="2">
-        <v>4966</v>
+        <v>10831</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E98" s="2">
-        <v>871</v>
+        <v>66123</v>
       </c>
       <c r="F98" s="2">
-        <v>864</v>
+        <v>65511</v>
       </c>
       <c r="G98" s="2">
-        <v>856</v>
+        <v>64899</v>
       </c>
       <c r="H98" s="2">
-        <v>832</v>
+        <v>64286</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E99" s="2">
-        <v>6899</v>
+        <v>98307</v>
       </c>
       <c r="F99" s="2">
-        <v>6837</v>
+        <v>97397</v>
       </c>
       <c r="G99" s="2">
-        <v>6774</v>
+        <v>96487</v>
       </c>
       <c r="H99" s="2">
-        <v>6588</v>
+        <v>95576</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>8264</v>
+        <v>21887</v>
       </c>
       <c r="F100" s="2">
-        <v>8190</v>
+        <v>21887</v>
       </c>
       <c r="G100" s="2">
-        <v>8115</v>
+        <v>21686</v>
       </c>
       <c r="H100" s="2">
-        <v>7892</v>
+        <v>21285</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>28999</v>
+        <v>54162</v>
       </c>
       <c r="F101" s="2">
-        <v>28738</v>
+        <v>53661</v>
       </c>
       <c r="G101" s="2">
-        <v>28476</v>
+        <v>53159</v>
       </c>
       <c r="H101" s="2">
-        <v>27693</v>
+        <v>52658</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>91755</v>
+        <v>11</v>
       </c>
       <c r="F102" s="2">
-        <v>90928</v>
+        <v>11</v>
       </c>
       <c r="G102" s="2">
-        <v>90102</v>
+        <v>11</v>
       </c>
       <c r="H102" s="2">
-        <v>87622</v>
+        <v>11</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>86808</v>
+        <v>103167</v>
       </c>
       <c r="F103" s="2">
-        <v>86026</v>
+        <v>102212</v>
       </c>
       <c r="G103" s="2">
-        <v>85243</v>
+        <v>101257</v>
       </c>
       <c r="H103" s="2">
-        <v>82897</v>
+        <v>100301</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E104" s="2">
-        <v>180988</v>
+        <v>92223</v>
       </c>
       <c r="F104" s="2">
-        <v>179357</v>
+        <v>91369</v>
       </c>
       <c r="G104" s="2">
-        <v>177727</v>
+        <v>90516</v>
       </c>
       <c r="H104" s="2">
-        <v>172835</v>
+        <v>89662</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>109391</v>
+        <v>301078</v>
       </c>
       <c r="F105" s="2">
-        <v>108405</v>
+        <v>298290</v>
       </c>
       <c r="G105" s="2">
-        <v>107420</v>
+        <v>295503</v>
       </c>
       <c r="H105" s="2">
-        <v>104463</v>
+        <v>292715</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E106" s="2">
-        <v>28949</v>
+        <v>5334</v>
       </c>
       <c r="F106" s="2">
-        <v>28688</v>
+        <v>5285</v>
       </c>
       <c r="G106" s="2">
-        <v>28427</v>
+        <v>5235</v>
       </c>
       <c r="H106" s="2">
-        <v>27645</v>
+        <v>5186</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E107" s="2">
-        <v>60886</v>
+        <v>8040</v>
       </c>
       <c r="F107" s="2">
-        <v>60337</v>
+        <v>7965</v>
       </c>
       <c r="G107" s="2">
-        <v>59789</v>
+        <v>7891</v>
       </c>
       <c r="H107" s="2">
-        <v>58143</v>
+        <v>7816</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E108" s="2">
-        <v>124403</v>
+        <v>78176</v>
       </c>
       <c r="F108" s="2">
-        <v>123283</v>
+        <v>77452</v>
       </c>
       <c r="G108" s="2">
-        <v>122162</v>
+        <v>76728</v>
       </c>
       <c r="H108" s="2">
-        <v>118800</v>
+        <v>76004</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="E109" s="2">
-        <v>36031</v>
+        <v>757742</v>
       </c>
       <c r="F109" s="2">
-        <v>35706</v>
+        <v>750726</v>
       </c>
       <c r="G109" s="2">
-        <v>35381</v>
+        <v>743710</v>
       </c>
       <c r="H109" s="2">
-        <v>34408</v>
+        <v>736694</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="E110" s="2">
-        <v>29523</v>
+        <v>107482</v>
       </c>
       <c r="F110" s="2">
-        <v>29257</v>
+        <v>106486</v>
       </c>
       <c r="G110" s="2">
-        <v>28991</v>
+        <v>105491</v>
       </c>
       <c r="H110" s="2">
-        <v>28193</v>
+        <v>104496</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="E111" s="2">
-        <v>12293</v>
+        <v>15264</v>
       </c>
       <c r="F111" s="2">
-        <v>12183</v>
+        <v>15122</v>
       </c>
       <c r="G111" s="2">
-        <v>12072</v>
+        <v>14981</v>
       </c>
       <c r="H111" s="2">
-        <v>11740</v>
+        <v>14840</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="E112" s="2">
-        <v>37102</v>
+        <v>150700</v>
       </c>
       <c r="F112" s="2">
-        <v>36768</v>
+        <v>149305</v>
       </c>
       <c r="G112" s="2">
-        <v>36433</v>
+        <v>147909</v>
       </c>
       <c r="H112" s="2">
-        <v>35431</v>
+        <v>146514</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>161</v>
+        <v>239</v>
       </c>
       <c r="E113" s="2">
-        <v>1661</v>
+        <v>13127</v>
       </c>
       <c r="F113" s="2">
-        <v>1646</v>
+        <v>13006</v>
       </c>
       <c r="G113" s="2">
-        <v>1631</v>
+        <v>12884</v>
       </c>
       <c r="H113" s="2">
-        <v>1586</v>
+        <v>12763</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E114" s="2">
-        <v>16339</v>
+        <v>20207</v>
       </c>
       <c r="F114" s="2">
-        <v>16192</v>
+        <v>20020</v>
       </c>
       <c r="G114" s="2">
-        <v>16045</v>
+        <v>19833</v>
       </c>
       <c r="H114" s="2">
-        <v>15603</v>
+        <v>19646</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E115" s="2">
-        <v>25138</v>
+        <v>20185</v>
       </c>
       <c r="F115" s="2">
-        <v>24912</v>
+        <v>19998</v>
       </c>
       <c r="G115" s="2">
-        <v>24685</v>
+        <v>19811</v>
       </c>
       <c r="H115" s="2">
-        <v>24006</v>
+        <v>19625</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E116" s="2">
-        <v>3373</v>
+        <v>58736</v>
       </c>
       <c r="F116" s="2">
-        <v>3343</v>
+        <v>58192</v>
       </c>
       <c r="G116" s="2">
-        <v>3313</v>
+        <v>57648</v>
       </c>
       <c r="H116" s="2">
-        <v>3221</v>
+        <v>57104</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E117" s="2">
-        <v>33486</v>
+        <v>1732</v>
       </c>
       <c r="F117" s="2">
-        <v>33185</v>
+        <v>1716</v>
       </c>
       <c r="G117" s="2">
-        <v>32883</v>
+        <v>1700</v>
       </c>
       <c r="H117" s="2">
-        <v>31978</v>
+        <v>1684</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E118" s="2">
-        <v>5028</v>
+        <v>13512</v>
       </c>
       <c r="F118" s="2">
-        <v>4983</v>
+        <v>13387</v>
       </c>
       <c r="G118" s="2">
-        <v>4938</v>
+        <v>13262</v>
       </c>
       <c r="H118" s="2">
-        <v>4802</v>
+        <v>13137</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E119" s="2">
-        <v>48569</v>
+        <v>108027</v>
       </c>
       <c r="F119" s="2">
-        <v>48132</v>
+        <v>107027</v>
       </c>
       <c r="G119" s="2">
-        <v>47694</v>
+        <v>106027</v>
       </c>
       <c r="H119" s="2">
-        <v>46381</v>
+        <v>105026</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E120" s="2">
-        <v>830</v>
+        <v>134166</v>
       </c>
       <c r="F120" s="2">
-        <v>823</v>
+        <v>132924</v>
       </c>
       <c r="G120" s="2">
-        <v>815</v>
+        <v>131682</v>
       </c>
       <c r="H120" s="2">
-        <v>793</v>
+        <v>130439</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E121" s="2">
-        <v>8395</v>
+        <v>135860</v>
       </c>
       <c r="F121" s="2">
-        <v>8319</v>
+        <v>134602</v>
       </c>
       <c r="G121" s="2">
-        <v>8244</v>
+        <v>133344</v>
       </c>
       <c r="H121" s="2">
-        <v>8017</v>
+        <v>132086</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E122" s="2">
-        <v>10055</v>
+        <v>136516</v>
       </c>
       <c r="F122" s="2">
-        <v>9965</v>
+        <v>135252</v>
       </c>
       <c r="G122" s="2">
-        <v>9874</v>
+        <v>133988</v>
       </c>
       <c r="H122" s="2">
-        <v>9603</v>
+        <v>132724</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E123" s="2">
-        <v>13423</v>
+        <v>137363</v>
       </c>
       <c r="F123" s="2">
-        <v>13302</v>
+        <v>136091</v>
       </c>
       <c r="G123" s="2">
-        <v>13181</v>
+        <v>134819</v>
       </c>
       <c r="H123" s="2">
-        <v>12819</v>
+        <v>133547</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E124" s="2">
-        <v>129010</v>
+        <v>143266</v>
       </c>
       <c r="F124" s="2">
-        <v>127848</v>
+        <v>141940</v>
       </c>
       <c r="G124" s="2">
-        <v>126685</v>
+        <v>140613</v>
       </c>
       <c r="H124" s="2">
-        <v>123199</v>
+        <v>139287</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E125" s="2">
-        <v>83000</v>
+        <v>182012</v>
       </c>
       <c r="F125" s="2">
-        <v>82253</v>
+        <v>180327</v>
       </c>
       <c r="G125" s="2">
-        <v>81505</v>
+        <v>178642</v>
       </c>
       <c r="H125" s="2">
-        <v>79262</v>
+        <v>176957</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E126" s="2">
-        <v>18315</v>
+        <v>145615</v>
       </c>
       <c r="F126" s="2">
-        <v>18150</v>
+        <v>144267</v>
       </c>
       <c r="G126" s="2">
-        <v>17985</v>
+        <v>142919</v>
       </c>
       <c r="H126" s="2">
-        <v>17490</v>
+        <v>141570</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>97680</v>
+        <v>1857</v>
       </c>
       <c r="F127" s="2">
-        <v>96800</v>
+        <v>1839</v>
       </c>
       <c r="G127" s="2">
-        <v>95920</v>
+        <v>1822</v>
       </c>
       <c r="H127" s="2">
-        <v>93280</v>
+        <v>1805</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>276</v>
+        <v>248</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E128" s="2">
-        <v>56249</v>
+        <v>15812</v>
       </c>
       <c r="F128" s="2">
-        <v>55743</v>
+        <v>15666</v>
       </c>
       <c r="G128" s="2">
-        <v>55236</v>
+        <v>15519</v>
       </c>
       <c r="H128" s="2">
-        <v>53716</v>
+        <v>15373</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E129" s="2">
-        <v>10866</v>
+        <v>153212</v>
       </c>
       <c r="F129" s="2">
-        <v>10768</v>
+        <v>151793</v>
       </c>
       <c r="G129" s="2">
-        <v>10670</v>
+        <v>150375</v>
       </c>
       <c r="H129" s="2">
-        <v>10376</v>
+        <v>148956</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="E130" s="2">
-        <v>140122</v>
+        <v>154714</v>
       </c>
       <c r="F130" s="2">
-        <v>138860</v>
+        <v>153282</v>
       </c>
       <c r="G130" s="2">
-        <v>137597</v>
+        <v>151849</v>
       </c>
       <c r="H130" s="2">
-        <v>133810</v>
+        <v>150417</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E131" s="2">
-        <v>162928</v>
+        <v>16708</v>
       </c>
       <c r="F131" s="2">
-        <v>161460</v>
+        <v>16553</v>
       </c>
       <c r="G131" s="2">
-        <v>159992</v>
+        <v>16398</v>
       </c>
       <c r="H131" s="2">
-        <v>155589</v>
+        <v>16244</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>172703</v>
+        <v>17554</v>
       </c>
       <c r="F132" s="2">
-        <v>171147</v>
+        <v>17392</v>
       </c>
       <c r="G132" s="2">
-        <v>169591</v>
+        <v>17229</v>
       </c>
       <c r="H132" s="2">
-        <v>164923</v>
+        <v>17067</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="E133" s="2">
-        <v>17387</v>
+        <v>166353</v>
       </c>
       <c r="F133" s="2">
-        <v>17230</v>
+        <v>164813</v>
       </c>
       <c r="G133" s="2">
-        <v>17074</v>
+        <v>163273</v>
       </c>
       <c r="H133" s="2">
-        <v>16604</v>
+        <v>161733</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E134" s="2">
-        <v>270443</v>
+        <v>17673</v>
       </c>
       <c r="F134" s="2">
-        <v>268006</v>
+        <v>17509</v>
       </c>
       <c r="G134" s="2">
-        <v>265570</v>
+        <v>17346</v>
       </c>
       <c r="H134" s="2">
-        <v>258261</v>
+        <v>17182</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="E135" s="2">
-        <v>324120</v>
+        <v>19057</v>
       </c>
       <c r="F135" s="2">
-        <v>321200</v>
+        <v>18880</v>
       </c>
       <c r="G135" s="2">
-        <v>318280</v>
+        <v>18704</v>
       </c>
       <c r="H135" s="2">
-        <v>309520</v>
+        <v>18527</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E136" s="2">
-        <v>38037</v>
+        <v>183706</v>
       </c>
       <c r="F136" s="2">
-        <v>37695</v>
+        <v>182005</v>
       </c>
       <c r="G136" s="2">
-        <v>37352</v>
+        <v>180304</v>
       </c>
       <c r="H136" s="2">
-        <v>36324</v>
+        <v>178603</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E137" s="2">
-        <v>53425</v>
+        <v>188762</v>
       </c>
       <c r="F137" s="2">
-        <v>52944</v>
+        <v>187015</v>
       </c>
       <c r="G137" s="2">
-        <v>52463</v>
+        <v>185267</v>
       </c>
       <c r="H137" s="2">
-        <v>51019</v>
+        <v>183519</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E138" s="2">
-        <v>5436</v>
+        <v>2547</v>
       </c>
       <c r="F138" s="2">
-        <v>5387</v>
+        <v>2523</v>
       </c>
       <c r="G138" s="2">
-        <v>5338</v>
+        <v>2499</v>
       </c>
       <c r="H138" s="2">
-        <v>5191</v>
+        <v>2476</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="E139" s="2">
-        <v>54328</v>
+        <v>19903</v>
       </c>
       <c r="F139" s="2">
-        <v>53838</v>
+        <v>19719</v>
       </c>
       <c r="G139" s="2">
-        <v>53349</v>
+        <v>19535</v>
       </c>
       <c r="H139" s="2">
-        <v>51881</v>
+        <v>19350</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E140" s="2">
-        <v>70689</v>
+        <v>191111</v>
       </c>
       <c r="F140" s="2">
-        <v>70052</v>
+        <v>189342</v>
       </c>
       <c r="G140" s="2">
-        <v>69416</v>
+        <v>187572</v>
       </c>
       <c r="H140" s="2">
-        <v>67505</v>
+        <v>185803</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E141" s="2">
-        <v>85822</v>
+        <v>21597</v>
       </c>
       <c r="F141" s="2">
-        <v>85049</v>
+        <v>21397</v>
       </c>
       <c r="G141" s="2">
-        <v>84276</v>
+        <v>21197</v>
       </c>
       <c r="H141" s="2">
-        <v>81956</v>
+        <v>20997</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="E142" s="2">
-        <v>50505</v>
+        <v>22611</v>
       </c>
       <c r="F142" s="2">
-        <v>50050</v>
+        <v>22402</v>
       </c>
       <c r="G142" s="2">
-        <v>49595</v>
+        <v>22192</v>
       </c>
       <c r="H142" s="2">
-        <v>48230</v>
+        <v>21983</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E143" s="2">
-        <v>10046</v>
+        <v>24984</v>
       </c>
       <c r="F143" s="2">
-        <v>9955</v>
+        <v>24752</v>
       </c>
       <c r="G143" s="2">
-        <v>9865</v>
+        <v>24521</v>
       </c>
       <c r="H143" s="2">
-        <v>9593</v>
+        <v>24290</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="E144" s="2">
-        <v>97813</v>
+        <v>24960</v>
       </c>
       <c r="F144" s="2">
-        <v>96932</v>
+        <v>24729</v>
       </c>
       <c r="G144" s="2">
-        <v>96051</v>
+        <v>24498</v>
       </c>
       <c r="H144" s="2">
-        <v>93407</v>
+        <v>24267</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E145" s="2">
-        <v>20091</v>
+        <v>3393</v>
       </c>
       <c r="F145" s="2">
-        <v>19910</v>
+        <v>3362</v>
       </c>
       <c r="G145" s="2">
-        <v>19729</v>
+        <v>3331</v>
       </c>
       <c r="H145" s="2">
-        <v>19186</v>
+        <v>3299</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>151</v>
+        <v>248</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="E146" s="2">
-        <v>7054</v>
+        <v>26653</v>
       </c>
       <c r="F146" s="2">
-        <v>6991</v>
+        <v>26407</v>
       </c>
       <c r="G146" s="2">
-        <v>6927</v>
+        <v>26160</v>
       </c>
       <c r="H146" s="2">
-        <v>6736</v>
+        <v>25913</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>151</v>
+        <v>248</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="E147" s="2">
-        <v>12887</v>
+        <v>27386</v>
       </c>
       <c r="F147" s="2">
-        <v>12771</v>
+        <v>27132</v>
       </c>
       <c r="G147" s="2">
-        <v>12655</v>
+        <v>26878</v>
       </c>
       <c r="H147" s="2">
-        <v>12307</v>
+        <v>26625</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>319</v>
+        <v>248</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="E148" s="2">
-        <v>8699</v>
+        <v>30712</v>
       </c>
       <c r="F148" s="2">
-        <v>8621</v>
+        <v>30428</v>
       </c>
       <c r="G148" s="2">
-        <v>8542</v>
+        <v>30143</v>
       </c>
       <c r="H148" s="2">
-        <v>8307</v>
+        <v>29859</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>319</v>
+        <v>248</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="E149" s="2">
-        <v>86987</v>
+        <v>3646</v>
       </c>
       <c r="F149" s="2">
-        <v>86204</v>
+        <v>3612</v>
       </c>
       <c r="G149" s="2">
-        <v>85420</v>
+        <v>3579</v>
       </c>
       <c r="H149" s="2">
-        <v>83069</v>
+        <v>3545</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>319</v>
+        <v>248</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="E150" s="2">
-        <v>17087</v>
+        <v>4240</v>
       </c>
       <c r="F150" s="2">
-        <v>16933</v>
+        <v>4201</v>
       </c>
       <c r="G150" s="2">
-        <v>16779</v>
+        <v>4162</v>
       </c>
       <c r="H150" s="2">
-        <v>16318</v>
+        <v>4122</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>319</v>
+        <v>248</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="E151" s="2">
-        <v>17087</v>
+        <v>33420</v>
       </c>
       <c r="F151" s="2">
-        <v>16933</v>
+        <v>33110</v>
       </c>
       <c r="G151" s="2">
-        <v>16779</v>
+        <v>32801</v>
       </c>
       <c r="H151" s="2">
-        <v>16318</v>
+        <v>32491</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="C152" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="2">
-        <v>86987</v>
+        <v>34075</v>
       </c>
       <c r="F152" s="2">
-        <v>86204</v>
+        <v>33760</v>
       </c>
       <c r="G152" s="2">
-        <v>85420</v>
+        <v>33444</v>
       </c>
       <c r="H152" s="2">
-        <v>83069</v>
+        <v>33129</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="E153" s="2">
-        <v>3236</v>
+        <v>20844</v>
       </c>
       <c r="F153" s="2">
-        <v>3207</v>
+        <v>20651</v>
       </c>
       <c r="G153" s="2">
-        <v>3177</v>
+        <v>20458</v>
       </c>
       <c r="H153" s="2">
-        <v>3090</v>
+        <v>20265</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="E154" s="2">
-        <v>247150</v>
+        <v>5087</v>
       </c>
       <c r="F154" s="2">
-        <v>244924</v>
+        <v>5040</v>
       </c>
       <c r="G154" s="2">
-        <v>242697</v>
+        <v>4993</v>
       </c>
       <c r="H154" s="2">
-        <v>236017</v>
+        <v>4946</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="E155" s="2">
-        <v>7409</v>
+        <v>39811</v>
       </c>
       <c r="F155" s="2">
-        <v>7343</v>
+        <v>39442</v>
       </c>
       <c r="G155" s="2">
-        <v>7276</v>
+        <v>39074</v>
       </c>
       <c r="H155" s="2">
-        <v>7076</v>
+        <v>38705</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="E156" s="2">
-        <v>49941</v>
+        <v>43174</v>
       </c>
       <c r="F156" s="2">
-        <v>49491</v>
+        <v>42774</v>
       </c>
       <c r="G156" s="2">
-        <v>49041</v>
+        <v>42375</v>
       </c>
       <c r="H156" s="2">
-        <v>47692</v>
+        <v>41975</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="E157" s="2">
-        <v>6499</v>
+        <v>45523</v>
       </c>
       <c r="F157" s="2">
-        <v>6441</v>
+        <v>45102</v>
       </c>
       <c r="G157" s="2">
-        <v>6382</v>
+        <v>44680</v>
       </c>
       <c r="H157" s="2">
-        <v>6206</v>
+        <v>44259</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="E158" s="2">
-        <v>82429</v>
+        <v>45524</v>
       </c>
       <c r="F158" s="2">
-        <v>81686</v>
+        <v>45103</v>
       </c>
       <c r="G158" s="2">
-        <v>80943</v>
+        <v>44681</v>
       </c>
       <c r="H158" s="2">
-        <v>78716</v>
+        <v>44260</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="E159" s="2">
-        <v>10432</v>
+        <v>46371</v>
       </c>
       <c r="F159" s="2">
-        <v>10338</v>
+        <v>45942</v>
       </c>
       <c r="G159" s="2">
-        <v>10244</v>
+        <v>45512</v>
       </c>
       <c r="H159" s="2">
-        <v>9962</v>
+        <v>45083</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>330</v>
+        <v>248</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="E160" s="2">
-        <v>16364</v>
+        <v>4565716</v>
       </c>
       <c r="F160" s="2">
-        <v>16216</v>
+        <v>4523441</v>
       </c>
       <c r="G160" s="2">
-        <v>16069</v>
+        <v>4481166</v>
       </c>
       <c r="H160" s="2">
-        <v>15627</v>
+        <v>4438891</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>347</v>
+        <v>248</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="E161" s="2">
-        <v>18981</v>
+        <v>48911</v>
       </c>
       <c r="F161" s="2">
-        <v>18810</v>
+        <v>48458</v>
       </c>
       <c r="G161" s="2">
-        <v>18639</v>
+        <v>48005</v>
       </c>
       <c r="H161" s="2">
-        <v>18126</v>
+        <v>47552</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="E162" s="2">
-        <v>459567</v>
+        <v>6780</v>
       </c>
       <c r="F162" s="2">
-        <v>455426</v>
+        <v>6717</v>
       </c>
       <c r="G162" s="2">
-        <v>451286</v>
+        <v>6655</v>
       </c>
       <c r="H162" s="2">
-        <v>438865</v>
+        <v>6592</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="E163" s="2">
-        <v>111559</v>
+        <v>52273</v>
       </c>
       <c r="F163" s="2">
-        <v>110554</v>
+        <v>51789</v>
       </c>
       <c r="G163" s="2">
-        <v>109549</v>
+        <v>51305</v>
       </c>
       <c r="H163" s="2">
-        <v>106534</v>
+        <v>50821</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="E164" s="2">
-        <v>1139553</v>
+        <v>52274</v>
       </c>
       <c r="F164" s="2">
-        <v>1129286</v>
+        <v>51790</v>
       </c>
       <c r="G164" s="2">
-        <v>1119020</v>
+        <v>51306</v>
       </c>
       <c r="H164" s="2">
-        <v>1088221</v>
+        <v>50822</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="E165" s="2">
-        <v>22058</v>
+        <v>53908</v>
       </c>
       <c r="F165" s="2">
-        <v>21859</v>
+        <v>53409</v>
       </c>
       <c r="G165" s="2">
-        <v>21660</v>
+        <v>52910</v>
       </c>
       <c r="H165" s="2">
-        <v>21064</v>
+        <v>52411</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="E166" s="2">
-        <v>2239593</v>
+        <v>59024</v>
       </c>
       <c r="F166" s="2">
-        <v>2219416</v>
+        <v>58478</v>
       </c>
       <c r="G166" s="2">
-        <v>2199240</v>
+        <v>57931</v>
       </c>
       <c r="H166" s="2">
-        <v>2138710</v>
+        <v>57385</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="E167" s="2">
-        <v>251524</v>
+        <v>61373</v>
       </c>
       <c r="F167" s="2">
-        <v>249258</v>
+        <v>60805</v>
       </c>
       <c r="G167" s="2">
-        <v>246992</v>
+        <v>60237</v>
       </c>
       <c r="H167" s="2">
-        <v>240194</v>
+        <v>59668</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="E168" s="2">
-        <v>66773</v>
+        <v>63722</v>
       </c>
       <c r="F168" s="2">
-        <v>66172</v>
+        <v>63132</v>
       </c>
       <c r="G168" s="2">
-        <v>65570</v>
+        <v>62542</v>
       </c>
       <c r="H168" s="2">
-        <v>63765</v>
+        <v>61952</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>350</v>
+        <v>248</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="E169" s="2">
-        <v>11829</v>
+        <v>853</v>
       </c>
       <c r="F169" s="2">
-        <v>11723</v>
+        <v>845</v>
       </c>
       <c r="G169" s="2">
-        <v>11616</v>
+        <v>837</v>
       </c>
       <c r="H169" s="2">
-        <v>11296</v>
+        <v>830</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="E170" s="2">
-        <v>40421</v>
+        <v>6756</v>
       </c>
       <c r="F170" s="2">
-        <v>40057</v>
+        <v>6694</v>
       </c>
       <c r="G170" s="2">
-        <v>39692</v>
+        <v>6631</v>
       </c>
       <c r="H170" s="2">
-        <v>38600</v>
+        <v>6569</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="E171" s="2">
-        <v>14419</v>
+        <v>64569</v>
       </c>
       <c r="F171" s="2">
-        <v>14289</v>
+        <v>63971</v>
       </c>
       <c r="G171" s="2">
-        <v>14159</v>
+        <v>63373</v>
       </c>
       <c r="H171" s="2">
-        <v>13769</v>
+        <v>62775</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="E172" s="2">
-        <v>12832</v>
+        <v>66262</v>
       </c>
       <c r="F172" s="2">
-        <v>12716</v>
+        <v>65649</v>
       </c>
       <c r="G172" s="2">
-        <v>12600</v>
+        <v>65035</v>
       </c>
       <c r="H172" s="2">
-        <v>12254</v>
+        <v>64422</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="E173" s="2">
-        <v>11222</v>
+        <v>66389</v>
       </c>
       <c r="F173" s="2">
-        <v>11121</v>
+        <v>65774</v>
       </c>
       <c r="G173" s="2">
-        <v>11020</v>
+        <v>65159</v>
       </c>
       <c r="H173" s="2">
-        <v>10717</v>
+        <v>64545</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="E174" s="2">
-        <v>22738</v>
+        <v>67109</v>
       </c>
       <c r="F174" s="2">
-        <v>22534</v>
+        <v>66488</v>
       </c>
       <c r="G174" s="2">
-        <v>22329</v>
+        <v>65866</v>
       </c>
       <c r="H174" s="2">
-        <v>21714</v>
+        <v>65245</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="E175" s="2">
-        <v>33498</v>
+        <v>67956</v>
       </c>
       <c r="F175" s="2">
-        <v>33196</v>
+        <v>67327</v>
       </c>
       <c r="G175" s="2">
-        <v>32894</v>
+        <v>66697</v>
       </c>
       <c r="H175" s="2">
-        <v>31989</v>
+        <v>66068</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="C176" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="D176" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="2">
-        <v>5533</v>
+        <v>70472</v>
       </c>
       <c r="F176" s="2">
-        <v>5484</v>
+        <v>69820</v>
       </c>
       <c r="G176" s="2">
-        <v>5434</v>
+        <v>69167</v>
       </c>
       <c r="H176" s="2">
-        <v>5284</v>
+        <v>68515</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="E177" s="2">
-        <v>53974</v>
+        <v>7603</v>
       </c>
       <c r="F177" s="2">
-        <v>53488</v>
+        <v>7533</v>
       </c>
       <c r="G177" s="2">
-        <v>53001</v>
+        <v>7462</v>
       </c>
       <c r="H177" s="2">
-        <v>51543</v>
+        <v>7392</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>367</v>
+        <v>248</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="E178" s="2">
-        <v>75330</v>
+        <v>72821</v>
       </c>
       <c r="F178" s="2">
-        <v>74652</v>
+        <v>72147</v>
       </c>
       <c r="G178" s="2">
-        <v>73973</v>
+        <v>71473</v>
       </c>
       <c r="H178" s="2">
-        <v>71937</v>
+        <v>70798</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>386</v>
+        <v>248</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="E179" s="2">
-        <v>91603</v>
+        <v>8450</v>
       </c>
       <c r="F179" s="2">
-        <v>90778</v>
+        <v>8372</v>
       </c>
       <c r="G179" s="2">
-        <v>89952</v>
+        <v>8293</v>
       </c>
       <c r="H179" s="2">
-        <v>87477</v>
+        <v>8215</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>386</v>
+        <v>248</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E180" s="2">
-        <v>21767</v>
+        <v>78748</v>
       </c>
       <c r="F180" s="2">
-        <v>21571</v>
+        <v>78019</v>
       </c>
       <c r="G180" s="2">
-        <v>21375</v>
+        <v>77290</v>
       </c>
       <c r="H180" s="2">
-        <v>20787</v>
+        <v>76561</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>167</v>
+        <v>377</v>
       </c>
       <c r="E181" s="2">
-        <v>3275</v>
+        <v>81920</v>
       </c>
       <c r="F181" s="2">
-        <v>3245</v>
+        <v>81162</v>
       </c>
       <c r="G181" s="2">
-        <v>3216</v>
+        <v>80403</v>
       </c>
       <c r="H181" s="2">
-        <v>3127</v>
+        <v>79645</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E182" s="2">
-        <v>42929</v>
+        <v>83614</v>
       </c>
       <c r="F182" s="2">
-        <v>42543</v>
+        <v>82839</v>
       </c>
       <c r="G182" s="2">
-        <v>42156</v>
+        <v>82065</v>
       </c>
       <c r="H182" s="2">
-        <v>40996</v>
+        <v>81291</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="E183" s="2">
-        <v>5056</v>
+        <v>85307</v>
       </c>
       <c r="F183" s="2">
-        <v>5011</v>
+        <v>84517</v>
       </c>
       <c r="G183" s="2">
-        <v>4965</v>
+        <v>83727</v>
       </c>
       <c r="H183" s="2">
-        <v>4828</v>
+        <v>82937</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="E184" s="2">
-        <v>7433</v>
+        <v>9050</v>
       </c>
       <c r="F184" s="2">
-        <v>7366</v>
+        <v>8967</v>
       </c>
       <c r="G184" s="2">
-        <v>7299</v>
+        <v>8883</v>
       </c>
       <c r="H184" s="2">
-        <v>7098</v>
+        <v>8799</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E185" s="2">
-        <v>11894</v>
+        <v>91019</v>
       </c>
       <c r="F185" s="2">
-        <v>11787</v>
+        <v>90176</v>
       </c>
       <c r="G185" s="2">
-        <v>11679</v>
+        <v>89334</v>
       </c>
       <c r="H185" s="2">
-        <v>11358</v>
+        <v>88491</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>193</v>
+        <v>387</v>
       </c>
       <c r="E186" s="2">
-        <v>1476</v>
+        <v>91020</v>
       </c>
       <c r="F186" s="2">
-        <v>1463</v>
+        <v>90177</v>
       </c>
       <c r="G186" s="2">
-        <v>1450</v>
+        <v>89335</v>
       </c>
       <c r="H186" s="2">
-        <v>1410</v>
+        <v>88492</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="E187" s="2">
-        <v>14827</v>
+        <v>91020</v>
       </c>
       <c r="F187" s="2">
-        <v>14694</v>
+        <v>90177</v>
       </c>
       <c r="G187" s="2">
-        <v>14560</v>
+        <v>89335</v>
       </c>
       <c r="H187" s="2">
-        <v>14159</v>
+        <v>88492</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="C188" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="D188" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E188" s="2">
-        <v>15755</v>
+        <v>91867</v>
       </c>
       <c r="F188" s="2">
-        <v>15613</v>
+        <v>91016</v>
       </c>
       <c r="G188" s="2">
-        <v>15471</v>
+        <v>90166</v>
       </c>
       <c r="H188" s="2">
-        <v>15046</v>
+        <v>89315</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>391</v>
+        <v>248</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="E189" s="2">
-        <v>22984</v>
+        <v>912154</v>
       </c>
       <c r="F189" s="2">
-        <v>22777</v>
+        <v>903708</v>
       </c>
       <c r="G189" s="2">
-        <v>22570</v>
+        <v>895262</v>
       </c>
       <c r="H189" s="2">
-        <v>21948</v>
+        <v>886816</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="E190" s="2">
-        <v>64645</v>
+        <v>9144219</v>
       </c>
       <c r="F190" s="2">
-        <v>64063</v>
+        <v>9059550</v>
       </c>
       <c r="G190" s="2">
-        <v>63481</v>
+        <v>8974881</v>
       </c>
       <c r="H190" s="2">
-        <v>61733</v>
+        <v>8890212</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="E191" s="2">
-        <v>71040</v>
+        <v>94407</v>
       </c>
       <c r="F191" s="2">
-        <v>70400</v>
+        <v>93533</v>
       </c>
       <c r="G191" s="2">
-        <v>69760</v>
+        <v>92659</v>
       </c>
       <c r="H191" s="2">
-        <v>67840</v>
+        <v>91785</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="E192" s="2">
-        <v>71040</v>
+        <v>9952</v>
       </c>
       <c r="F192" s="2">
-        <v>70400</v>
+        <v>9860</v>
       </c>
       <c r="G192" s="2">
-        <v>69760</v>
+        <v>9768</v>
       </c>
       <c r="H192" s="2">
-        <v>67840</v>
+        <v>9676</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="E193" s="2">
-        <v>76683</v>
+        <v>97418</v>
       </c>
       <c r="F193" s="2">
-        <v>75992</v>
+        <v>96516</v>
       </c>
       <c r="G193" s="2">
-        <v>75302</v>
+        <v>95614</v>
       </c>
       <c r="H193" s="2">
-        <v>73229</v>
+        <v>94712</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>161</v>
+        <v>403</v>
       </c>
       <c r="E194" s="2">
-        <v>3144</v>
+        <v>100119</v>
       </c>
       <c r="F194" s="2">
-        <v>3115</v>
+        <v>99192</v>
       </c>
       <c r="G194" s="2">
-        <v>3087</v>
+        <v>98265</v>
       </c>
       <c r="H194" s="2">
-        <v>3002</v>
+        <v>97338</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>163</v>
+        <v>405</v>
       </c>
       <c r="E195" s="2">
-        <v>28742</v>
+        <v>10799</v>
       </c>
       <c r="F195" s="2">
-        <v>28483</v>
+        <v>10699</v>
       </c>
       <c r="G195" s="2">
-        <v>28224</v>
+        <v>10599</v>
       </c>
       <c r="H195" s="2">
-        <v>27448</v>
+        <v>10499</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>165</v>
+        <v>407</v>
       </c>
       <c r="E196" s="2">
-        <v>269882</v>
+        <v>101813</v>
       </c>
       <c r="F196" s="2">
-        <v>267451</v>
+        <v>100870</v>
       </c>
       <c r="G196" s="2">
-        <v>265019</v>
+        <v>99927</v>
       </c>
       <c r="H196" s="2">
-        <v>257725</v>
+        <v>98985</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="E197" s="2">
-        <v>281961</v>
+        <v>104520</v>
       </c>
       <c r="F197" s="2">
-        <v>279421</v>
+        <v>103552</v>
       </c>
       <c r="G197" s="2">
-        <v>276881</v>
+        <v>102585</v>
       </c>
       <c r="H197" s="2">
-        <v>269260</v>
+        <v>101617</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="E198" s="2">
-        <v>31330</v>
+        <v>106869</v>
       </c>
       <c r="F198" s="2">
-        <v>31048</v>
+        <v>105880</v>
       </c>
       <c r="G198" s="2">
-        <v>30765</v>
+        <v>104890</v>
       </c>
       <c r="H198" s="2">
-        <v>29919</v>
+        <v>103901</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="E199" s="2">
-        <v>29725</v>
+        <v>109218</v>
       </c>
       <c r="F199" s="2">
-        <v>29457</v>
+        <v>108207</v>
       </c>
       <c r="G199" s="2">
-        <v>29189</v>
+        <v>107196</v>
       </c>
       <c r="H199" s="2">
-        <v>28386</v>
+        <v>106184</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="E200" s="2">
-        <v>32297</v>
+        <v>12498</v>
       </c>
       <c r="F200" s="2">
-        <v>32006</v>
+        <v>12382</v>
       </c>
       <c r="G200" s="2">
-        <v>31715</v>
+        <v>12266</v>
       </c>
       <c r="H200" s="2">
-        <v>30842</v>
+        <v>12151</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="E201" s="2">
-        <v>298824</v>
+        <v>115968</v>
       </c>
       <c r="F201" s="2">
-        <v>296132</v>
+        <v>114894</v>
       </c>
       <c r="G201" s="2">
-        <v>293440</v>
+        <v>113821</v>
       </c>
       <c r="H201" s="2">
-        <v>285364</v>
+        <v>112747</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>167</v>
+        <v>419</v>
       </c>
       <c r="E202" s="2">
-        <v>3715</v>
+        <v>118317</v>
       </c>
       <c r="F202" s="2">
-        <v>3682</v>
+        <v>117222</v>
       </c>
       <c r="G202" s="2">
-        <v>3648</v>
+        <v>116126</v>
       </c>
       <c r="H202" s="2">
-        <v>3548</v>
+        <v>115031</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="E203" s="2">
-        <v>4211</v>
+        <v>118317</v>
       </c>
       <c r="F203" s="2">
-        <v>4173</v>
+        <v>117222</v>
       </c>
       <c r="G203" s="2">
-        <v>4135</v>
+        <v>116126</v>
       </c>
       <c r="H203" s="2">
-        <v>4022</v>
+        <v>115031</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>175</v>
+        <v>423</v>
       </c>
       <c r="E204" s="2">
-        <v>4726</v>
+        <v>13344</v>
       </c>
       <c r="F204" s="2">
-        <v>4684</v>
+        <v>13221</v>
       </c>
       <c r="G204" s="2">
-        <v>4641</v>
+        <v>13097</v>
       </c>
       <c r="H204" s="2">
-        <v>4513</v>
+        <v>12974</v>
       </c>
       <c r="I204" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="E205" s="2">
-        <v>4957</v>
+        <v>42147</v>
       </c>
       <c r="F205" s="2">
-        <v>4913</v>
+        <v>41757</v>
       </c>
       <c r="G205" s="2">
-        <v>4868</v>
+        <v>41367</v>
       </c>
       <c r="H205" s="2">
-        <v>4734</v>
+        <v>40976</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E206" s="2">
-        <v>46051</v>
+        <v>1826</v>
       </c>
       <c r="F206" s="2">
-        <v>45636</v>
+        <v>1809</v>
       </c>
       <c r="G206" s="2">
-        <v>45221</v>
+        <v>1792</v>
       </c>
       <c r="H206" s="2">
-        <v>43976</v>
+        <v>1776</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="E207" s="2">
-        <v>47106</v>
+        <v>15860</v>
       </c>
       <c r="F207" s="2">
-        <v>46682</v>
+        <v>15713</v>
       </c>
       <c r="G207" s="2">
-        <v>46257</v>
+        <v>15566</v>
       </c>
       <c r="H207" s="2">
-        <v>44984</v>
+        <v>15419</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E208" s="2">
-        <v>518414</v>
+        <v>3578</v>
       </c>
       <c r="F208" s="2">
-        <v>513744</v>
+        <v>3545</v>
       </c>
       <c r="G208" s="2">
-        <v>509074</v>
+        <v>3512</v>
       </c>
       <c r="H208" s="2">
-        <v>495062</v>
+        <v>3479</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E209" s="2">
-        <v>62328</v>
+        <v>5066</v>
       </c>
       <c r="F209" s="2">
-        <v>61766</v>
+        <v>5019</v>
       </c>
       <c r="G209" s="2">
-        <v>61205</v>
+        <v>4972</v>
       </c>
       <c r="H209" s="2">
-        <v>59520</v>
+        <v>4926</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E210" s="2">
-        <v>59780</v>
+        <v>849</v>
       </c>
       <c r="F210" s="2">
-        <v>59242</v>
+        <v>841</v>
       </c>
       <c r="G210" s="2">
-        <v>58703</v>
+        <v>833</v>
       </c>
       <c r="H210" s="2">
-        <v>57087</v>
+        <v>825</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="E211" s="2">
-        <v>6003</v>
+        <v>6750</v>
       </c>
       <c r="F211" s="2">
-        <v>5949</v>
+        <v>6688</v>
       </c>
       <c r="G211" s="2">
-        <v>5895</v>
+        <v>6625</v>
       </c>
       <c r="H211" s="2">
-        <v>5732</v>
+        <v>6563</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="E212" s="2">
-        <v>70541</v>
+        <v>8041</v>
       </c>
       <c r="F212" s="2">
-        <v>69905</v>
+        <v>7966</v>
       </c>
       <c r="G212" s="2">
-        <v>69270</v>
+        <v>7892</v>
       </c>
       <c r="H212" s="2">
-        <v>67363</v>
+        <v>7817</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="E213" s="2">
-        <v>675015</v>
+        <v>28080</v>
       </c>
       <c r="F213" s="2">
-        <v>668934</v>
+        <v>27820</v>
       </c>
       <c r="G213" s="2">
-        <v>662853</v>
+        <v>27560</v>
       </c>
       <c r="H213" s="2">
-        <v>644609</v>
+        <v>27300</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>154</v>
+        <v>427</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="E214" s="2">
-        <v>66995</v>
+        <v>89275</v>
       </c>
       <c r="F214" s="2">
-        <v>66392</v>
+        <v>88448</v>
       </c>
       <c r="G214" s="2">
-        <v>65788</v>
+        <v>87622</v>
       </c>
       <c r="H214" s="2">
-        <v>63977</v>
+        <v>86795</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="E215" s="2">
-        <v>73360</v>
+        <v>83671</v>
       </c>
       <c r="F215" s="2">
-        <v>72699</v>
+        <v>82896</v>
       </c>
       <c r="G215" s="2">
-        <v>72038</v>
+        <v>82121</v>
       </c>
       <c r="H215" s="2">
-        <v>70055</v>
+        <v>81347</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="E216" s="2">
-        <v>78062</v>
+        <v>17820</v>
       </c>
       <c r="F216" s="2">
-        <v>77359</v>
+        <v>17655</v>
       </c>
       <c r="G216" s="2">
-        <v>76655</v>
+        <v>17490</v>
       </c>
       <c r="H216" s="2">
-        <v>74546</v>
+        <v>17325</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="E217" s="2">
-        <v>74641</v>
+        <v>28107</v>
       </c>
       <c r="F217" s="2">
-        <v>73968</v>
+        <v>27847</v>
       </c>
       <c r="G217" s="2">
-        <v>73296</v>
+        <v>27587</v>
       </c>
       <c r="H217" s="2">
-        <v>71279</v>
+        <v>27326</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>397</v>
+        <v>452</v>
       </c>
       <c r="E218" s="2">
-        <v>7986</v>
+        <v>11869</v>
       </c>
       <c r="F218" s="2">
-        <v>7915</v>
+        <v>11759</v>
       </c>
       <c r="G218" s="2">
-        <v>7843</v>
+        <v>11649</v>
       </c>
       <c r="H218" s="2">
-        <v>7627</v>
+        <v>11540</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="E219" s="2">
-        <v>82998</v>
+        <v>36099</v>
       </c>
       <c r="F219" s="2">
-        <v>82250</v>
+        <v>35765</v>
       </c>
       <c r="G219" s="2">
-        <v>81503</v>
+        <v>35431</v>
       </c>
       <c r="H219" s="2">
-        <v>79259</v>
+        <v>35096</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E220" s="2">
-        <v>1114</v>
+        <v>1724</v>
       </c>
       <c r="F220" s="2">
-        <v>1104</v>
+        <v>1708</v>
       </c>
       <c r="G220" s="2">
-        <v>1094</v>
+        <v>1692</v>
       </c>
       <c r="H220" s="2">
-        <v>1064</v>
+        <v>1676</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E221" s="2">
-        <v>13544</v>
+        <v>16978</v>
       </c>
       <c r="F221" s="2">
-        <v>13422</v>
+        <v>16820</v>
       </c>
       <c r="G221" s="2">
-        <v>13300</v>
+        <v>16663</v>
       </c>
       <c r="H221" s="2">
-        <v>12934</v>
+        <v>16506</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="E222" s="2">
-        <v>10522</v>
+        <v>26619</v>
       </c>
       <c r="F222" s="2">
-        <v>10427</v>
+        <v>26372</v>
       </c>
       <c r="G222" s="2">
-        <v>10332</v>
+        <v>26126</v>
       </c>
       <c r="H222" s="2">
-        <v>10048</v>
+        <v>25879</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="E223" s="2">
-        <v>113108</v>
+        <v>3606</v>
       </c>
       <c r="F223" s="2">
-        <v>112089</v>
+        <v>3573</v>
       </c>
       <c r="G223" s="2">
-        <v>111070</v>
+        <v>3539</v>
       </c>
       <c r="H223" s="2">
-        <v>108013</v>
+        <v>3506</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>399</v>
+        <v>465</v>
       </c>
       <c r="E224" s="2">
-        <v>12501</v>
+        <v>34741</v>
       </c>
       <c r="F224" s="2">
-        <v>12388</v>
+        <v>34420</v>
       </c>
       <c r="G224" s="2">
-        <v>12276</v>
+        <v>34098</v>
       </c>
       <c r="H224" s="2">
-        <v>11938</v>
+        <v>33776</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E225" s="2">
-        <v>123687</v>
+        <v>5216</v>
       </c>
       <c r="F225" s="2">
-        <v>122573</v>
+        <v>5168</v>
       </c>
       <c r="G225" s="2">
-        <v>121459</v>
+        <v>5120</v>
       </c>
       <c r="H225" s="2">
-        <v>118116</v>
+        <v>5072</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E226" s="2">
-        <v>127112</v>
+        <v>50496</v>
       </c>
       <c r="F226" s="2">
-        <v>125967</v>
+        <v>50029</v>
       </c>
       <c r="G226" s="2">
-        <v>124821</v>
+        <v>49561</v>
       </c>
       <c r="H226" s="2">
-        <v>121386</v>
+        <v>49094</v>
       </c>
       <c r="I226" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>193</v>
+        <v>471</v>
       </c>
       <c r="E227" s="2">
-        <v>1593</v>
+        <v>916</v>
       </c>
       <c r="F227" s="2">
-        <v>1579</v>
+        <v>907</v>
       </c>
       <c r="G227" s="2">
-        <v>1564</v>
+        <v>899</v>
       </c>
       <c r="H227" s="2">
-        <v>1521</v>
+        <v>890</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>195</v>
+        <v>473</v>
       </c>
       <c r="E228" s="2">
-        <v>14701</v>
+        <v>8816</v>
       </c>
       <c r="F228" s="2">
-        <v>14568</v>
+        <v>8734</v>
       </c>
       <c r="G228" s="2">
-        <v>14436</v>
+        <v>8653</v>
       </c>
       <c r="H228" s="2">
-        <v>14039</v>
+        <v>8571</v>
       </c>
       <c r="I228" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E229" s="2">
-        <v>21403</v>
+        <v>10540</v>
       </c>
       <c r="F229" s="2">
-        <v>21210</v>
+        <v>10442</v>
       </c>
       <c r="G229" s="2">
-        <v>21017</v>
+        <v>10345</v>
       </c>
       <c r="H229" s="2">
-        <v>20439</v>
+        <v>10247</v>
       </c>
       <c r="I229" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E230" s="2">
-        <v>156732</v>
+        <v>14032</v>
       </c>
       <c r="F230" s="2">
-        <v>155320</v>
+        <v>13903</v>
       </c>
       <c r="G230" s="2">
-        <v>153908</v>
+        <v>13773</v>
       </c>
       <c r="H230" s="2">
-        <v>149672</v>
+        <v>13643</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>154</v>
+        <v>456</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E231" s="2">
-        <v>156378</v>
+        <v>136323</v>
       </c>
       <c r="F231" s="2">
-        <v>154969</v>
+        <v>135061</v>
       </c>
       <c r="G231" s="2">
-        <v>153560</v>
+        <v>133799</v>
       </c>
       <c r="H231" s="2">
-        <v>149334</v>
+        <v>132536</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C232" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" s="2">
-        <v>149283</v>
+        <v>96206</v>
       </c>
       <c r="F232" s="2">
-        <v>147938</v>
+        <v>95316</v>
       </c>
       <c r="G232" s="2">
-        <v>146593</v>
+        <v>94425</v>
       </c>
       <c r="H232" s="2">
-        <v>142558</v>
+        <v>93534</v>
       </c>
       <c r="I232" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E233" s="2">
-        <v>15884</v>
+        <v>19721</v>
       </c>
       <c r="F233" s="2">
-        <v>15741</v>
+        <v>19538</v>
       </c>
       <c r="G233" s="2">
-        <v>15598</v>
+        <v>19356</v>
       </c>
       <c r="H233" s="2">
-        <v>15169</v>
+        <v>19173</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>154</v>
+        <v>481</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E234" s="2">
-        <v>1514</v>
+        <v>96196</v>
       </c>
       <c r="F234" s="2">
-        <v>1500</v>
+        <v>95305</v>
       </c>
       <c r="G234" s="2">
-        <v>1487</v>
+        <v>94414</v>
       </c>
       <c r="H234" s="2">
-        <v>1446</v>
+        <v>93524</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E235" s="2">
-        <v>200105</v>
+        <v>9941</v>
       </c>
       <c r="F235" s="2">
-        <v>198303</v>
+        <v>9849</v>
       </c>
       <c r="G235" s="2">
-        <v>196500</v>
+        <v>9757</v>
       </c>
       <c r="H235" s="2">
-        <v>191092</v>
+        <v>9665</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E236" s="2">
-        <v>207644</v>
+        <v>95483</v>
       </c>
       <c r="F236" s="2">
-        <v>205774</v>
+        <v>94599</v>
       </c>
       <c r="G236" s="2">
-        <v>203903</v>
+        <v>93715</v>
       </c>
       <c r="H236" s="2">
-        <v>198291</v>
+        <v>92831</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E237" s="2">
-        <v>35823</v>
+        <v>136335</v>
       </c>
       <c r="F237" s="2">
-        <v>35500</v>
+        <v>135073</v>
       </c>
       <c r="G237" s="2">
-        <v>35178</v>
+        <v>133810</v>
       </c>
       <c r="H237" s="2">
-        <v>34209</v>
+        <v>132548</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E238" s="2">
-        <v>23215</v>
+        <v>158050</v>
       </c>
       <c r="F238" s="2">
-        <v>23005</v>
+        <v>156587</v>
       </c>
       <c r="G238" s="2">
-        <v>22796</v>
+        <v>155124</v>
       </c>
       <c r="H238" s="2">
-        <v>22169</v>
+        <v>153660</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E239" s="2">
-        <v>23106</v>
+        <v>168035</v>
       </c>
       <c r="F239" s="2">
-        <v>22898</v>
+        <v>166479</v>
       </c>
       <c r="G239" s="2">
-        <v>22689</v>
+        <v>164923</v>
       </c>
       <c r="H239" s="2">
-        <v>22065</v>
+        <v>163367</v>
       </c>
       <c r="I239" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E240" s="2">
-        <v>239471</v>
+        <v>16866</v>
       </c>
       <c r="F240" s="2">
-        <v>237314</v>
+        <v>16710</v>
       </c>
       <c r="G240" s="2">
-        <v>235157</v>
+        <v>16554</v>
       </c>
       <c r="H240" s="2">
-        <v>228684</v>
+        <v>16398</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E241" s="2">
-        <v>25546</v>
+        <v>18965</v>
       </c>
       <c r="F241" s="2">
-        <v>25315</v>
+        <v>18789</v>
       </c>
       <c r="G241" s="2">
-        <v>25085</v>
+        <v>18614</v>
       </c>
       <c r="H241" s="2">
-        <v>24395</v>
+        <v>18438</v>
       </c>
       <c r="I241" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E242" s="2">
-        <v>158439</v>
+        <v>263133</v>
       </c>
       <c r="F242" s="2">
-        <v>157012</v>
+        <v>260697</v>
       </c>
       <c r="G242" s="2">
-        <v>155584</v>
+        <v>258261</v>
       </c>
       <c r="H242" s="2">
-        <v>151302</v>
+        <v>255824</v>
       </c>
       <c r="I242" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E243" s="2">
-        <v>90804</v>
+        <v>315360</v>
       </c>
       <c r="F243" s="2">
-        <v>89986</v>
+        <v>312440</v>
       </c>
       <c r="G243" s="2">
-        <v>89167</v>
+        <v>309520</v>
       </c>
       <c r="H243" s="2">
-        <v>86713</v>
+        <v>306600</v>
       </c>
       <c r="I243" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E244" s="2">
-        <v>4675</v>
+        <v>37009</v>
       </c>
       <c r="F244" s="2">
-        <v>4633</v>
+        <v>36667</v>
       </c>
       <c r="G244" s="2">
-        <v>4591</v>
+        <v>36324</v>
       </c>
       <c r="H244" s="2">
-        <v>4465</v>
+        <v>35981</v>
       </c>
       <c r="I244" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E245" s="2">
-        <v>9028</v>
+        <v>51803</v>
       </c>
       <c r="F245" s="2">
-        <v>8946</v>
+        <v>51324</v>
       </c>
       <c r="G245" s="2">
-        <v>8865</v>
+        <v>50844</v>
       </c>
       <c r="H245" s="2">
-        <v>8621</v>
+        <v>50364</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E246" s="2">
-        <v>18450</v>
+        <v>5273</v>
       </c>
       <c r="F246" s="2">
-        <v>18284</v>
+        <v>5224</v>
       </c>
       <c r="G246" s="2">
-        <v>18118</v>
+        <v>5175</v>
       </c>
       <c r="H246" s="2">
-        <v>17619</v>
+        <v>5126</v>
       </c>
       <c r="I246" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E247" s="2">
-        <v>111688</v>
+        <v>44847</v>
       </c>
       <c r="F247" s="2">
-        <v>110682</v>
+        <v>44432</v>
       </c>
       <c r="G247" s="2">
-        <v>109676</v>
+        <v>44017</v>
       </c>
       <c r="H247" s="2">
-        <v>106657</v>
+        <v>43601</v>
       </c>
       <c r="I247" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>240</v>
+        <v>488</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E248" s="2">
-        <v>17377</v>
+        <v>68779</v>
       </c>
       <c r="F248" s="2">
-        <v>17221</v>
+        <v>68142</v>
       </c>
       <c r="G248" s="2">
-        <v>17064</v>
+        <v>67505</v>
       </c>
       <c r="H248" s="2">
-        <v>16594</v>
+        <v>66868</v>
       </c>
       <c r="I248" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>240</v>
+        <v>488</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E249" s="2">
-        <v>64241</v>
+        <v>83502</v>
       </c>
       <c r="F249" s="2">
-        <v>63663</v>
+        <v>82729</v>
       </c>
       <c r="G249" s="2">
-        <v>63084</v>
+        <v>81956</v>
       </c>
       <c r="H249" s="2">
-        <v>61348</v>
+        <v>81183</v>
       </c>
       <c r="I249" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E250" s="2">
-        <v>24348</v>
+        <v>198489</v>
       </c>
       <c r="F250" s="2">
-        <v>24129</v>
+        <v>196651</v>
       </c>
       <c r="G250" s="2">
-        <v>23909</v>
+        <v>194813</v>
       </c>
       <c r="H250" s="2">
-        <v>23251</v>
+        <v>192975</v>
       </c>
       <c r="I250" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C251" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="D251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="2">
-        <v>24387</v>
+        <v>1984884</v>
       </c>
       <c r="F251" s="2">
-        <v>24167</v>
+        <v>1966506</v>
       </c>
       <c r="G251" s="2">
-        <v>23947</v>
+        <v>1948127</v>
       </c>
       <c r="H251" s="2">
-        <v>23288</v>
+        <v>1929749</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C252" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E252" s="2">
-        <v>57393</v>
+        <v>297733</v>
       </c>
       <c r="F252" s="2">
-        <v>56876</v>
+        <v>294977</v>
       </c>
       <c r="G252" s="2">
-        <v>56358</v>
+        <v>292220</v>
       </c>
       <c r="H252" s="2">
-        <v>54807</v>
+        <v>289463</v>
       </c>
       <c r="I252" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="C253" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E253" s="2">
-        <v>32312</v>
+        <v>465507</v>
       </c>
       <c r="F253" s="2">
-        <v>32021</v>
+        <v>461197</v>
       </c>
       <c r="G253" s="2">
-        <v>31730</v>
+        <v>456887</v>
       </c>
       <c r="H253" s="2">
-        <v>30857</v>
+        <v>452576</v>
       </c>
       <c r="I253" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="E254" s="2">
-        <v>87163</v>
+        <v>99246</v>
       </c>
       <c r="F254" s="2">
-        <v>86378</v>
+        <v>98327</v>
       </c>
       <c r="G254" s="2">
-        <v>85592</v>
+        <v>97408</v>
       </c>
       <c r="H254" s="2">
-        <v>83237</v>
+        <v>96489</v>
       </c>
       <c r="I254" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E255" s="2">
-        <v>15763</v>
+        <v>992442</v>
       </c>
       <c r="F255" s="2">
-        <v>15621</v>
+        <v>983253</v>
       </c>
       <c r="G255" s="2">
-        <v>15479</v>
+        <v>974064</v>
       </c>
       <c r="H255" s="2">
-        <v>15053</v>
+        <v>964874</v>
       </c>
       <c r="I255" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="C256" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E256" s="2">
-        <v>173798</v>
+        <v>49140</v>
       </c>
       <c r="F256" s="2">
-        <v>172233</v>
+        <v>48685</v>
       </c>
       <c r="G256" s="2">
-        <v>170667</v>
+        <v>48230</v>
       </c>
       <c r="H256" s="2">
-        <v>165970</v>
+        <v>47775</v>
       </c>
       <c r="I256" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="C257" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E257" s="2">
-        <v>34499</v>
+        <v>9661</v>
       </c>
       <c r="F257" s="2">
-        <v>34188</v>
+        <v>9571</v>
       </c>
       <c r="G257" s="2">
-        <v>33877</v>
+        <v>9482</v>
       </c>
       <c r="H257" s="2">
-        <v>32945</v>
+        <v>9392</v>
       </c>
       <c r="I257" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E258" s="2">
-        <v>51734</v>
+        <v>93986</v>
       </c>
       <c r="F258" s="2">
-        <v>51268</v>
+        <v>93116</v>
       </c>
       <c r="G258" s="2">
-        <v>50802</v>
+        <v>92245</v>
       </c>
       <c r="H258" s="2">
-        <v>49403</v>
+        <v>91375</v>
       </c>
       <c r="I258" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E259" s="2">
-        <v>66656</v>
+        <v>19548</v>
       </c>
       <c r="F259" s="2">
-        <v>66055</v>
+        <v>19367</v>
       </c>
       <c r="G259" s="2">
-        <v>65455</v>
+        <v>19186</v>
       </c>
       <c r="H259" s="2">
-        <v>63653</v>
+        <v>19005</v>
       </c>
       <c r="I259" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>527</v>
+        <v>213</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>530</v>
+        <v>541</v>
       </c>
       <c r="E260" s="2">
-        <v>85840</v>
+        <v>6993</v>
       </c>
       <c r="F260" s="2">
-        <v>85066</v>
+        <v>6928</v>
       </c>
       <c r="G260" s="2">
-        <v>84293</v>
+        <v>6864</v>
       </c>
       <c r="H260" s="2">
-        <v>81973</v>
+        <v>6799</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E261" s="2">
-        <v>105544</v>
+        <v>85661</v>
       </c>
       <c r="F261" s="2">
-        <v>104594</v>
+        <v>84868</v>
       </c>
       <c r="G261" s="2">
-        <v>103643</v>
+        <v>84075</v>
       </c>
       <c r="H261" s="2">
-        <v>100790</v>
+        <v>83282</v>
       </c>
       <c r="I261" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="E262" s="2">
-        <v>174166</v>
+        <v>243474</v>
       </c>
       <c r="F262" s="2">
-        <v>172597</v>
+        <v>241220</v>
       </c>
       <c r="G262" s="2">
-        <v>171028</v>
+        <v>238965</v>
       </c>
       <c r="H262" s="2">
-        <v>166320</v>
+        <v>236711</v>
       </c>
       <c r="I262" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E263" s="2">
-        <v>204938</v>
+        <v>3210</v>
       </c>
       <c r="F263" s="2">
-        <v>203092</v>
+        <v>3180</v>
       </c>
       <c r="G263" s="2">
-        <v>201246</v>
+        <v>3150</v>
       </c>
       <c r="H263" s="2">
-        <v>195707</v>
+        <v>3121</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C264" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="C264" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" s="1" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E264" s="2">
-        <v>11241</v>
+        <v>48554</v>
       </c>
       <c r="F264" s="2">
-        <v>11140</v>
+        <v>48104</v>
       </c>
       <c r="G264" s="2">
-        <v>11038</v>
+        <v>47654</v>
       </c>
       <c r="H264" s="2">
-        <v>10735</v>
+        <v>47205</v>
       </c>
       <c r="I264" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="E265" s="2">
-        <v>107775</v>
+        <v>486699</v>
       </c>
       <c r="F265" s="2">
-        <v>106805</v>
+        <v>482192</v>
       </c>
       <c r="G265" s="2">
-        <v>105834</v>
+        <v>477686</v>
       </c>
       <c r="H265" s="2">
-        <v>102921</v>
+        <v>473179</v>
       </c>
       <c r="I265" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E266" s="2">
-        <v>14164</v>
+        <v>6323</v>
       </c>
       <c r="F266" s="2">
-        <v>14036</v>
+        <v>6265</v>
       </c>
       <c r="G266" s="2">
-        <v>13908</v>
+        <v>6206</v>
       </c>
       <c r="H266" s="2">
-        <v>13526</v>
+        <v>6148</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E267" s="2">
-        <v>16467</v>
+        <v>81071</v>
       </c>
       <c r="F267" s="2">
-        <v>16319</v>
+        <v>80321</v>
       </c>
       <c r="G267" s="2">
-        <v>16170</v>
+        <v>79570</v>
       </c>
       <c r="H267" s="2">
-        <v>15725</v>
+        <v>78819</v>
       </c>
       <c r="I267" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E268" s="2">
-        <v>22000</v>
+        <v>11400</v>
       </c>
       <c r="F268" s="2">
-        <v>21802</v>
+        <v>11295</v>
       </c>
       <c r="G268" s="2">
-        <v>21604</v>
+        <v>11189</v>
       </c>
       <c r="H268" s="2">
-        <v>21009</v>
+        <v>11084</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E269" s="2">
-        <v>27327</v>
+        <v>113464</v>
       </c>
       <c r="F269" s="2">
-        <v>27081</v>
+        <v>112413</v>
       </c>
       <c r="G269" s="2">
-        <v>26835</v>
+        <v>111363</v>
       </c>
       <c r="H269" s="2">
-        <v>26096</v>
+        <v>110312</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E270" s="2">
-        <v>32745</v>
+        <v>2094</v>
       </c>
       <c r="F270" s="2">
-        <v>32450</v>
+        <v>2075</v>
       </c>
       <c r="G270" s="2">
-        <v>32155</v>
+        <v>2055</v>
       </c>
       <c r="H270" s="2">
-        <v>31270</v>
+        <v>2036</v>
       </c>
       <c r="I270" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E271" s="2">
-        <v>38289</v>
+        <v>16094</v>
       </c>
       <c r="F271" s="2">
-        <v>37945</v>
+        <v>15945</v>
       </c>
       <c r="G271" s="2">
-        <v>37600</v>
+        <v>15796</v>
       </c>
       <c r="H271" s="2">
-        <v>36565</v>
+        <v>15647</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E272" s="2">
-        <v>43690</v>
+        <v>162147</v>
       </c>
       <c r="F272" s="2">
-        <v>43296</v>
+        <v>160646</v>
       </c>
       <c r="G272" s="2">
-        <v>42902</v>
+        <v>159144</v>
       </c>
       <c r="H272" s="2">
-        <v>41722</v>
+        <v>157643</v>
       </c>
       <c r="I272" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="E273" s="2">
-        <v>49227</v>
+        <v>50760</v>
       </c>
       <c r="F273" s="2">
-        <v>48784</v>
+        <v>50290</v>
       </c>
       <c r="G273" s="2">
-        <v>48340</v>
+        <v>49820</v>
       </c>
       <c r="H273" s="2">
-        <v>47010</v>
+        <v>49350</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>240</v>
+        <v>571</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="E274" s="2">
-        <v>54917</v>
+        <v>282150</v>
       </c>
       <c r="F274" s="2">
-        <v>54423</v>
+        <v>279538</v>
       </c>
       <c r="G274" s="2">
-        <v>53928</v>
+        <v>276925</v>
       </c>
       <c r="H274" s="2">
-        <v>52444</v>
+        <v>274313</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E275" s="2">
-        <v>10505</v>
+        <v>254175</v>
       </c>
       <c r="F275" s="2">
-        <v>10410</v>
+        <v>251821</v>
       </c>
       <c r="G275" s="2">
-        <v>10316</v>
+        <v>249468</v>
       </c>
       <c r="H275" s="2">
-        <v>10032</v>
+        <v>247114</v>
       </c>
       <c r="I275" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="C276" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D276" s="1" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E276" s="2">
-        <v>55667</v>
+        <v>96552</v>
       </c>
       <c r="F276" s="2">
-        <v>55165</v>
+        <v>95658</v>
       </c>
       <c r="G276" s="2">
-        <v>54664</v>
+        <v>94764</v>
       </c>
       <c r="H276" s="2">
-        <v>53159</v>
+        <v>93870</v>
       </c>
       <c r="I276" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>154</v>
+        <v>571</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E277" s="2">
-        <v>85054</v>
+        <v>89554</v>
       </c>
       <c r="F277" s="2">
-        <v>84288</v>
+        <v>88724</v>
       </c>
       <c r="G277" s="2">
-        <v>83521</v>
+        <v>87895</v>
       </c>
       <c r="H277" s="2">
-        <v>81223</v>
+        <v>87066</v>
       </c>
       <c r="I277" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>154</v>
+        <v>571</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="E278" s="2">
-        <v>209318</v>
+        <v>20180</v>
       </c>
       <c r="F278" s="2">
-        <v>207433</v>
+        <v>19993</v>
       </c>
       <c r="G278" s="2">
-        <v>205547</v>
+        <v>19806</v>
       </c>
       <c r="H278" s="2">
-        <v>199890</v>
+        <v>19619</v>
       </c>
       <c r="I278" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>157</v>
+        <v>571</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E279" s="2">
-        <v>101482</v>
+        <v>18144</v>
       </c>
       <c r="F279" s="2">
-        <v>100568</v>
+        <v>17976</v>
       </c>
       <c r="G279" s="2">
-        <v>99653</v>
+        <v>17808</v>
       </c>
       <c r="H279" s="2">
-        <v>96911</v>
+        <v>17640</v>
       </c>
       <c r="I279" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E280" s="2">
-        <v>566250</v>
+        <v>290358</v>
       </c>
       <c r="F280" s="2">
-        <v>561149</v>
+        <v>287670</v>
       </c>
       <c r="G280" s="2">
-        <v>556047</v>
+        <v>284981</v>
       </c>
       <c r="H280" s="2">
-        <v>540743</v>
+        <v>282293</v>
       </c>
       <c r="I280" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="E281" s="2">
-        <v>91706</v>
+        <v>85320</v>
       </c>
       <c r="F281" s="2">
-        <v>90880</v>
+        <v>84530</v>
       </c>
       <c r="G281" s="2">
-        <v>90054</v>
+        <v>83740</v>
       </c>
       <c r="H281" s="2">
-        <v>87575</v>
+        <v>82950</v>
       </c>
       <c r="I281" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="E282" s="2">
-        <v>20918</v>
+        <v>89554</v>
       </c>
       <c r="F282" s="2">
-        <v>20730</v>
+        <v>88724</v>
       </c>
       <c r="G282" s="2">
-        <v>20541</v>
+        <v>87895</v>
       </c>
       <c r="H282" s="2">
-        <v>19976</v>
+        <v>87066</v>
       </c>
       <c r="I282" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E283" s="2">
-        <v>283114</v>
+        <v>1073800</v>
       </c>
       <c r="F283" s="2">
-        <v>280564</v>
+        <v>1063857</v>
       </c>
       <c r="G283" s="2">
-        <v>278013</v>
+        <v>1053915</v>
       </c>
       <c r="H283" s="2">
-        <v>270361</v>
+        <v>1043972</v>
       </c>
       <c r="I283" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>581</v>
+        <v>15</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E284" s="2">
-        <v>159276</v>
+        <v>178200</v>
       </c>
       <c r="F284" s="2">
-        <v>157841</v>
+        <v>176550</v>
       </c>
       <c r="G284" s="2">
-        <v>156406</v>
+        <v>174900</v>
       </c>
       <c r="H284" s="2">
-        <v>152102</v>
+        <v>173250</v>
       </c>
       <c r="I284" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>581</v>
+        <v>15</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E285" s="2">
-        <v>451274</v>
+        <v>17820</v>
       </c>
       <c r="F285" s="2">
-        <v>447208</v>
+        <v>17655</v>
       </c>
       <c r="G285" s="2">
-        <v>443143</v>
+        <v>17490</v>
       </c>
       <c r="H285" s="2">
-        <v>430946</v>
+        <v>17325</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>581</v>
+        <v>15</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E286" s="2">
-        <v>83654</v>
+        <v>91260</v>
       </c>
       <c r="F286" s="2">
-        <v>82900</v>
+        <v>90415</v>
       </c>
       <c r="G286" s="2">
-        <v>82147</v>
+        <v>89570</v>
       </c>
       <c r="H286" s="2">
-        <v>79886</v>
+        <v>88725</v>
       </c>
       <c r="I286" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="E287" s="2">
-        <v>3363</v>
+        <v>39328</v>
       </c>
       <c r="F287" s="2">
-        <v>3333</v>
+        <v>38964</v>
       </c>
       <c r="G287" s="2">
-        <v>3303</v>
+        <v>38600</v>
       </c>
       <c r="H287" s="2">
-        <v>3212</v>
+        <v>38236</v>
       </c>
       <c r="I287" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>154</v>
+        <v>599</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="E288" s="2">
-        <v>155524</v>
+        <v>14002</v>
       </c>
       <c r="F288" s="2">
-        <v>154123</v>
+        <v>13873</v>
       </c>
       <c r="G288" s="2">
-        <v>152722</v>
+        <v>13743</v>
       </c>
       <c r="H288" s="2">
-        <v>148519</v>
+        <v>13613</v>
       </c>
       <c r="I288" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C289" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="C289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D289" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E289" s="2">
-        <v>21795</v>
+        <v>10919</v>
       </c>
       <c r="F289" s="2">
-        <v>21599</v>
+        <v>10818</v>
       </c>
       <c r="G289" s="2">
-        <v>21402</v>
+        <v>10717</v>
       </c>
       <c r="H289" s="2">
-        <v>20813</v>
+        <v>10616</v>
       </c>
       <c r="I289" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="E290" s="2">
-        <v>32523</v>
+        <v>101542</v>
       </c>
       <c r="F290" s="2">
-        <v>32230</v>
+        <v>100601</v>
       </c>
       <c r="G290" s="2">
-        <v>31937</v>
+        <v>99661</v>
       </c>
       <c r="H290" s="2">
-        <v>31058</v>
+        <v>98721</v>
       </c>
       <c r="I290" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="E291" s="2">
-        <v>37607</v>
+        <v>22151</v>
       </c>
       <c r="F291" s="2">
-        <v>37268</v>
+        <v>21946</v>
       </c>
       <c r="G291" s="2">
-        <v>36929</v>
+        <v>21741</v>
       </c>
       <c r="H291" s="2">
-        <v>35913</v>
+        <v>21536</v>
       </c>
       <c r="I291" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="E292" s="2">
-        <v>43262</v>
+        <v>32756</v>
       </c>
       <c r="F292" s="2">
-        <v>42873</v>
+        <v>32453</v>
       </c>
       <c r="G292" s="2">
-        <v>42483</v>
+        <v>32150</v>
       </c>
       <c r="H292" s="2">
-        <v>41314</v>
+        <v>31847</v>
       </c>
       <c r="I292" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="E293" s="2">
-        <v>49867</v>
+        <v>5384</v>
       </c>
       <c r="F293" s="2">
-        <v>49418</v>
+        <v>5334</v>
       </c>
       <c r="G293" s="2">
-        <v>48968</v>
+        <v>5284</v>
       </c>
       <c r="H293" s="2">
-        <v>47621</v>
+        <v>5234</v>
       </c>
       <c r="I293" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>151</v>
+        <v>599</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="E294" s="2">
-        <v>5678</v>
+        <v>52299</v>
       </c>
       <c r="F294" s="2">
-        <v>5627</v>
+        <v>51815</v>
       </c>
       <c r="G294" s="2">
-        <v>5575</v>
+        <v>51331</v>
       </c>
       <c r="H294" s="2">
-        <v>5422</v>
+        <v>50846</v>
       </c>
       <c r="I294" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>154</v>
+        <v>599</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="E295" s="2">
-        <v>151930</v>
+        <v>73030</v>
       </c>
       <c r="F295" s="2">
-        <v>150561</v>
+        <v>72353</v>
       </c>
       <c r="G295" s="2">
-        <v>149193</v>
+        <v>71677</v>
       </c>
       <c r="H295" s="2">
-        <v>145086</v>
+        <v>71001</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>154</v>
+        <v>618</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="E296" s="2">
-        <v>145133</v>
+        <v>89127</v>
       </c>
       <c r="F296" s="2">
-        <v>143825</v>
+        <v>88302</v>
       </c>
       <c r="G296" s="2">
-        <v>142518</v>
+        <v>87477</v>
       </c>
       <c r="H296" s="2">
-        <v>138595</v>
+        <v>86651</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>154</v>
+        <v>618</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E297" s="2">
-        <v>192688</v>
+        <v>21179</v>
       </c>
       <c r="F297" s="2">
-        <v>190952</v>
+        <v>20983</v>
       </c>
       <c r="G297" s="2">
-        <v>189216</v>
+        <v>20787</v>
       </c>
       <c r="H297" s="2">
-        <v>184009</v>
+        <v>20591</v>
       </c>
       <c r="I297" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="E298" s="2">
-        <v>155402</v>
+        <v>8976</v>
       </c>
       <c r="F298" s="2">
-        <v>154002</v>
+        <v>8893</v>
       </c>
       <c r="G298" s="2">
-        <v>152602</v>
+        <v>8810</v>
       </c>
       <c r="H298" s="2">
-        <v>148402</v>
+        <v>8727</v>
       </c>
       <c r="I298" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>347</v>
+        <v>248</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="E299" s="2">
-        <v>35503</v>
+        <v>8976</v>
       </c>
       <c r="F299" s="2">
-        <v>35184</v>
+        <v>8893</v>
       </c>
       <c r="G299" s="2">
-        <v>34864</v>
+        <v>8810</v>
       </c>
       <c r="H299" s="2">
-        <v>33904</v>
+        <v>8727</v>
       </c>
       <c r="I299" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>622</v>
+        <v>248</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E300" s="2">
-        <v>152244</v>
+        <v>8976</v>
       </c>
       <c r="F300" s="2">
-        <v>150873</v>
+        <v>8893</v>
       </c>
       <c r="G300" s="2">
-        <v>149501</v>
+        <v>8810</v>
       </c>
       <c r="H300" s="2">
-        <v>145386</v>
+        <v>8727</v>
       </c>
       <c r="I300" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>622</v>
+        <v>248</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="E301" s="2">
-        <v>119358</v>
+        <v>8976</v>
       </c>
       <c r="F301" s="2">
-        <v>118283</v>
+        <v>8893</v>
       </c>
       <c r="G301" s="2">
-        <v>117208</v>
+        <v>8810</v>
       </c>
       <c r="H301" s="2">
-        <v>113982</v>
+        <v>8727</v>
       </c>
       <c r="I301" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>622</v>
+        <v>248</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E302" s="2">
-        <v>197298</v>
+        <v>14363</v>
       </c>
       <c r="F302" s="2">
-        <v>195521</v>
+        <v>14230</v>
       </c>
       <c r="G302" s="2">
-        <v>193743</v>
+        <v>14097</v>
       </c>
       <c r="H302" s="2">
-        <v>188411</v>
+        <v>13964</v>
       </c>
       <c r="I302" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>622</v>
+        <v>248</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="E303" s="2">
-        <v>141969</v>
+        <v>5388</v>
       </c>
       <c r="F303" s="2">
-        <v>140690</v>
+        <v>5338</v>
       </c>
       <c r="G303" s="2">
-        <v>139411</v>
+        <v>5288</v>
       </c>
       <c r="H303" s="2">
-        <v>135574</v>
+        <v>5238</v>
       </c>
       <c r="I303" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="E304" s="2">
-        <v>297026</v>
+        <v>11176</v>
       </c>
       <c r="F304" s="2">
-        <v>294350</v>
+        <v>11072</v>
       </c>
       <c r="G304" s="2">
-        <v>291674</v>
+        <v>10969</v>
       </c>
       <c r="H304" s="2">
-        <v>283646</v>
+        <v>10865</v>
       </c>
       <c r="I304" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E305" s="2">
-        <v>239023</v>
+        <v>22352</v>
       </c>
       <c r="F305" s="2">
-        <v>236870</v>
+        <v>22145</v>
       </c>
       <c r="G305" s="2">
-        <v>234716</v>
+        <v>21938</v>
       </c>
       <c r="H305" s="2">
-        <v>228256</v>
+        <v>21731</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E306" s="2">
-        <v>383293</v>
+        <v>226659</v>
       </c>
       <c r="F306" s="2">
-        <v>379840</v>
+        <v>224560</v>
       </c>
       <c r="G306" s="2">
-        <v>376387</v>
+        <v>222461</v>
       </c>
       <c r="H306" s="2">
-        <v>366028</v>
+        <v>220362</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C307" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E307" s="2">
-        <v>283909</v>
+        <v>55880</v>
       </c>
       <c r="F307" s="2">
-        <v>281351</v>
+        <v>55363</v>
       </c>
       <c r="G307" s="2">
-        <v>278794</v>
+        <v>54845</v>
       </c>
       <c r="H307" s="2">
-        <v>271120</v>
+        <v>54328</v>
       </c>
       <c r="I307" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="E308" s="2">
-        <v>418450</v>
+        <v>577771</v>
       </c>
       <c r="F308" s="2">
-        <v>414680</v>
+        <v>572421</v>
       </c>
       <c r="G308" s="2">
-        <v>410910</v>
+        <v>567071</v>
       </c>
       <c r="H308" s="2">
-        <v>399601</v>
+        <v>561722</v>
       </c>
       <c r="I308" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E309" s="2">
-        <v>502385</v>
+        <v>193986</v>
       </c>
       <c r="F309" s="2">
-        <v>497859</v>
+        <v>192190</v>
       </c>
       <c r="G309" s="2">
-        <v>493333</v>
+        <v>190394</v>
       </c>
       <c r="H309" s="2">
-        <v>479755</v>
+        <v>188598</v>
       </c>
       <c r="I309" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C310" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="C310" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E310" s="2">
-        <v>57843</v>
+        <v>166255</v>
       </c>
       <c r="F310" s="2">
-        <v>57322</v>
+        <v>164716</v>
       </c>
       <c r="G310" s="2">
-        <v>56801</v>
+        <v>163176</v>
       </c>
       <c r="H310" s="2">
-        <v>55238</v>
+        <v>161637</v>
       </c>
       <c r="I310" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E311" s="2">
-        <v>73985</v>
+        <v>188487</v>
       </c>
       <c r="F311" s="2">
-        <v>73318</v>
+        <v>186742</v>
       </c>
       <c r="G311" s="2">
-        <v>72652</v>
+        <v>184997</v>
       </c>
       <c r="H311" s="2">
-        <v>70652</v>
+        <v>183251</v>
       </c>
       <c r="I311" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E312" s="2">
-        <v>59549</v>
+        <v>17052</v>
       </c>
       <c r="F312" s="2">
-        <v>59013</v>
+        <v>16894</v>
       </c>
       <c r="G312" s="2">
-        <v>58476</v>
+        <v>16736</v>
       </c>
       <c r="H312" s="2">
-        <v>56867</v>
+        <v>16578</v>
       </c>
       <c r="I312" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E313" s="2">
-        <v>99624</v>
+        <v>19235</v>
       </c>
       <c r="F313" s="2">
-        <v>98726</v>
+        <v>19057</v>
       </c>
       <c r="G313" s="2">
-        <v>97829</v>
+        <v>18879</v>
       </c>
       <c r="H313" s="2">
-        <v>95136</v>
+        <v>18701</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E314" s="2">
-        <v>71096</v>
+        <v>16626</v>
       </c>
       <c r="F314" s="2">
-        <v>70455</v>
+        <v>16472</v>
       </c>
       <c r="G314" s="2">
-        <v>69815</v>
+        <v>16318</v>
       </c>
       <c r="H314" s="2">
-        <v>67893</v>
+        <v>16164</v>
       </c>
       <c r="I314" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E315" s="2">
-        <v>720665</v>
+        <v>18803</v>
       </c>
       <c r="F315" s="2">
-        <v>714173</v>
+        <v>18629</v>
       </c>
       <c r="G315" s="2">
-        <v>707680</v>
+        <v>18455</v>
       </c>
       <c r="H315" s="2">
-        <v>688203</v>
+        <v>18281</v>
       </c>
       <c r="I315" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E316" s="2">
-        <v>116407</v>
+        <v>334800</v>
       </c>
       <c r="F316" s="2">
-        <v>115358</v>
+        <v>331700</v>
       </c>
       <c r="G316" s="2">
-        <v>114309</v>
+        <v>328600</v>
       </c>
       <c r="H316" s="2">
-        <v>111163</v>
+        <v>325500</v>
       </c>
       <c r="I316" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E317" s="2">
-        <v>30061</v>
+        <v>317045</v>
       </c>
       <c r="F317" s="2">
-        <v>29790</v>
+        <v>314109</v>
       </c>
       <c r="G317" s="2">
-        <v>29519</v>
+        <v>311174</v>
       </c>
       <c r="H317" s="2">
-        <v>28707</v>
+        <v>308238</v>
       </c>
       <c r="I317" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E318" s="2">
-        <v>30513</v>
+        <v>2646</v>
       </c>
       <c r="F318" s="2">
-        <v>30238</v>
+        <v>2622</v>
       </c>
       <c r="G318" s="2">
-        <v>29963</v>
+        <v>2597</v>
       </c>
       <c r="H318" s="2">
-        <v>29138</v>
+        <v>2573</v>
       </c>
       <c r="I318" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E319" s="2">
-        <v>61026</v>
+        <v>45365</v>
       </c>
       <c r="F319" s="2">
-        <v>60476</v>
+        <v>44945</v>
       </c>
       <c r="G319" s="2">
-        <v>59926</v>
+        <v>44525</v>
       </c>
       <c r="H319" s="2">
-        <v>58277</v>
+        <v>44105</v>
       </c>
       <c r="I319" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E320" s="2">
-        <v>39588</v>
+        <v>47196</v>
       </c>
       <c r="F320" s="2">
-        <v>39232</v>
+        <v>46759</v>
       </c>
       <c r="G320" s="2">
-        <v>38875</v>
+        <v>46322</v>
       </c>
       <c r="H320" s="2">
-        <v>37805</v>
+        <v>45885</v>
       </c>
       <c r="I320" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E321" s="2">
-        <v>38878</v>
+        <v>4447</v>
       </c>
       <c r="F321" s="2">
-        <v>38528</v>
+        <v>4406</v>
       </c>
       <c r="G321" s="2">
-        <v>38177</v>
+        <v>4365</v>
       </c>
       <c r="H321" s="2">
-        <v>37127</v>
+        <v>4324</v>
       </c>
       <c r="I321" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E322" s="2">
-        <v>29044</v>
+        <v>52542</v>
       </c>
       <c r="F322" s="2">
-        <v>28783</v>
+        <v>52056</v>
       </c>
       <c r="G322" s="2">
-        <v>28521</v>
+        <v>51569</v>
       </c>
       <c r="H322" s="2">
-        <v>27736</v>
+        <v>51083</v>
       </c>
       <c r="I322" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E323" s="2">
-        <v>30103</v>
+        <v>5357</v>
       </c>
       <c r="F323" s="2">
-        <v>29832</v>
+        <v>5307</v>
       </c>
       <c r="G323" s="2">
-        <v>29561</v>
+        <v>5258</v>
       </c>
       <c r="H323" s="2">
-        <v>28747</v>
+        <v>5208</v>
       </c>
       <c r="I323" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E324" s="2">
-        <v>60545</v>
+        <v>54176</v>
       </c>
       <c r="F324" s="2">
-        <v>60000</v>
+        <v>53674</v>
       </c>
       <c r="G324" s="2">
-        <v>59454</v>
+        <v>53173</v>
       </c>
       <c r="H324" s="2">
-        <v>57818</v>
+        <v>52671</v>
       </c>
       <c r="I324" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E325" s="2">
-        <v>39959</v>
+        <v>540027</v>
       </c>
       <c r="F325" s="2">
-        <v>39599</v>
+        <v>535027</v>
       </c>
       <c r="G325" s="2">
-        <v>39239</v>
+        <v>530027</v>
       </c>
       <c r="H325" s="2">
-        <v>38159</v>
+        <v>525026</v>
       </c>
       <c r="I325" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E326" s="2">
-        <v>29568</v>
+        <v>51678</v>
       </c>
       <c r="F326" s="2">
-        <v>29302</v>
+        <v>51200</v>
       </c>
       <c r="G326" s="2">
-        <v>29035</v>
+        <v>50721</v>
       </c>
       <c r="H326" s="2">
-        <v>28236</v>
+        <v>50243</v>
       </c>
       <c r="I326" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E327" s="2">
-        <v>42665</v>
+        <v>6380</v>
       </c>
       <c r="F327" s="2">
-        <v>42281</v>
+        <v>6320</v>
       </c>
       <c r="G327" s="2">
-        <v>41896</v>
+        <v>6261</v>
       </c>
       <c r="H327" s="2">
-        <v>40743</v>
+        <v>6202</v>
       </c>
       <c r="I327" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="E328" s="2">
-        <v>40225</v>
+        <v>634090</v>
       </c>
       <c r="F328" s="2">
-        <v>39863</v>
+        <v>628218</v>
       </c>
       <c r="G328" s="2">
-        <v>39501</v>
+        <v>622347</v>
       </c>
       <c r="H328" s="2">
-        <v>38413</v>
+        <v>616476</v>
       </c>
       <c r="I328" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E329" s="2">
-        <v>29610</v>
+        <v>90260</v>
       </c>
       <c r="F329" s="2">
-        <v>29344</v>
+        <v>89424</v>
       </c>
       <c r="G329" s="2">
-        <v>29077</v>
+        <v>88588</v>
       </c>
       <c r="H329" s="2">
-        <v>28277</v>
+        <v>87753</v>
       </c>
       <c r="I329" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E330" s="2">
-        <v>31795</v>
+        <v>89057</v>
       </c>
       <c r="F330" s="2">
-        <v>31508</v>
+        <v>88232</v>
       </c>
       <c r="G330" s="2">
-        <v>31222</v>
+        <v>87408</v>
       </c>
       <c r="H330" s="2">
-        <v>30363</v>
+        <v>86583</v>
       </c>
       <c r="I330" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E331" s="2">
-        <v>30135</v>
+        <v>58090</v>
       </c>
       <c r="F331" s="2">
-        <v>29864</v>
+        <v>57552</v>
       </c>
       <c r="G331" s="2">
-        <v>29592</v>
+        <v>57014</v>
       </c>
       <c r="H331" s="2">
-        <v>28778</v>
+        <v>56476</v>
       </c>
       <c r="I331" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E332" s="2">
-        <v>13137</v>
+        <v>56430</v>
       </c>
       <c r="F332" s="2">
-        <v>13019</v>
+        <v>55908</v>
       </c>
       <c r="G332" s="2">
-        <v>12900</v>
+        <v>55385</v>
       </c>
       <c r="H332" s="2">
-        <v>12545</v>
+        <v>54863</v>
       </c>
       <c r="I332" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E333" s="2">
-        <v>14208</v>
+        <v>104814</v>
       </c>
       <c r="F333" s="2">
-        <v>14080</v>
+        <v>103844</v>
       </c>
       <c r="G333" s="2">
-        <v>13952</v>
+        <v>102873</v>
       </c>
       <c r="H333" s="2">
-        <v>13568</v>
+        <v>101903</v>
       </c>
       <c r="I333" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E334" s="2">
-        <v>14208</v>
+        <v>10595</v>
       </c>
       <c r="F334" s="2">
-        <v>14080</v>
+        <v>10497</v>
       </c>
       <c r="G334" s="2">
-        <v>13952</v>
+        <v>10399</v>
       </c>
       <c r="H334" s="2">
-        <v>13568</v>
+        <v>10301</v>
       </c>
       <c r="I334" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E335" s="2">
-        <v>18102</v>
+        <v>91206</v>
       </c>
       <c r="F335" s="2">
-        <v>17939</v>
+        <v>90362</v>
       </c>
       <c r="G335" s="2">
-        <v>17776</v>
+        <v>89517</v>
       </c>
       <c r="H335" s="2">
-        <v>17286</v>
+        <v>88673</v>
       </c>
       <c r="I335" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="E336" s="2">
-        <v>15348</v>
+        <v>111656</v>
       </c>
       <c r="F336" s="2">
-        <v>15210</v>
+        <v>110622</v>
       </c>
       <c r="G336" s="2">
-        <v>15071</v>
+        <v>109588</v>
       </c>
       <c r="H336" s="2">
-        <v>14657</v>
+        <v>108554</v>
       </c>
       <c r="I336" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>391</v>
+        <v>642</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E337" s="2">
-        <v>97845</v>
+        <v>134422</v>
       </c>
       <c r="F337" s="2">
-        <v>96964</v>
+        <v>133178</v>
       </c>
       <c r="G337" s="2">
-        <v>96082</v>
+        <v>131933</v>
       </c>
       <c r="H337" s="2">
-        <v>93438</v>
+        <v>130688</v>
       </c>
       <c r="I337" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>699</v>
+        <v>642</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E338" s="2">
-        <v>15568</v>
+        <v>14062</v>
       </c>
       <c r="F338" s="2">
-        <v>15428</v>
+        <v>13931</v>
       </c>
       <c r="G338" s="2">
-        <v>15287</v>
+        <v>13801</v>
       </c>
       <c r="H338" s="2">
-        <v>14867</v>
+        <v>13671</v>
       </c>
       <c r="I338" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>699</v>
+        <v>642</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E339" s="2">
-        <v>235903</v>
+        <v>155898</v>
       </c>
       <c r="F339" s="2">
-        <v>233778</v>
+        <v>154455</v>
       </c>
       <c r="G339" s="2">
-        <v>231652</v>
+        <v>153011</v>
       </c>
       <c r="H339" s="2">
-        <v>225277</v>
+        <v>151568</v>
       </c>
       <c r="I339" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>699</v>
+        <v>642</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E340" s="2">
-        <v>78255</v>
+        <v>96897</v>
       </c>
       <c r="F340" s="2">
-        <v>77550</v>
+        <v>95999</v>
       </c>
       <c r="G340" s="2">
-        <v>76845</v>
+        <v>95102</v>
       </c>
       <c r="H340" s="2">
-        <v>74730</v>
+        <v>94205</v>
       </c>
       <c r="I340" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E341" s="2">
-        <v>3410716</v>
+        <v>82161</v>
       </c>
       <c r="F341" s="2">
-        <v>3379989</v>
+        <v>81400</v>
       </c>
       <c r="G341" s="2">
-        <v>3349262</v>
+        <v>80640</v>
       </c>
       <c r="H341" s="2">
-        <v>3257080</v>
+        <v>79879</v>
       </c>
       <c r="I341" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E342" s="2">
-        <v>51474</v>
+        <v>95499</v>
       </c>
       <c r="F342" s="2">
-        <v>51010</v>
+        <v>94615</v>
       </c>
       <c r="G342" s="2">
-        <v>50547</v>
+        <v>93731</v>
       </c>
       <c r="H342" s="2">
-        <v>49155</v>
+        <v>92846</v>
       </c>
       <c r="I342" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E343" s="2">
-        <v>517016</v>
+        <v>18076</v>
       </c>
       <c r="F343" s="2">
-        <v>512358</v>
+        <v>17909</v>
       </c>
       <c r="G343" s="2">
-        <v>507700</v>
+        <v>17741</v>
       </c>
       <c r="H343" s="2">
-        <v>493727</v>
+        <v>17574</v>
       </c>
       <c r="I343" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E344" s="2">
-        <v>85594</v>
+        <v>181607</v>
       </c>
       <c r="F344" s="2">
-        <v>84823</v>
+        <v>179926</v>
       </c>
       <c r="G344" s="2">
-        <v>84052</v>
+        <v>178244</v>
       </c>
       <c r="H344" s="2">
-        <v>81739</v>
+        <v>176563</v>
       </c>
       <c r="I344" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E345" s="2">
-        <v>855642</v>
+        <v>13036</v>
       </c>
       <c r="F345" s="2">
-        <v>847934</v>
+        <v>12915</v>
       </c>
       <c r="G345" s="2">
-        <v>840225</v>
+        <v>12794</v>
       </c>
       <c r="H345" s="2">
-        <v>817100</v>
+        <v>12674</v>
       </c>
       <c r="I345" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E346" s="2">
-        <v>16892</v>
+        <v>128898</v>
       </c>
       <c r="F346" s="2">
-        <v>16740</v>
+        <v>127705</v>
       </c>
       <c r="G346" s="2">
-        <v>16588</v>
+        <v>126511</v>
       </c>
       <c r="H346" s="2">
-        <v>16131</v>
+        <v>125318</v>
       </c>
       <c r="I346" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E347" s="2">
-        <v>171161</v>
+        <v>1529</v>
       </c>
       <c r="F347" s="2">
-        <v>169619</v>
+        <v>1515</v>
       </c>
       <c r="G347" s="2">
-        <v>168077</v>
+        <v>1501</v>
       </c>
       <c r="H347" s="2">
-        <v>163451</v>
+        <v>1487</v>
       </c>
       <c r="I347" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E348" s="2">
-        <v>171161</v>
+        <v>22766</v>
       </c>
       <c r="F348" s="2">
-        <v>169619</v>
+        <v>22556</v>
       </c>
       <c r="G348" s="2">
-        <v>168077</v>
+        <v>22345</v>
       </c>
       <c r="H348" s="2">
-        <v>163451</v>
+        <v>22134</v>
       </c>
       <c r="I348" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E349" s="2">
-        <v>85594</v>
+        <v>221638</v>
       </c>
       <c r="F349" s="2">
-        <v>84823</v>
+        <v>219585</v>
       </c>
       <c r="G349" s="2">
-        <v>84052</v>
+        <v>217533</v>
       </c>
       <c r="H349" s="2">
-        <v>81739</v>
+        <v>215481</v>
       </c>
       <c r="I349" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>706</v>
+        <v>642</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E350" s="2">
-        <v>343506</v>
+        <v>27022</v>
       </c>
       <c r="F350" s="2">
-        <v>340412</v>
+        <v>26771</v>
       </c>
       <c r="G350" s="2">
-        <v>337317</v>
+        <v>26521</v>
       </c>
       <c r="H350" s="2">
-        <v>328033</v>
+        <v>26271</v>
       </c>
       <c r="I350" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>347</v>
+        <v>642</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E351" s="2">
-        <v>10945</v>
+        <v>270027</v>
       </c>
       <c r="F351" s="2">
-        <v>10846</v>
+        <v>267527</v>
       </c>
       <c r="G351" s="2">
-        <v>10747</v>
+        <v>265027</v>
       </c>
       <c r="H351" s="2">
-        <v>10452</v>
+        <v>262526</v>
       </c>
       <c r="I351" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>347</v>
+        <v>642</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E352" s="2">
-        <v>44360</v>
+        <v>32481</v>
       </c>
       <c r="F352" s="2">
-        <v>43960</v>
+        <v>32180</v>
       </c>
       <c r="G352" s="2">
-        <v>43561</v>
+        <v>31880</v>
       </c>
       <c r="H352" s="2">
-        <v>42362</v>
+        <v>31579</v>
       </c>
       <c r="I352" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>347</v>
+        <v>642</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E353" s="2">
-        <v>5533</v>
+        <v>3761</v>
       </c>
       <c r="F353" s="2">
-        <v>5484</v>
+        <v>3726</v>
       </c>
       <c r="G353" s="2">
-        <v>5434</v>
+        <v>3691</v>
       </c>
       <c r="H353" s="2">
-        <v>5284</v>
+        <v>3656</v>
       </c>
       <c r="I353" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C354" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D354" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="D354" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E354" s="2">
-        <v>16258</v>
+        <v>50757</v>
       </c>
       <c r="F354" s="2">
-        <v>16112</v>
+        <v>50287</v>
       </c>
       <c r="G354" s="2">
-        <v>15965</v>
+        <v>49817</v>
       </c>
       <c r="H354" s="2">
-        <v>15526</v>
+        <v>49347</v>
       </c>
       <c r="I354" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="C355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E355" s="2">
-        <v>7403</v>
+        <v>52580</v>
       </c>
       <c r="F355" s="2">
-        <v>7336</v>
+        <v>52093</v>
       </c>
       <c r="G355" s="2">
-        <v>7269</v>
+        <v>51606</v>
       </c>
       <c r="H355" s="2">
-        <v>7069</v>
+        <v>51119</v>
       </c>
       <c r="I355" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D356" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E356" s="2">
-        <v>3704</v>
+        <v>5799</v>
       </c>
       <c r="F356" s="2">
-        <v>3671</v>
+        <v>5745</v>
       </c>
       <c r="G356" s="2">
-        <v>3637</v>
+        <v>5691</v>
       </c>
       <c r="H356" s="2">
-        <v>3537</v>
+        <v>5637</v>
       </c>
       <c r="I356" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D357" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E357" s="2">
-        <v>5258</v>
+        <v>84469</v>
       </c>
       <c r="F357" s="2">
-        <v>5211</v>
+        <v>83687</v>
       </c>
       <c r="G357" s="2">
-        <v>5163</v>
+        <v>82905</v>
       </c>
       <c r="H357" s="2">
-        <v>5021</v>
+        <v>82123</v>
       </c>
       <c r="I357" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D358" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="C358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E358" s="2">
-        <v>4785899</v>
+        <v>8524</v>
       </c>
       <c r="F358" s="2">
-        <v>4742783</v>
+        <v>8446</v>
       </c>
       <c r="G358" s="2">
-        <v>4699667</v>
+        <v>8367</v>
       </c>
       <c r="H358" s="2">
-        <v>4570318</v>
+        <v>8288</v>
       </c>
       <c r="I358" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D359" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="C359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E359" s="2">
-        <v>4805282</v>
+        <v>13738</v>
       </c>
       <c r="F359" s="2">
-        <v>4761991</v>
+        <v>13610</v>
       </c>
       <c r="G359" s="2">
-        <v>4718700</v>
+        <v>13483</v>
       </c>
       <c r="H359" s="2">
-        <v>4588828</v>
+        <v>13356</v>
       </c>
       <c r="I359" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D360" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="C360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" s="2">
-        <v>5794</v>
+        <v>1710</v>
       </c>
       <c r="F360" s="2">
-        <v>5742</v>
+        <v>1694</v>
       </c>
       <c r="G360" s="2">
-        <v>5690</v>
+        <v>1678</v>
       </c>
       <c r="H360" s="2">
-        <v>5533</v>
+        <v>1662</v>
       </c>
       <c r="I360" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>177</v>
+        <v>747</v>
       </c>
       <c r="E361" s="2">
-        <v>6273</v>
+        <v>17089</v>
       </c>
       <c r="F361" s="2">
-        <v>6216</v>
+        <v>16931</v>
       </c>
       <c r="G361" s="2">
-        <v>6160</v>
+        <v>16772</v>
       </c>
       <c r="H361" s="2">
-        <v>5990</v>
+        <v>16614</v>
       </c>
       <c r="I361" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E362" s="2">
-        <v>5186475</v>
+        <v>169899</v>
       </c>
       <c r="F362" s="2">
-        <v>5139750</v>
+        <v>168326</v>
       </c>
       <c r="G362" s="2">
-        <v>5093025</v>
+        <v>166753</v>
       </c>
       <c r="H362" s="2">
-        <v>4952850</v>
+        <v>165180</v>
       </c>
       <c r="I362" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E363" s="2">
-        <v>5208705</v>
+        <v>18168</v>
       </c>
       <c r="F363" s="2">
-        <v>5161780</v>
+        <v>18000</v>
       </c>
       <c r="G363" s="2">
-        <v>5114854</v>
+        <v>17831</v>
       </c>
       <c r="H363" s="2">
-        <v>4974079</v>
+        <v>17663</v>
       </c>
       <c r="I363" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E364" s="2">
-        <v>5497664</v>
+        <v>26344</v>
       </c>
       <c r="F364" s="2">
-        <v>5448135</v>
+        <v>26101</v>
       </c>
       <c r="G364" s="2">
-        <v>5398607</v>
+        <v>25857</v>
       </c>
       <c r="H364" s="2">
-        <v>5250021</v>
+        <v>25613</v>
       </c>
       <c r="I364" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>181</v>
+        <v>756</v>
       </c>
       <c r="E365" s="2">
-        <v>7831</v>
+        <v>85483</v>
       </c>
       <c r="F365" s="2">
-        <v>7761</v>
+        <v>85701</v>
       </c>
       <c r="G365" s="2">
-        <v>7690</v>
+        <v>82919</v>
       </c>
       <c r="H365" s="2">
-        <v>7478</v>
+        <v>82136</v>
       </c>
       <c r="I365" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E366" s="2">
-        <v>7227141</v>
+        <v>3226</v>
       </c>
       <c r="F366" s="2">
-        <v>7162032</v>
+        <v>3196</v>
       </c>
       <c r="G366" s="2">
-        <v>7096922</v>
+        <v>3166</v>
       </c>
       <c r="H366" s="2">
-        <v>6901594</v>
+        <v>3136</v>
       </c>
       <c r="I366" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>183</v>
+        <v>760</v>
       </c>
       <c r="E367" s="2">
-        <v>8954</v>
+        <v>31009</v>
       </c>
       <c r="F367" s="2">
-        <v>8874</v>
+        <v>30722</v>
       </c>
       <c r="G367" s="2">
-        <v>8793</v>
+        <v>30435</v>
       </c>
       <c r="H367" s="2">
-        <v>8551</v>
+        <v>30148</v>
       </c>
       <c r="I367" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="E368" s="2">
-        <v>9950</v>
+        <v>300275</v>
       </c>
       <c r="F368" s="2">
-        <v>9860</v>
+        <v>297494</v>
       </c>
       <c r="G368" s="2">
-        <v>9771</v>
+        <v>294714</v>
       </c>
       <c r="H368" s="2">
-        <v>9502</v>
+        <v>291934</v>
       </c>
       <c r="I368" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E369" s="2">
-        <v>10107</v>
+        <v>4046</v>
       </c>
       <c r="F369" s="2">
-        <v>10016</v>
+        <v>4008</v>
       </c>
       <c r="G369" s="2">
-        <v>9924</v>
+        <v>3971</v>
       </c>
       <c r="H369" s="2">
-        <v>9651</v>
+        <v>3933</v>
       </c>
       <c r="I369" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="E370" s="2">
-        <v>12501</v>
+        <v>34230</v>
       </c>
       <c r="F370" s="2">
-        <v>12388</v>
+        <v>33913</v>
       </c>
       <c r="G370" s="2">
-        <v>12276</v>
+        <v>33596</v>
       </c>
       <c r="H370" s="2">
-        <v>11938</v>
+        <v>33279</v>
       </c>
       <c r="I370" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="E371" s="2">
-        <v>13592</v>
+        <v>35075</v>
       </c>
       <c r="F371" s="2">
-        <v>13470</v>
+        <v>34750</v>
       </c>
       <c r="G371" s="2">
-        <v>13347</v>
+        <v>34426</v>
       </c>
       <c r="H371" s="2">
-        <v>12980</v>
+        <v>34101</v>
       </c>
       <c r="I371" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E372" s="2">
-        <v>13722</v>
+        <v>348500</v>
       </c>
       <c r="F372" s="2">
-        <v>13598</v>
+        <v>345273</v>
       </c>
       <c r="G372" s="2">
-        <v>13475</v>
+        <v>342046</v>
       </c>
       <c r="H372" s="2">
-        <v>13104</v>
+        <v>338819</v>
       </c>
       <c r="I372" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="E373" s="2">
-        <v>15649</v>
+        <v>4046</v>
       </c>
       <c r="F373" s="2">
-        <v>15508</v>
+        <v>4008</v>
       </c>
       <c r="G373" s="2">
-        <v>15367</v>
+        <v>3971</v>
       </c>
       <c r="H373" s="2">
-        <v>14944</v>
+        <v>3933</v>
       </c>
       <c r="I373" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="E374" s="2">
-        <v>16205</v>
+        <v>367024</v>
       </c>
       <c r="F374" s="2">
-        <v>16059</v>
+        <v>363626</v>
       </c>
       <c r="G374" s="2">
-        <v>15913</v>
+        <v>360227</v>
       </c>
       <c r="H374" s="2">
-        <v>15475</v>
+        <v>356829</v>
       </c>
       <c r="I374" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E375" s="2">
-        <v>36471</v>
+        <v>39793</v>
       </c>
       <c r="F375" s="2">
-        <v>36143</v>
+        <v>39424</v>
       </c>
       <c r="G375" s="2">
-        <v>35814</v>
+        <v>39056</v>
       </c>
       <c r="H375" s="2">
-        <v>34828</v>
+        <v>38687</v>
       </c>
       <c r="I375" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>173</v>
+        <v>778</v>
       </c>
       <c r="E376" s="2">
-        <v>40118</v>
+        <v>4836</v>
       </c>
       <c r="F376" s="2">
-        <v>39756</v>
+        <v>4791</v>
       </c>
       <c r="G376" s="2">
-        <v>39395</v>
+        <v>4747</v>
       </c>
       <c r="H376" s="2">
-        <v>38311</v>
+        <v>4702</v>
       </c>
       <c r="I376" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="E377" s="2">
-        <v>40694</v>
+        <v>43600</v>
       </c>
       <c r="F377" s="2">
-        <v>40327</v>
+        <v>43196</v>
       </c>
       <c r="G377" s="2">
-        <v>39960</v>
+        <v>42792</v>
       </c>
       <c r="H377" s="2">
-        <v>38861</v>
+        <v>42389</v>
       </c>
       <c r="I377" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="E378" s="2">
-        <v>42672</v>
+        <v>44334</v>
       </c>
       <c r="F378" s="2">
-        <v>42287</v>
+        <v>43924</v>
       </c>
       <c r="G378" s="2">
-        <v>41903</v>
+        <v>43513</v>
       </c>
       <c r="H378" s="2">
-        <v>40750</v>
+        <v>43103</v>
       </c>
       <c r="I378" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="E379" s="2">
-        <v>46806</v>
+        <v>40881</v>
       </c>
       <c r="F379" s="2">
-        <v>46385</v>
+        <v>40503</v>
       </c>
       <c r="G379" s="2">
-        <v>45963</v>
+        <v>40124</v>
       </c>
       <c r="H379" s="2">
-        <v>44698</v>
+        <v>39746</v>
       </c>
       <c r="I379" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="E380" s="2">
-        <v>44222</v>
+        <v>4836</v>
       </c>
       <c r="F380" s="2">
-        <v>43824</v>
+        <v>4791</v>
       </c>
       <c r="G380" s="2">
-        <v>43426</v>
+        <v>4747</v>
       </c>
       <c r="H380" s="2">
-        <v>42230</v>
+        <v>4702</v>
       </c>
       <c r="I380" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E381" s="2">
-        <v>73712</v>
+        <v>46820</v>
       </c>
       <c r="F381" s="2">
-        <v>73048</v>
+        <v>46387</v>
       </c>
       <c r="G381" s="2">
-        <v>72384</v>
+        <v>45953</v>
       </c>
       <c r="H381" s="2">
-        <v>70391</v>
+        <v>45520</v>
       </c>
       <c r="I381" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="E382" s="2">
-        <v>148188</v>
+        <v>449695</v>
       </c>
       <c r="F382" s="2">
-        <v>146853</v>
+        <v>445531</v>
       </c>
       <c r="G382" s="2">
-        <v>145518</v>
+        <v>441367</v>
       </c>
       <c r="H382" s="2">
-        <v>141513</v>
+        <v>437203</v>
       </c>
       <c r="I382" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="E383" s="2">
-        <v>47476</v>
+        <v>47555</v>
       </c>
       <c r="F383" s="2">
-        <v>47048</v>
+        <v>47114</v>
       </c>
       <c r="G383" s="2">
-        <v>46620</v>
+        <v>46674</v>
       </c>
       <c r="H383" s="2">
-        <v>45337</v>
+        <v>46234</v>
       </c>
       <c r="I383" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="E384" s="2">
-        <v>80447</v>
+        <v>52748</v>
       </c>
       <c r="F384" s="2">
-        <v>79723</v>
+        <v>52260</v>
       </c>
       <c r="G384" s="2">
-        <v>78998</v>
+        <v>51771</v>
       </c>
       <c r="H384" s="2">
-        <v>76824</v>
+        <v>51283</v>
       </c>
       <c r="I384" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="E385" s="2">
-        <v>15955</v>
+        <v>51621</v>
       </c>
       <c r="F385" s="2">
-        <v>15811</v>
+        <v>51143</v>
       </c>
       <c r="G385" s="2">
-        <v>15668</v>
+        <v>50665</v>
       </c>
       <c r="H385" s="2">
-        <v>15236</v>
+        <v>50187</v>
       </c>
       <c r="I385" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="E386" s="2">
-        <v>158994</v>
+        <v>5642</v>
       </c>
       <c r="F386" s="2">
-        <v>157562</v>
+        <v>5590</v>
       </c>
       <c r="G386" s="2">
-        <v>156129</v>
+        <v>5537</v>
       </c>
       <c r="H386" s="2">
-        <v>151832</v>
+        <v>5485</v>
       </c>
       <c r="I386" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>330</v>
+        <v>755</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="E387" s="2">
-        <v>499411</v>
+        <v>52113</v>
       </c>
       <c r="F387" s="2">
-        <v>494912</v>
+        <v>51631</v>
       </c>
       <c r="G387" s="2">
-        <v>490413</v>
+        <v>51148</v>
       </c>
       <c r="H387" s="2">
-        <v>476915</v>
+        <v>50666</v>
       </c>
       <c r="I387" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>330</v>
+        <v>755</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="E388" s="2">
-        <v>116707</v>
+        <v>53231</v>
       </c>
       <c r="F388" s="2">
-        <v>115655</v>
+        <v>52738</v>
       </c>
       <c r="G388" s="2">
-        <v>114604</v>
+        <v>52245</v>
       </c>
       <c r="H388" s="2">
-        <v>111449</v>
+        <v>51752</v>
       </c>
       <c r="I388" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>330</v>
+        <v>755</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="E389" s="2">
-        <v>164989</v>
+        <v>6253</v>
       </c>
       <c r="F389" s="2">
-        <v>163503</v>
+        <v>6195</v>
       </c>
       <c r="G389" s="2">
-        <v>162017</v>
+        <v>6137</v>
       </c>
       <c r="H389" s="2">
-        <v>157557</v>
+        <v>6080</v>
       </c>
       <c r="I389" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E390" s="2">
-        <v>20745</v>
+        <v>6253</v>
       </c>
       <c r="F390" s="2">
-        <v>20558</v>
+        <v>6195</v>
       </c>
       <c r="G390" s="2">
-        <v>20371</v>
+        <v>6137</v>
       </c>
       <c r="H390" s="2">
-        <v>19810</v>
+        <v>6080</v>
       </c>
       <c r="I390" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>527</v>
+        <v>755</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="E391" s="2">
-        <v>194500</v>
+        <v>6447</v>
       </c>
       <c r="F391" s="2">
-        <v>192748</v>
+        <v>6387</v>
       </c>
       <c r="G391" s="2">
-        <v>190995</v>
+        <v>6327</v>
       </c>
       <c r="H391" s="2">
-        <v>185739</v>
+        <v>6267</v>
       </c>
       <c r="I391" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>706</v>
+        <v>755</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="E392" s="2">
-        <v>259152</v>
+        <v>61775</v>
       </c>
       <c r="F392" s="2">
-        <v>256817</v>
+        <v>61203</v>
       </c>
       <c r="G392" s="2">
-        <v>254482</v>
+        <v>60631</v>
       </c>
       <c r="H392" s="2">
-        <v>247478</v>
+        <v>60059</v>
       </c>
       <c r="I392" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E393" s="2">
-        <v>45000</v>
+        <v>568755</v>
       </c>
       <c r="F393" s="2">
-        <v>45000</v>
+        <v>563489</v>
       </c>
       <c r="G393" s="2">
-        <v>45000</v>
+        <v>558223</v>
       </c>
       <c r="H393" s="2">
-        <v>44000</v>
+        <v>552956</v>
       </c>
       <c r="I393" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E394" s="2">
-        <v>18000</v>
+        <v>69952</v>
       </c>
       <c r="F394" s="2">
-        <v>18000</v>
+        <v>69304</v>
       </c>
       <c r="G394" s="2">
-        <v>18000</v>
+        <v>68656</v>
       </c>
       <c r="H394" s="2">
-        <v>17000</v>
+        <v>68009</v>
       </c>
       <c r="I394" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E395" s="2">
-        <v>47800</v>
+        <v>76834</v>
       </c>
       <c r="F395" s="2">
-        <v>47800</v>
+        <v>76123</v>
       </c>
       <c r="G395" s="2">
-        <v>47800</v>
+        <v>75412</v>
       </c>
       <c r="H395" s="2">
-        <v>47000</v>
+        <v>74700</v>
       </c>
       <c r="I395" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E396" s="2">
-        <v>35000</v>
+        <v>79264</v>
       </c>
       <c r="F396" s="2">
-        <v>35000</v>
+        <v>78531</v>
       </c>
       <c r="G396" s="2">
-        <v>35000</v>
+        <v>77797</v>
       </c>
       <c r="H396" s="2">
-        <v>34000</v>
+        <v>77063</v>
       </c>
       <c r="I396" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="E397" s="2">
-        <v>25000</v>
+        <v>79862</v>
       </c>
       <c r="F397" s="2">
-        <v>25000</v>
+        <v>79122</v>
       </c>
       <c r="G397" s="2">
-        <v>25000</v>
+        <v>78383</v>
       </c>
       <c r="H397" s="2">
-        <v>24000</v>
+        <v>77643</v>
       </c>
       <c r="I397" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="E398" s="2">
-        <v>7885</v>
+        <v>84528</v>
       </c>
       <c r="F398" s="2">
-        <v>7885</v>
+        <v>83746</v>
       </c>
       <c r="G398" s="2">
-        <v>7885</v>
+        <v>82963</v>
       </c>
       <c r="H398" s="2">
-        <v>7885</v>
+        <v>82180</v>
       </c>
       <c r="I398" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>10</v>
+        <v>755</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E399" s="2">
-        <v>71646</v>
+        <v>9074</v>
       </c>
       <c r="F399" s="2">
-        <v>71001</v>
+        <v>8990</v>
       </c>
       <c r="G399" s="2">
-        <v>70355</v>
+        <v>8906</v>
       </c>
       <c r="H399" s="2">
-        <v>68419</v>
+        <v>8822</v>
       </c>
       <c r="I399" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="E400" s="2">
-        <v>18315</v>
+        <v>90735</v>
       </c>
       <c r="F400" s="2">
-        <v>18150</v>
+        <v>89895</v>
       </c>
       <c r="G400" s="2">
-        <v>17985</v>
+        <v>89055</v>
       </c>
       <c r="H400" s="2">
-        <v>17490</v>
+        <v>88215</v>
       </c>
       <c r="I400" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>824</v>
+        <v>755</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="E401" s="2">
-        <v>9822</v>
+        <v>9667</v>
       </c>
       <c r="F401" s="2">
-        <v>9734</v>
+        <v>9578</v>
       </c>
       <c r="G401" s="2">
-        <v>9645</v>
+        <v>9488</v>
       </c>
       <c r="H401" s="2">
-        <v>9380</v>
+        <v>9399</v>
       </c>
       <c r="I401" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E402" s="2">
-        <v>13290</v>
+        <v>92345</v>
       </c>
       <c r="F402" s="2">
-        <v>13170</v>
+        <v>91490</v>
       </c>
       <c r="G402" s="2">
-        <v>13051</v>
+        <v>90635</v>
       </c>
       <c r="H402" s="2">
-        <v>12691</v>
+        <v>89780</v>
       </c>
       <c r="I402" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E403" s="2">
-        <v>49489</v>
+        <v>99606</v>
       </c>
       <c r="F403" s="2">
-        <v>49044</v>
+        <v>98684</v>
       </c>
       <c r="G403" s="2">
-        <v>48598</v>
+        <v>97762</v>
       </c>
       <c r="H403" s="2">
-        <v>47260</v>
+        <v>96839</v>
       </c>
       <c r="I403" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E404" s="2">
-        <v>6632</v>
+        <v>10684</v>
       </c>
       <c r="F404" s="2">
-        <v>6573</v>
+        <v>10586</v>
       </c>
       <c r="G404" s="2">
-        <v>6513</v>
+        <v>10487</v>
       </c>
       <c r="H404" s="2">
-        <v>6334</v>
+        <v>10388</v>
       </c>
       <c r="I404" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="E405" s="2">
-        <v>65851</v>
+        <v>11126</v>
       </c>
       <c r="F405" s="2">
-        <v>65258</v>
+        <v>11023</v>
       </c>
       <c r="G405" s="2">
-        <v>64664</v>
+        <v>10920</v>
       </c>
       <c r="H405" s="2">
-        <v>62885</v>
+        <v>10817</v>
       </c>
       <c r="I405" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="E406" s="2">
-        <v>8797</v>
+        <v>11904</v>
       </c>
       <c r="F406" s="2">
-        <v>8718</v>
+        <v>11794</v>
       </c>
       <c r="G406" s="2">
-        <v>8638</v>
+        <v>11683</v>
       </c>
       <c r="H406" s="2">
-        <v>8401</v>
+        <v>11573</v>
       </c>
       <c r="I406" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="E407" s="2">
-        <v>98596</v>
+        <v>125154</v>
       </c>
       <c r="F407" s="2">
-        <v>97708</v>
+        <v>123995</v>
       </c>
       <c r="G407" s="2">
-        <v>96819</v>
+        <v>122836</v>
       </c>
       <c r="H407" s="2">
-        <v>94155</v>
+        <v>121677</v>
       </c>
       <c r="I407" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E408" s="2">
-        <v>11383</v>
+        <v>13713</v>
       </c>
       <c r="F408" s="2">
-        <v>11281</v>
+        <v>13586</v>
       </c>
       <c r="G408" s="2">
-        <v>11178</v>
+        <v>13459</v>
       </c>
       <c r="H408" s="2">
-        <v>10870</v>
+        <v>13332</v>
       </c>
       <c r="I408" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E409" s="2">
-        <v>110445</v>
+        <v>13683</v>
       </c>
       <c r="F409" s="2">
-        <v>109450</v>
+        <v>13556</v>
       </c>
       <c r="G409" s="2">
-        <v>108455</v>
+        <v>13429</v>
       </c>
       <c r="H409" s="2">
-        <v>105470</v>
+        <v>13302</v>
       </c>
       <c r="I409" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E410" s="2">
-        <v>27595</v>
+        <v>138465</v>
       </c>
       <c r="F410" s="2">
-        <v>27346</v>
+        <v>137183</v>
       </c>
       <c r="G410" s="2">
-        <v>27097</v>
+        <v>135900</v>
       </c>
       <c r="H410" s="2">
-        <v>26352</v>
+        <v>134618</v>
       </c>
       <c r="I410" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E411" s="2">
-        <v>5889</v>
+        <v>14503</v>
       </c>
       <c r="F411" s="2">
-        <v>5836</v>
+        <v>14369</v>
       </c>
       <c r="G411" s="2">
-        <v>5782</v>
+        <v>14235</v>
       </c>
       <c r="H411" s="2">
-        <v>5623</v>
+        <v>14100</v>
       </c>
       <c r="I411" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E412" s="2">
-        <v>55250</v>
+        <v>139248</v>
       </c>
       <c r="F412" s="2">
-        <v>54753</v>
+        <v>137958</v>
       </c>
       <c r="G412" s="2">
-        <v>54255</v>
+        <v>136669</v>
       </c>
       <c r="H412" s="2">
-        <v>52762</v>
+        <v>135380</v>
       </c>
       <c r="I412" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E413" s="2">
-        <v>11383</v>
+        <v>15130</v>
       </c>
       <c r="F413" s="2">
-        <v>11281</v>
+        <v>14990</v>
       </c>
       <c r="G413" s="2">
-        <v>11178</v>
+        <v>14850</v>
       </c>
       <c r="H413" s="2">
-        <v>10870</v>
+        <v>14709</v>
       </c>
       <c r="I413" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E414" s="2">
-        <v>110473</v>
+        <v>1616</v>
       </c>
       <c r="F414" s="2">
-        <v>109478</v>
+        <v>1601</v>
       </c>
       <c r="G414" s="2">
-        <v>108482</v>
+        <v>1586</v>
       </c>
       <c r="H414" s="2">
-        <v>105497</v>
+        <v>1571</v>
       </c>
       <c r="I414" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E415" s="2">
-        <v>27692</v>
+        <v>16114</v>
       </c>
       <c r="F415" s="2">
-        <v>27443</v>
+        <v>15964</v>
       </c>
       <c r="G415" s="2">
-        <v>27193</v>
+        <v>15815</v>
       </c>
       <c r="H415" s="2">
-        <v>26445</v>
+        <v>15666</v>
       </c>
       <c r="I415" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E416" s="2">
-        <v>6000</v>
+        <v>16903</v>
       </c>
       <c r="F416" s="2">
-        <v>5946</v>
+        <v>16747</v>
       </c>
       <c r="G416" s="2">
-        <v>5891</v>
+        <v>16590</v>
       </c>
       <c r="H416" s="2">
-        <v>5729</v>
+        <v>16434</v>
       </c>
       <c r="I416" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E417" s="2">
-        <v>55389</v>
+        <v>17723</v>
       </c>
       <c r="F417" s="2">
-        <v>54890</v>
+        <v>17559</v>
       </c>
       <c r="G417" s="2">
-        <v>54391</v>
+        <v>17395</v>
       </c>
       <c r="H417" s="2">
-        <v>52894</v>
+        <v>17231</v>
       </c>
       <c r="I417" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E418" s="2">
-        <v>67338</v>
+        <v>170325</v>
       </c>
       <c r="F418" s="2">
-        <v>66732</v>
+        <v>168748</v>
       </c>
       <c r="G418" s="2">
-        <v>66125</v>
+        <v>167170</v>
       </c>
       <c r="H418" s="2">
-        <v>64305</v>
+        <v>165593</v>
       </c>
       <c r="I418" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E419" s="2">
-        <v>9225</v>
+        <v>18167</v>
       </c>
       <c r="F419" s="2">
-        <v>9142</v>
+        <v>17998</v>
       </c>
       <c r="G419" s="2">
-        <v>9059</v>
+        <v>17830</v>
       </c>
       <c r="H419" s="2">
-        <v>8810</v>
+        <v>17662</v>
       </c>
       <c r="I419" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E420" s="2">
-        <v>9225</v>
+        <v>19777</v>
       </c>
       <c r="F420" s="2">
-        <v>9142</v>
+        <v>19594</v>
       </c>
       <c r="G420" s="2">
-        <v>9059</v>
+        <v>19411</v>
       </c>
       <c r="H420" s="2">
-        <v>8810</v>
+        <v>19228</v>
       </c>
       <c r="I420" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E421" s="2">
-        <v>5538</v>
+        <v>21387</v>
       </c>
       <c r="F421" s="2">
-        <v>5488</v>
+        <v>21189</v>
       </c>
       <c r="G421" s="2">
-        <v>5438</v>
+        <v>20991</v>
       </c>
       <c r="H421" s="2">
-        <v>5288</v>
+        <v>20793</v>
       </c>
       <c r="I421" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>824</v>
+        <v>755</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E422" s="2">
-        <v>9705</v>
+        <v>233174</v>
       </c>
       <c r="F422" s="2">
-        <v>9617</v>
+        <v>231015</v>
       </c>
       <c r="G422" s="2">
-        <v>9530</v>
+        <v>228856</v>
       </c>
       <c r="H422" s="2">
-        <v>9268</v>
+        <v>226697</v>
       </c>
       <c r="I422" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E423" s="2">
-        <v>105024</v>
+        <v>23817</v>
       </c>
       <c r="F423" s="2">
-        <v>104078</v>
+        <v>23597</v>
       </c>
       <c r="G423" s="2">
-        <v>103131</v>
+        <v>23376</v>
       </c>
       <c r="H423" s="2">
-        <v>100293</v>
+        <v>23156</v>
       </c>
       <c r="I423" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E424" s="2">
-        <v>1049983</v>
+        <v>25428</v>
       </c>
       <c r="F424" s="2">
-        <v>1040524</v>
+        <v>25192</v>
       </c>
       <c r="G424" s="2">
-        <v>1031065</v>
+        <v>24957</v>
       </c>
       <c r="H424" s="2">
-        <v>1002687</v>
+        <v>24721</v>
       </c>
       <c r="I424" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E425" s="2">
-        <v>21010</v>
+        <v>27038</v>
       </c>
       <c r="F425" s="2">
-        <v>20821</v>
+        <v>26787</v>
       </c>
       <c r="G425" s="2">
-        <v>20632</v>
+        <v>26537</v>
       </c>
       <c r="H425" s="2">
-        <v>20064</v>
+        <v>26287</v>
       </c>
       <c r="I425" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E426" s="2">
-        <v>210019</v>
+        <v>25538</v>
       </c>
       <c r="F426" s="2">
-        <v>208127</v>
+        <v>25301</v>
       </c>
       <c r="G426" s="2">
-        <v>206235</v>
+        <v>25065</v>
       </c>
       <c r="H426" s="2">
-        <v>200558</v>
+        <v>24828</v>
       </c>
       <c r="I426" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E427" s="2">
-        <v>52525</v>
+        <v>261241</v>
       </c>
       <c r="F427" s="2">
-        <v>52052</v>
+        <v>258822</v>
       </c>
       <c r="G427" s="2">
-        <v>51579</v>
+        <v>256403</v>
       </c>
       <c r="H427" s="2">
-        <v>50159</v>
+        <v>253985</v>
       </c>
       <c r="I427" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>569</v>
+        <v>755</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E428" s="2">
-        <v>525006</v>
+        <v>27828</v>
       </c>
       <c r="F428" s="2">
-        <v>520276</v>
+        <v>27571</v>
       </c>
       <c r="G428" s="2">
-        <v>515546</v>
+        <v>27313</v>
       </c>
       <c r="H428" s="2">
-        <v>501357</v>
+        <v>27055</v>
       </c>
       <c r="I428" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E429" s="2">
-        <v>9225</v>
+        <v>154737</v>
       </c>
       <c r="F429" s="2">
-        <v>9142</v>
+        <v>153304</v>
       </c>
       <c r="G429" s="2">
-        <v>9059</v>
+        <v>151872</v>
       </c>
       <c r="H429" s="2">
-        <v>8810</v>
+        <v>150439</v>
       </c>
       <c r="I429" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>824</v>
+        <v>755</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E430" s="2">
-        <v>98196</v>
+        <v>96999</v>
       </c>
       <c r="F430" s="2">
-        <v>97312</v>
+        <v>96999</v>
       </c>
       <c r="G430" s="2">
-        <v>96427</v>
+        <v>95951</v>
       </c>
       <c r="H430" s="2">
-        <v>93773</v>
+        <v>95046</v>
       </c>
       <c r="I430" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>824</v>
+        <v>755</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E431" s="2">
-        <v>19645</v>
+        <v>4316</v>
       </c>
       <c r="F431" s="2">
-        <v>19468</v>
+        <v>4276</v>
       </c>
       <c r="G431" s="2">
-        <v>19291</v>
+        <v>4236</v>
       </c>
       <c r="H431" s="2">
-        <v>18760</v>
+        <v>4196</v>
       </c>
       <c r="I431" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>824</v>
+        <v>208</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E432" s="2">
-        <v>196365</v>
+        <v>52218</v>
       </c>
       <c r="F432" s="2">
-        <v>194596</v>
+        <v>51735</v>
       </c>
       <c r="G432" s="2">
-        <v>192826</v>
+        <v>51251</v>
       </c>
       <c r="H432" s="2">
-        <v>187519</v>
+        <v>50768</v>
       </c>
       <c r="I432" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E433" s="2">
-        <v>294533</v>
+        <v>109676</v>
       </c>
       <c r="F433" s="2">
-        <v>291880</v>
+        <v>109676</v>
       </c>
       <c r="G433" s="2">
-        <v>289226</v>
+        <v>108670</v>
       </c>
       <c r="H433" s="2">
-        <v>281266</v>
+        <v>106657</v>
       </c>
       <c r="I433" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>824</v>
+        <v>208</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="E434" s="2">
-        <v>49845</v>
+        <v>54000</v>
       </c>
       <c r="F434" s="2">
-        <v>49396</v>
+        <v>53500</v>
       </c>
       <c r="G434" s="2">
-        <v>48946</v>
+        <v>53000</v>
       </c>
       <c r="H434" s="2">
-        <v>47599</v>
+        <v>52500</v>
       </c>
       <c r="I434" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>824</v>
+        <v>897</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E435" s="2">
-        <v>490870</v>
+        <v>58131</v>
       </c>
       <c r="F435" s="2">
-        <v>486448</v>
+        <v>57593</v>
       </c>
       <c r="G435" s="2">
-        <v>482025</v>
+        <v>57055</v>
       </c>
       <c r="H435" s="2">
-        <v>468759</v>
+        <v>56516</v>
       </c>
       <c r="I435" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>527</v>
+        <v>900</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E436" s="2">
-        <v>430745</v>
+        <v>9442</v>
       </c>
       <c r="F436" s="2">
-        <v>426865</v>
+        <v>9355</v>
       </c>
       <c r="G436" s="2">
-        <v>422984</v>
+        <v>9268</v>
       </c>
       <c r="H436" s="2">
-        <v>411343</v>
+        <v>9180</v>
       </c>
       <c r="I436" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>527</v>
+        <v>903</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E437" s="2">
-        <v>85991</v>
+        <v>502219</v>
       </c>
       <c r="F437" s="2">
-        <v>85216</v>
+        <v>497569</v>
       </c>
       <c r="G437" s="2">
-        <v>84441</v>
+        <v>492919</v>
       </c>
       <c r="H437" s="2">
-        <v>82117</v>
+        <v>488269</v>
       </c>
       <c r="I437" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>527</v>
+        <v>906</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="E438" s="2">
-        <v>861690</v>
+        <v>23690</v>
       </c>
       <c r="F438" s="2">
-        <v>853927</v>
+        <v>23470</v>
       </c>
       <c r="G438" s="2">
-        <v>846164</v>
+        <v>23251</v>
       </c>
       <c r="H438" s="2">
-        <v>822875</v>
+        <v>23032</v>
       </c>
       <c r="I438" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>527</v>
+        <v>909</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="E439" s="2">
-        <v>17040</v>
+        <v>12452</v>
       </c>
       <c r="F439" s="2">
-        <v>16886</v>
+        <v>12337</v>
       </c>
       <c r="G439" s="2">
-        <v>16733</v>
+        <v>12222</v>
       </c>
       <c r="H439" s="2">
-        <v>16272</v>
+        <v>12107</v>
       </c>
       <c r="I439" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>527</v>
+        <v>909</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="E440" s="2">
-        <v>171684</v>
+        <v>17642</v>
       </c>
       <c r="F440" s="2">
-        <v>170137</v>
+        <v>17478</v>
       </c>
       <c r="G440" s="2">
-        <v>168590</v>
+        <v>17315</v>
       </c>
       <c r="H440" s="2">
-        <v>163950</v>
+        <v>17152</v>
       </c>
       <c r="I440" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="E441" s="2">
-        <v>103266</v>
+        <v>22949</v>
       </c>
       <c r="F441" s="2">
-        <v>102335</v>
+        <v>22736</v>
       </c>
       <c r="G441" s="2">
-        <v>101405</v>
+        <v>22524</v>
       </c>
       <c r="H441" s="2">
-        <v>98614</v>
+        <v>22311</v>
       </c>
       <c r="I441" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="E442" s="2">
-        <v>206504</v>
+        <v>28512</v>
       </c>
       <c r="F442" s="2">
-        <v>204644</v>
+        <v>28248</v>
       </c>
       <c r="G442" s="2">
-        <v>202784</v>
+        <v>27984</v>
       </c>
       <c r="H442" s="2">
-        <v>197202</v>
+        <v>27720</v>
       </c>
       <c r="I442" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="E443" s="2">
-        <v>236947</v>
+        <v>7052</v>
       </c>
       <c r="F443" s="2">
-        <v>234813</v>
+        <v>6987</v>
       </c>
       <c r="G443" s="2">
-        <v>232678</v>
+        <v>6922</v>
       </c>
       <c r="H443" s="2">
-        <v>226274</v>
+        <v>6857</v>
       </c>
       <c r="I443" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="E444" s="2">
-        <v>309742</v>
+        <v>30809</v>
       </c>
       <c r="F444" s="2">
-        <v>306952</v>
+        <v>30524</v>
       </c>
       <c r="G444" s="2">
-        <v>304161</v>
+        <v>30239</v>
       </c>
       <c r="H444" s="2">
-        <v>295790</v>
+        <v>29953</v>
       </c>
       <c r="I444" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="E445" s="2">
-        <v>555000</v>
+        <v>333585</v>
       </c>
       <c r="F445" s="2">
-        <v>550000</v>
+        <v>330496</v>
       </c>
       <c r="G445" s="2">
-        <v>545000</v>
+        <v>327408</v>
       </c>
       <c r="H445" s="2">
-        <v>530000</v>
+        <v>324319</v>
       </c>
       <c r="I445" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="E446" s="2">
-        <v>624796</v>
+        <v>351995</v>
       </c>
       <c r="F446" s="2">
-        <v>619167</v>
+        <v>348735</v>
       </c>
       <c r="G446" s="2">
-        <v>613538</v>
+        <v>345476</v>
       </c>
       <c r="H446" s="2">
-        <v>596652</v>
+        <v>342217</v>
       </c>
       <c r="I446" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="E447" s="2">
-        <v>313783</v>
+        <v>356207</v>
       </c>
       <c r="F447" s="2">
-        <v>310956</v>
+        <v>352908</v>
       </c>
       <c r="G447" s="2">
-        <v>308129</v>
+        <v>349610</v>
       </c>
       <c r="H447" s="2">
-        <v>299648</v>
+        <v>346312</v>
       </c>
       <c r="I447" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="E448" s="2">
-        <v>84683</v>
+        <v>3530274</v>
       </c>
       <c r="F448" s="2">
-        <v>83920</v>
+        <v>3497586</v>
       </c>
       <c r="G448" s="2">
-        <v>83157</v>
+        <v>3464898</v>
       </c>
       <c r="H448" s="2">
-        <v>80868</v>
+        <v>3432211</v>
       </c>
       <c r="I448" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="E449" s="2">
-        <v>91028</v>
+        <v>409644</v>
       </c>
       <c r="F449" s="2">
-        <v>90208</v>
+        <v>405851</v>
       </c>
       <c r="G449" s="2">
-        <v>89388</v>
+        <v>402058</v>
       </c>
       <c r="H449" s="2">
-        <v>86927</v>
+        <v>398265</v>
       </c>
       <c r="I449" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="E450" s="2">
-        <v>139868</v>
+        <v>81189</v>
       </c>
       <c r="F450" s="2">
-        <v>138608</v>
+        <v>80437</v>
       </c>
       <c r="G450" s="2">
-        <v>137348</v>
+        <v>79686</v>
       </c>
       <c r="H450" s="2">
-        <v>133567</v>
+        <v>78934</v>
       </c>
       <c r="I450" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="E451" s="2">
-        <v>141619</v>
+        <v>108413</v>
       </c>
       <c r="F451" s="2">
-        <v>140344</v>
+        <v>107409</v>
       </c>
       <c r="G451" s="2">
-        <v>139068</v>
+        <v>106405</v>
       </c>
       <c r="H451" s="2">
-        <v>135240</v>
+        <v>105401</v>
       </c>
       <c r="I451" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="E452" s="2">
-        <v>142386</v>
+        <v>820206</v>
       </c>
       <c r="F452" s="2">
-        <v>141104</v>
+        <v>812612</v>
       </c>
       <c r="G452" s="2">
-        <v>139821</v>
+        <v>805017</v>
       </c>
       <c r="H452" s="2">
-        <v>135973</v>
+        <v>797423</v>
       </c>
       <c r="I452" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="E453" s="2">
-        <v>143262</v>
+        <v>17112</v>
       </c>
       <c r="F453" s="2">
-        <v>141972</v>
+        <v>16953</v>
       </c>
       <c r="G453" s="2">
-        <v>140681</v>
+        <v>16795</v>
       </c>
       <c r="H453" s="2">
-        <v>136809</v>
+        <v>16636</v>
       </c>
       <c r="I453" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="E454" s="2">
-        <v>149358</v>
+        <v>171261</v>
       </c>
       <c r="F454" s="2">
-        <v>148013</v>
+        <v>169675</v>
       </c>
       <c r="G454" s="2">
-        <v>146667</v>
+        <v>168090</v>
       </c>
       <c r="H454" s="2">
-        <v>142630</v>
+        <v>166504</v>
       </c>
       <c r="I454" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="E455" s="2">
-        <v>189839</v>
+        <v>196976</v>
       </c>
       <c r="F455" s="2">
-        <v>188129</v>
+        <v>195152</v>
       </c>
       <c r="G455" s="2">
-        <v>186418</v>
+        <v>193328</v>
       </c>
       <c r="H455" s="2">
-        <v>181288</v>
+        <v>191504</v>
       </c>
       <c r="I455" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="E456" s="2">
-        <v>151877</v>
+        <v>1700164</v>
       </c>
       <c r="F456" s="2">
-        <v>150509</v>
+        <v>1684422</v>
       </c>
       <c r="G456" s="2">
-        <v>149140</v>
+        <v>1668680</v>
       </c>
       <c r="H456" s="2">
-        <v>145036</v>
+        <v>1652937</v>
       </c>
       <c r="I456" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="E457" s="2">
-        <v>159725</v>
+        <v>35153</v>
       </c>
       <c r="F457" s="2">
-        <v>158286</v>
+        <v>34830</v>
       </c>
       <c r="G457" s="2">
-        <v>156847</v>
+        <v>34508</v>
       </c>
       <c r="H457" s="2">
-        <v>152530</v>
+        <v>34185</v>
       </c>
       <c r="I457" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="E458" s="2">
-        <v>161367</v>
+        <v>52392</v>
       </c>
       <c r="F458" s="2">
-        <v>159914</v>
+        <v>51907</v>
       </c>
       <c r="G458" s="2">
-        <v>158460</v>
+        <v>51422</v>
       </c>
       <c r="H458" s="2">
-        <v>154099</v>
+        <v>50937</v>
       </c>
       <c r="I458" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="E459" s="2">
-        <v>18183</v>
+        <v>71010</v>
       </c>
       <c r="F459" s="2">
-        <v>18019</v>
+        <v>70353</v>
       </c>
       <c r="G459" s="2">
-        <v>17855</v>
+        <v>69695</v>
       </c>
       <c r="H459" s="2">
-        <v>17364</v>
+        <v>69038</v>
       </c>
       <c r="I459" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="E460" s="2">
-        <v>173485</v>
+        <v>14241</v>
       </c>
       <c r="F460" s="2">
-        <v>171922</v>
+        <v>14109</v>
       </c>
       <c r="G460" s="2">
-        <v>170359</v>
+        <v>13977</v>
       </c>
       <c r="H460" s="2">
-        <v>165671</v>
+        <v>13845</v>
       </c>
       <c r="I460" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="E461" s="2">
-        <v>19869</v>
+        <v>101790</v>
       </c>
       <c r="F461" s="2">
-        <v>19690</v>
+        <v>100848</v>
       </c>
       <c r="G461" s="2">
-        <v>19511</v>
+        <v>99905</v>
       </c>
       <c r="H461" s="2">
-        <v>18974</v>
+        <v>98963</v>
       </c>
       <c r="I461" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>160</v>
+        <v>903</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="E462" s="2">
-        <v>191590</v>
+        <v>176346</v>
       </c>
       <c r="F462" s="2">
-        <v>189864</v>
+        <v>174713</v>
       </c>
       <c r="G462" s="2">
-        <v>188138</v>
+        <v>173080</v>
       </c>
       <c r="H462" s="2">
-        <v>182960</v>
+        <v>171447</v>
       </c>
       <c r="I462" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="E463" s="2">
-        <v>196811</v>
+        <v>9725</v>
       </c>
       <c r="F463" s="2">
-        <v>195038</v>
+        <v>9635</v>
       </c>
       <c r="G463" s="2">
-        <v>193265</v>
+        <v>9545</v>
       </c>
       <c r="H463" s="2">
-        <v>187945</v>
+        <v>9455</v>
       </c>
       <c r="I463" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="E464" s="2">
-        <v>199329</v>
+        <v>104728</v>
       </c>
       <c r="F464" s="2">
-        <v>197534</v>
+        <v>103758</v>
       </c>
       <c r="G464" s="2">
-        <v>195738</v>
+        <v>102788</v>
       </c>
       <c r="H464" s="2">
-        <v>190351</v>
+        <v>101819</v>
       </c>
       <c r="I464" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="E465" s="2">
-        <v>22496</v>
+        <v>13781</v>
       </c>
       <c r="F465" s="2">
-        <v>22294</v>
+        <v>13653</v>
       </c>
       <c r="G465" s="2">
-        <v>22091</v>
+        <v>13526</v>
       </c>
       <c r="H465" s="2">
-        <v>21483</v>
+        <v>13398</v>
       </c>
       <c r="I465" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>393</v>
+        <v>964</v>
       </c>
       <c r="E466" s="2">
-        <v>23360</v>
+        <v>15945</v>
       </c>
       <c r="F466" s="2">
-        <v>23150</v>
+        <v>15797</v>
       </c>
       <c r="G466" s="2">
-        <v>22939</v>
+        <v>15650</v>
       </c>
       <c r="H466" s="2">
-        <v>22308</v>
+        <v>15502</v>
       </c>
       <c r="I466" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="E467" s="2">
-        <v>26000</v>
+        <v>21372</v>
       </c>
       <c r="F467" s="2">
-        <v>25765</v>
+        <v>21174</v>
       </c>
       <c r="G467" s="2">
-        <v>25531</v>
+        <v>20976</v>
       </c>
       <c r="H467" s="2">
-        <v>24828</v>
+        <v>20778</v>
       </c>
       <c r="I467" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="E468" s="2">
-        <v>25922</v>
+        <v>26578</v>
       </c>
       <c r="F468" s="2">
-        <v>25688</v>
+        <v>26332</v>
       </c>
       <c r="G468" s="2">
-        <v>25455</v>
+        <v>26086</v>
       </c>
       <c r="H468" s="2">
-        <v>24754</v>
+        <v>25839</v>
       </c>
       <c r="I468" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="E469" s="2">
-        <v>27673</v>
+        <v>31855</v>
       </c>
       <c r="F469" s="2">
-        <v>27424</v>
+        <v>31560</v>
       </c>
       <c r="G469" s="2">
-        <v>27175</v>
+        <v>31265</v>
       </c>
       <c r="H469" s="2">
-        <v>26427</v>
+        <v>30970</v>
       </c>
       <c r="I469" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="E470" s="2">
-        <v>32004</v>
+        <v>37232</v>
       </c>
       <c r="F470" s="2">
-        <v>31715</v>
+        <v>36887</v>
       </c>
       <c r="G470" s="2">
-        <v>31427</v>
+        <v>36542</v>
       </c>
       <c r="H470" s="2">
-        <v>30562</v>
+        <v>36198</v>
       </c>
       <c r="I470" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="E471" s="2">
-        <v>4386</v>
+        <v>42282</v>
       </c>
       <c r="F471" s="2">
-        <v>4346</v>
+        <v>41891</v>
       </c>
       <c r="G471" s="2">
-        <v>4307</v>
+        <v>41499</v>
       </c>
       <c r="H471" s="2">
-        <v>4188</v>
+        <v>41108</v>
       </c>
       <c r="I471" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>447</v>
+        <v>976</v>
       </c>
       <c r="E472" s="2">
-        <v>34619</v>
+        <v>47859</v>
       </c>
       <c r="F472" s="2">
-        <v>34307</v>
+        <v>47416</v>
       </c>
       <c r="G472" s="2">
-        <v>33995</v>
+        <v>46973</v>
       </c>
       <c r="H472" s="2">
-        <v>33059</v>
+        <v>46530</v>
       </c>
       <c r="I472" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="E473" s="2">
-        <v>35429</v>
+        <v>4320</v>
       </c>
       <c r="F473" s="2">
-        <v>35110</v>
+        <v>4280</v>
       </c>
       <c r="G473" s="2">
-        <v>34791</v>
+        <v>4240</v>
       </c>
       <c r="H473" s="2">
-        <v>33833</v>
+        <v>4200</v>
       </c>
       <c r="I473" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="E474" s="2">
-        <v>37991</v>
+        <v>53433</v>
       </c>
       <c r="F474" s="2">
-        <v>37649</v>
+        <v>52938</v>
       </c>
       <c r="G474" s="2">
-        <v>37306</v>
+        <v>52444</v>
       </c>
       <c r="H474" s="2">
-        <v>36280</v>
+        <v>51949</v>
       </c>
       <c r="I474" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>923</v>
+        <v>983</v>
       </c>
       <c r="E475" s="2">
-        <v>41494</v>
+        <v>10221</v>
       </c>
       <c r="F475" s="2">
-        <v>41120</v>
+        <v>10126</v>
       </c>
       <c r="G475" s="2">
-        <v>40746</v>
+        <v>10032</v>
       </c>
       <c r="H475" s="2">
-        <v>39625</v>
+        <v>9937</v>
       </c>
       <c r="I475" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="E476" s="2">
-        <v>44963</v>
+        <v>102185</v>
       </c>
       <c r="F476" s="2">
-        <v>44558</v>
+        <v>101239</v>
       </c>
       <c r="G476" s="2">
-        <v>44153</v>
+        <v>100293</v>
       </c>
       <c r="H476" s="2">
-        <v>42937</v>
+        <v>99347</v>
       </c>
       <c r="I476" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="E477" s="2">
-        <v>48357</v>
+        <v>1021605</v>
       </c>
       <c r="F477" s="2">
-        <v>47922</v>
+        <v>1012146</v>
       </c>
       <c r="G477" s="2">
-        <v>47486</v>
+        <v>1002687</v>
       </c>
       <c r="H477" s="2">
-        <v>46179</v>
+        <v>993228</v>
       </c>
       <c r="I477" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="E478" s="2">
-        <v>50985</v>
+        <v>20442</v>
       </c>
       <c r="F478" s="2">
-        <v>50525</v>
+        <v>20253</v>
       </c>
       <c r="G478" s="2">
-        <v>50066</v>
+        <v>20064</v>
       </c>
       <c r="H478" s="2">
-        <v>48688</v>
+        <v>19874</v>
       </c>
       <c r="I478" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="E479" s="2">
-        <v>7013</v>
+        <v>204342</v>
       </c>
       <c r="F479" s="2">
-        <v>6950</v>
+        <v>202450</v>
       </c>
       <c r="G479" s="2">
-        <v>6887</v>
+        <v>200558</v>
       </c>
       <c r="H479" s="2">
-        <v>6697</v>
+        <v>198666</v>
       </c>
       <c r="I479" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="E480" s="2">
-        <v>54453</v>
+        <v>51106</v>
       </c>
       <c r="F480" s="2">
-        <v>53963</v>
+        <v>50632</v>
       </c>
       <c r="G480" s="2">
-        <v>53472</v>
+        <v>50159</v>
       </c>
       <c r="H480" s="2">
-        <v>52000</v>
+        <v>49686</v>
       </c>
       <c r="I480" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>160</v>
+        <v>982</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="E481" s="2">
-        <v>54453</v>
+        <v>510816</v>
       </c>
       <c r="F481" s="2">
-        <v>53963</v>
+        <v>506086</v>
       </c>
       <c r="G481" s="2">
-        <v>53472</v>
+        <v>501357</v>
       </c>
       <c r="H481" s="2">
-        <v>52000</v>
+        <v>496627</v>
       </c>
       <c r="I481" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="E482" s="2">
-        <v>61425</v>
+        <v>11447</v>
       </c>
       <c r="F482" s="2">
-        <v>60872</v>
+        <v>11341</v>
       </c>
       <c r="G482" s="2">
-        <v>60318</v>
+        <v>11235</v>
       </c>
       <c r="H482" s="2">
-        <v>58658</v>
+        <v>11129</v>
       </c>
       <c r="I482" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="E483" s="2">
-        <v>63944</v>
+        <v>112083</v>
       </c>
       <c r="F483" s="2">
-        <v>63368</v>
+        <v>111046</v>
       </c>
       <c r="G483" s="2">
-        <v>62792</v>
+        <v>110008</v>
       </c>
       <c r="H483" s="2">
-        <v>61063</v>
+        <v>108970</v>
       </c>
       <c r="I483" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="E484" s="2">
-        <v>66462</v>
+        <v>11773</v>
       </c>
       <c r="F484" s="2">
-        <v>65864</v>
+        <v>11664</v>
       </c>
       <c r="G484" s="2">
-        <v>65265</v>
+        <v>11555</v>
       </c>
       <c r="H484" s="2">
-        <v>63469</v>
+        <v>11446</v>
       </c>
       <c r="I484" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="E485" s="2">
-        <v>69246</v>
+        <v>117647</v>
       </c>
       <c r="F485" s="2">
-        <v>68622</v>
+        <v>116557</v>
       </c>
       <c r="G485" s="2">
-        <v>67999</v>
+        <v>115468</v>
       </c>
       <c r="H485" s="2">
-        <v>66127</v>
+        <v>114379</v>
       </c>
       <c r="I485" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="E486" s="2">
-        <v>69966</v>
+        <v>34578</v>
       </c>
       <c r="F486" s="2">
-        <v>69335</v>
+        <v>34258</v>
       </c>
       <c r="G486" s="2">
-        <v>68705</v>
+        <v>33938</v>
       </c>
       <c r="H486" s="2">
-        <v>66814</v>
+        <v>33618</v>
       </c>
       <c r="I486" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="E487" s="2">
-        <v>70841</v>
+        <v>36806</v>
       </c>
       <c r="F487" s="2">
-        <v>70203</v>
+        <v>36466</v>
       </c>
       <c r="G487" s="2">
-        <v>69565</v>
+        <v>36125</v>
       </c>
       <c r="H487" s="2">
-        <v>67650</v>
+        <v>35784</v>
       </c>
       <c r="I487" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>191</v>
+        <v>1009</v>
       </c>
       <c r="E488" s="2">
-        <v>73434</v>
+        <v>53797</v>
       </c>
       <c r="F488" s="2">
-        <v>72773</v>
+        <v>53299</v>
       </c>
       <c r="G488" s="2">
-        <v>72111</v>
+        <v>52801</v>
       </c>
       <c r="H488" s="2">
-        <v>70126</v>
+        <v>52303</v>
       </c>
       <c r="I488" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="E489" s="2">
-        <v>7811</v>
+        <v>58837</v>
       </c>
       <c r="F489" s="2">
-        <v>7741</v>
+        <v>58293</v>
       </c>
       <c r="G489" s="2">
-        <v>7670</v>
+        <v>57748</v>
       </c>
       <c r="H489" s="2">
-        <v>7459</v>
+        <v>57203</v>
       </c>
       <c r="I489" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>479</v>
+        <v>1013</v>
       </c>
       <c r="E490" s="2">
-        <v>75953</v>
+        <v>235265</v>
       </c>
       <c r="F490" s="2">
-        <v>75269</v>
+        <v>233087</v>
       </c>
       <c r="G490" s="2">
-        <v>74584</v>
+        <v>230908</v>
       </c>
       <c r="H490" s="2">
-        <v>72532</v>
+        <v>228730</v>
       </c>
       <c r="I490" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="E491" s="2">
-        <v>8687</v>
+        <v>82755</v>
       </c>
       <c r="F491" s="2">
-        <v>8609</v>
+        <v>81989</v>
       </c>
       <c r="G491" s="2">
-        <v>8530</v>
+        <v>81223</v>
       </c>
       <c r="H491" s="2">
-        <v>8296</v>
+        <v>80456</v>
       </c>
       <c r="I491" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="E492" s="2">
-        <v>82083</v>
+        <v>146004</v>
       </c>
       <c r="F492" s="2">
-        <v>81344</v>
+        <v>144652</v>
       </c>
       <c r="G492" s="2">
-        <v>80604</v>
+        <v>143300</v>
       </c>
       <c r="H492" s="2">
-        <v>78386</v>
+        <v>141948</v>
       </c>
       <c r="I492" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="E493" s="2">
-        <v>85443</v>
+        <v>16227</v>
       </c>
       <c r="F493" s="2">
-        <v>84674</v>
+        <v>16077</v>
       </c>
       <c r="G493" s="2">
-        <v>83904</v>
+        <v>15927</v>
       </c>
       <c r="H493" s="2">
-        <v>81595</v>
+        <v>15776</v>
       </c>
       <c r="I493" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1010</v>
+        <v>1021</v>
       </c>
       <c r="E494" s="2">
-        <v>87195</v>
+        <v>64368</v>
       </c>
       <c r="F494" s="2">
-        <v>86409</v>
+        <v>63772</v>
       </c>
       <c r="G494" s="2">
-        <v>85624</v>
+        <v>63176</v>
       </c>
       <c r="H494" s="2">
-        <v>83267</v>
+        <v>62580</v>
       </c>
       <c r="I494" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
       <c r="E495" s="2">
-        <v>88947</v>
+        <v>66885</v>
       </c>
       <c r="F495" s="2">
-        <v>88145</v>
+        <v>66266</v>
       </c>
       <c r="G495" s="2">
-        <v>87344</v>
+        <v>65647</v>
       </c>
       <c r="H495" s="2">
-        <v>84940</v>
+        <v>65028</v>
       </c>
       <c r="I495" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="E496" s="2">
-        <v>94934</v>
+        <v>135312</v>
       </c>
       <c r="F496" s="2">
-        <v>94079</v>
+        <v>134059</v>
       </c>
       <c r="G496" s="2">
-        <v>93223</v>
+        <v>132806</v>
       </c>
       <c r="H496" s="2">
-        <v>90658</v>
+        <v>131553</v>
       </c>
       <c r="I496" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
       <c r="E497" s="2">
-        <v>95810</v>
+        <v>163291</v>
       </c>
       <c r="F497" s="2">
-        <v>94947</v>
+        <v>161779</v>
       </c>
       <c r="G497" s="2">
-        <v>94083</v>
+        <v>160267</v>
       </c>
       <c r="H497" s="2">
-        <v>91494</v>
+        <v>158755</v>
       </c>
       <c r="I497" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="E498" s="2">
-        <v>98437</v>
+        <v>12528</v>
       </c>
       <c r="F498" s="2">
-        <v>97550</v>
+        <v>12412</v>
       </c>
       <c r="G498" s="2">
-        <v>96663</v>
+        <v>12296</v>
       </c>
       <c r="H498" s="2">
-        <v>94003</v>
+        <v>12180</v>
       </c>
       <c r="I498" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="E499" s="2">
-        <v>10373</v>
+        <v>48152</v>
       </c>
       <c r="F499" s="2">
-        <v>10280</v>
+        <v>47706</v>
       </c>
       <c r="G499" s="2">
-        <v>10186</v>
+        <v>47260</v>
       </c>
       <c r="H499" s="2">
-        <v>9906</v>
+        <v>46814</v>
       </c>
       <c r="I499" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="E500" s="2">
-        <v>105563</v>
+        <v>6373</v>
       </c>
       <c r="F500" s="2">
-        <v>104612</v>
+        <v>6314</v>
       </c>
       <c r="G500" s="2">
-        <v>103661</v>
+        <v>6255</v>
       </c>
       <c r="H500" s="2">
-        <v>100808</v>
+        <v>6196</v>
       </c>
       <c r="I500" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="E501" s="2">
-        <v>104424</v>
+        <v>64071</v>
       </c>
       <c r="F501" s="2">
-        <v>103484</v>
+        <v>63478</v>
       </c>
       <c r="G501" s="2">
-        <v>102543</v>
+        <v>62885</v>
       </c>
       <c r="H501" s="2">
-        <v>99721</v>
+        <v>62291</v>
       </c>
       <c r="I501" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="E502" s="2">
-        <v>11249</v>
+        <v>8537</v>
       </c>
       <c r="F502" s="2">
-        <v>11147</v>
+        <v>8458</v>
       </c>
       <c r="G502" s="2">
-        <v>11046</v>
+        <v>8379</v>
       </c>
       <c r="H502" s="2">
-        <v>10742</v>
+        <v>8300</v>
       </c>
       <c r="I502" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>160</v>
+        <v>1029</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="E503" s="2">
-        <v>106176</v>
+        <v>95931</v>
       </c>
       <c r="F503" s="2">
-        <v>105219</v>
+        <v>95043</v>
       </c>
       <c r="G503" s="2">
-        <v>104263</v>
+        <v>94155</v>
       </c>
       <c r="H503" s="2">
-        <v>101393</v>
+        <v>93266</v>
       </c>
       <c r="I503" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="E504" s="2">
-        <v>108878</v>
+        <v>13343</v>
       </c>
       <c r="F504" s="2">
-        <v>107897</v>
+        <v>13220</v>
       </c>
       <c r="G504" s="2">
-        <v>106916</v>
+        <v>13096</v>
       </c>
       <c r="H504" s="2">
-        <v>103973</v>
+        <v>12973</v>
       </c>
       <c r="I504" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="E505" s="2">
-        <v>111396</v>
+        <v>538770</v>
       </c>
       <c r="F505" s="2">
-        <v>110393</v>
+        <v>533781</v>
       </c>
       <c r="G505" s="2">
-        <v>109389</v>
+        <v>528793</v>
       </c>
       <c r="H505" s="2">
-        <v>106378</v>
+        <v>523804</v>
       </c>
       <c r="I505" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="E506" s="2">
-        <v>113915</v>
+        <v>86919</v>
       </c>
       <c r="F506" s="2">
-        <v>112889</v>
+        <v>86115</v>
       </c>
       <c r="G506" s="2">
-        <v>111862</v>
+        <v>85310</v>
       </c>
       <c r="H506" s="2">
-        <v>108784</v>
+        <v>84505</v>
       </c>
       <c r="I506" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="E507" s="2">
-        <v>13006</v>
+        <v>17544</v>
       </c>
       <c r="F507" s="2">
-        <v>12889</v>
+        <v>17381</v>
       </c>
       <c r="G507" s="2">
-        <v>12772</v>
+        <v>17219</v>
       </c>
       <c r="H507" s="2">
-        <v>12420</v>
+        <v>17056</v>
       </c>
       <c r="I507" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="E508" s="2">
-        <v>120887</v>
+        <v>269193</v>
       </c>
       <c r="F508" s="2">
-        <v>119798</v>
+        <v>266701</v>
       </c>
       <c r="G508" s="2">
-        <v>118709</v>
+        <v>264208</v>
       </c>
       <c r="H508" s="2">
-        <v>115441</v>
+        <v>261716</v>
       </c>
       <c r="I508" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1040</v>
+        <v>1053</v>
       </c>
       <c r="E509" s="2">
-        <v>123405</v>
+        <v>151421</v>
       </c>
       <c r="F509" s="2">
-        <v>122294</v>
+        <v>150019</v>
       </c>
       <c r="G509" s="2">
-        <v>121182</v>
+        <v>148617</v>
       </c>
       <c r="H509" s="2">
-        <v>117847</v>
+        <v>147215</v>
       </c>
       <c r="I509" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="E510" s="2">
-        <v>123405</v>
+        <v>306151</v>
       </c>
       <c r="F510" s="2">
-        <v>122294</v>
+        <v>303316</v>
       </c>
       <c r="G510" s="2">
-        <v>121182</v>
+        <v>300481</v>
       </c>
       <c r="H510" s="2">
-        <v>117847</v>
+        <v>297647</v>
       </c>
       <c r="I510" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>160</v>
+        <v>1044</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="E511" s="2">
-        <v>13882</v>
+        <v>79532</v>
       </c>
       <c r="F511" s="2">
-        <v>13757</v>
+        <v>78796</v>
       </c>
       <c r="G511" s="2">
-        <v>13632</v>
+        <v>78059</v>
       </c>
       <c r="H511" s="2">
-        <v>13256</v>
+        <v>77323</v>
       </c>
       <c r="I511" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="E512" s="2">
-        <v>54132</v>
+        <v>3272</v>
       </c>
       <c r="F512" s="2">
-        <v>54132</v>
+        <v>3242</v>
       </c>
       <c r="G512" s="2">
-        <v>54132</v>
+        <v>3212</v>
       </c>
       <c r="H512" s="2">
-        <v>54132</v>
+        <v>3182</v>
       </c>
       <c r="I512" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="E513" s="2">
-        <v>319406</v>
+        <v>10946</v>
       </c>
       <c r="F513" s="2">
-        <v>316528</v>
+        <v>10844</v>
       </c>
       <c r="G513" s="2">
-        <v>313651</v>
+        <v>10743</v>
       </c>
       <c r="H513" s="2">
-        <v>305018</v>
+        <v>10642</v>
       </c>
       <c r="I513" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="E514" s="2">
-        <v>327871</v>
+        <v>101083</v>
       </c>
       <c r="F514" s="2">
-        <v>324917</v>
+        <v>100147</v>
       </c>
       <c r="G514" s="2">
-        <v>321963</v>
+        <v>99211</v>
       </c>
       <c r="H514" s="2">
-        <v>313102</v>
+        <v>98275</v>
       </c>
       <c r="I514" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="E515" s="2">
-        <v>336693</v>
+        <v>21244</v>
       </c>
       <c r="F515" s="2">
-        <v>333660</v>
+        <v>21047</v>
       </c>
       <c r="G515" s="2">
-        <v>330626</v>
+        <v>20850</v>
       </c>
       <c r="H515" s="2">
-        <v>321527</v>
+        <v>20654</v>
       </c>
       <c r="I515" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="E516" s="2">
-        <v>375739</v>
+        <v>31644</v>
       </c>
       <c r="F516" s="2">
-        <v>372354</v>
+        <v>31351</v>
       </c>
       <c r="G516" s="2">
-        <v>368969</v>
+        <v>31058</v>
       </c>
       <c r="H516" s="2">
-        <v>358814</v>
+        <v>30765</v>
       </c>
       <c r="I516" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="E517" s="2">
-        <v>412126</v>
+        <v>42093</v>
       </c>
       <c r="F517" s="2">
-        <v>408414</v>
+        <v>41703</v>
       </c>
       <c r="G517" s="2">
-        <v>404701</v>
+        <v>41314</v>
       </c>
       <c r="H517" s="2">
-        <v>393562</v>
+        <v>40924</v>
       </c>
       <c r="I517" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>393</v>
+        <v>1071</v>
       </c>
       <c r="E518" s="2">
-        <v>47899</v>
+        <v>48519</v>
       </c>
       <c r="F518" s="2">
-        <v>47467</v>
+        <v>48070</v>
       </c>
       <c r="G518" s="2">
-        <v>47036</v>
+        <v>47621</v>
       </c>
       <c r="H518" s="2">
-        <v>45741</v>
+        <v>47171</v>
       </c>
       <c r="I518" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="E519" s="2">
-        <v>10889</v>
+        <v>5530</v>
       </c>
       <c r="F519" s="2">
-        <v>10791</v>
+        <v>5478</v>
       </c>
       <c r="G519" s="2">
-        <v>10693</v>
+        <v>5427</v>
       </c>
       <c r="H519" s="2">
-        <v>10399</v>
+        <v>5376</v>
       </c>
       <c r="I519" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>240</v>
+        <v>1075</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="E520" s="2">
-        <v>106033</v>
+        <v>14831</v>
       </c>
       <c r="F520" s="2">
-        <v>105078</v>
+        <v>14693</v>
       </c>
       <c r="G520" s="2">
-        <v>104122</v>
+        <v>14556</v>
       </c>
       <c r="H520" s="2">
-        <v>101257</v>
+        <v>14419</v>
       </c>
       <c r="I520" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1063</v>
+        <v>1077</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>240</v>
+        <v>1075</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
       <c r="E521" s="2">
-        <v>53669</v>
+        <v>1481031</v>
       </c>
       <c r="F521" s="2">
-        <v>53185</v>
+        <v>1467318</v>
       </c>
       <c r="G521" s="2">
-        <v>52702</v>
+        <v>1453605</v>
       </c>
       <c r="H521" s="2">
-        <v>51251</v>
+        <v>1439891</v>
       </c>
       <c r="I521" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>160</v>
+        <v>1075</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="E522" s="2">
-        <v>9225</v>
+        <v>230223</v>
       </c>
       <c r="F522" s="2">
-        <v>9142</v>
+        <v>228091</v>
       </c>
       <c r="G522" s="2">
-        <v>9059</v>
+        <v>225959</v>
       </c>
       <c r="H522" s="2">
-        <v>8810</v>
+        <v>223827</v>
       </c>
       <c r="I522" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>154</v>
+        <v>1075</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="E523" s="2">
-        <v>176900</v>
+        <v>3236757</v>
       </c>
       <c r="F523" s="2">
-        <v>176900</v>
+        <v>3206787</v>
       </c>
       <c r="G523" s="2">
-        <v>176900</v>
+        <v>3176817</v>
       </c>
       <c r="H523" s="2">
-        <v>176900</v>
+        <v>3146847</v>
       </c>
       <c r="I523" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>240</v>
+        <v>1075</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="E524" s="2">
-        <v>61328</v>
+        <v>442854</v>
       </c>
       <c r="F524" s="2">
-        <v>60775</v>
+        <v>438754</v>
       </c>
       <c r="G524" s="2">
-        <v>60223</v>
+        <v>434653</v>
       </c>
       <c r="H524" s="2">
-        <v>58565</v>
+        <v>430553</v>
       </c>
       <c r="I524" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="E525" s="2">
-        <v>15000</v>
+        <v>4621509</v>
       </c>
       <c r="F525" s="2">
-        <v>14800</v>
+        <v>4578717</v>
       </c>
       <c r="G525" s="2">
-        <v>14600</v>
+        <v>4535926</v>
       </c>
       <c r="H525" s="2">
-        <v>14400</v>
+        <v>4493134</v>
       </c>
       <c r="I525" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="E526" s="2">
-        <v>30000</v>
+        <v>73197</v>
       </c>
       <c r="F526" s="2">
-        <v>29500</v>
+        <v>72519</v>
       </c>
       <c r="G526" s="2">
-        <v>29300</v>
+        <v>71842</v>
       </c>
       <c r="H526" s="2">
-        <v>29000</v>
+        <v>71164</v>
       </c>
       <c r="I526" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="E527" s="2">
-        <v>45000</v>
+        <v>740066</v>
       </c>
       <c r="F527" s="2">
-        <v>44500</v>
+        <v>733213</v>
       </c>
       <c r="G527" s="2">
-        <v>44200</v>
+        <v>726361</v>
       </c>
       <c r="H527" s="2">
-        <v>43800</v>
+        <v>719508</v>
       </c>
       <c r="I527" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="E528" s="2">
-        <v>60000</v>
+        <v>7260208</v>
       </c>
       <c r="F528" s="2">
-        <v>59500</v>
+        <v>7192984</v>
       </c>
       <c r="G528" s="2">
-        <v>59200</v>
+        <v>7125760</v>
       </c>
       <c r="H528" s="2">
-        <v>58800</v>
+        <v>7058536</v>
       </c>
       <c r="I528" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="E529" s="2">
-        <v>74000</v>
+        <v>11075</v>
       </c>
       <c r="F529" s="2">
-        <v>73500</v>
+        <v>10973</v>
       </c>
       <c r="G529" s="2">
-        <v>73100</v>
+        <v>10870</v>
       </c>
       <c r="H529" s="2">
-        <v>72700</v>
+        <v>10768</v>
       </c>
       <c r="I529" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="E530" s="2">
-        <v>148000</v>
+        <v>107460</v>
       </c>
       <c r="F530" s="2">
-        <v>147500</v>
+        <v>106465</v>
       </c>
       <c r="G530" s="2">
-        <v>147100</v>
+        <v>105470</v>
       </c>
       <c r="H530" s="2">
-        <v>146400</v>
+        <v>104475</v>
       </c>
       <c r="I530" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1085</v>
+        <v>1099</v>
       </c>
       <c r="E531" s="2">
-        <v>74000</v>
+        <v>26849</v>
       </c>
       <c r="F531" s="2">
-        <v>73500</v>
+        <v>26600</v>
       </c>
       <c r="G531" s="2">
-        <v>73100</v>
+        <v>26352</v>
       </c>
       <c r="H531" s="2">
-        <v>72500</v>
+        <v>26103</v>
       </c>
       <c r="I531" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1086</v>
+        <v>1100</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1087</v>
+        <v>1101</v>
       </c>
       <c r="E532" s="2">
-        <v>296000</v>
+        <v>5729</v>
       </c>
       <c r="F532" s="2">
-        <v>295500</v>
+        <v>5676</v>
       </c>
       <c r="G532" s="2">
-        <v>295000</v>
+        <v>5623</v>
       </c>
       <c r="H532" s="2">
-        <v>294000</v>
+        <v>5570</v>
       </c>
       <c r="I532" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1089</v>
+        <v>1103</v>
       </c>
       <c r="E533" s="2">
-        <v>148000</v>
+        <v>53757</v>
       </c>
       <c r="F533" s="2">
-        <v>147500</v>
+        <v>53259</v>
       </c>
       <c r="G533" s="2">
-        <v>147000</v>
+        <v>52762</v>
       </c>
       <c r="H533" s="2">
-        <v>146000</v>
+        <v>52264</v>
       </c>
       <c r="I533" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1090</v>
+        <v>1104</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1072</v>
+        <v>41</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="E534" s="2">
-        <v>296000</v>
+        <v>9931</v>
       </c>
       <c r="F534" s="2">
-        <v>295500</v>
+        <v>9839</v>
       </c>
       <c r="G534" s="2">
-        <v>295000</v>
+        <v>9747</v>
       </c>
       <c r="H534" s="2">
-        <v>294000</v>
+        <v>9655</v>
       </c>
       <c r="I534" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1072</v>
+        <v>1107</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="E535" s="2">
-        <v>589000</v>
+        <v>11075</v>
       </c>
       <c r="F535" s="2">
-        <v>588000</v>
+        <v>10973</v>
       </c>
       <c r="G535" s="2">
-        <v>587000</v>
+        <v>10870</v>
       </c>
       <c r="H535" s="2">
-        <v>586000</v>
+        <v>10768</v>
       </c>
       <c r="I535" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="E536" s="2">
-        <v>82179</v>
+        <v>107487</v>
       </c>
       <c r="F536" s="2">
-        <v>82179</v>
+        <v>106492</v>
       </c>
       <c r="G536" s="2">
-        <v>82179</v>
+        <v>105497</v>
       </c>
       <c r="H536" s="2">
-        <v>82179</v>
+        <v>104501</v>
       </c>
       <c r="I536" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="E537" s="2">
-        <v>91764</v>
+        <v>26944</v>
       </c>
       <c r="F537" s="2">
-        <v>91764</v>
+        <v>26694</v>
       </c>
       <c r="G537" s="2">
-        <v>91764</v>
+        <v>26445</v>
       </c>
       <c r="H537" s="2">
-        <v>91764</v>
+        <v>26195</v>
       </c>
       <c r="I537" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="E538" s="2">
-        <v>6065</v>
+        <v>5837</v>
       </c>
       <c r="F538" s="2">
-        <v>6065</v>
+        <v>5783</v>
       </c>
       <c r="G538" s="2">
-        <v>6065</v>
+        <v>5729</v>
       </c>
       <c r="H538" s="2">
-        <v>6065</v>
+        <v>5675</v>
       </c>
       <c r="I538" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="E539" s="2">
-        <v>6065</v>
+        <v>53892</v>
       </c>
       <c r="F539" s="2">
-        <v>6065</v>
+        <v>53393</v>
       </c>
       <c r="G539" s="2">
-        <v>6065</v>
+        <v>52894</v>
       </c>
       <c r="H539" s="2">
-        <v>6065</v>
+        <v>52395</v>
       </c>
       <c r="I539" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1046</v>
+        <v>1118</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
       <c r="E540" s="2">
-        <v>27326</v>
+        <v>147909</v>
       </c>
       <c r="F540" s="2">
-        <v>27326</v>
+        <v>146540</v>
       </c>
       <c r="G540" s="2">
-        <v>27326</v>
+        <v>145170</v>
       </c>
       <c r="H540" s="2">
-        <v>27326</v>
+        <v>143801</v>
       </c>
       <c r="I540" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1046</v>
+        <v>1118</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1105</v>
+        <v>1121</v>
       </c>
       <c r="E541" s="2">
-        <v>9499</v>
+        <v>197975</v>
       </c>
       <c r="F541" s="2">
-        <v>9499</v>
+        <v>196142</v>
       </c>
       <c r="G541" s="2">
-        <v>9499</v>
+        <v>194309</v>
       </c>
       <c r="H541" s="2">
-        <v>9499</v>
+        <v>192476</v>
       </c>
       <c r="I541" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1106</v>
+        <v>1122</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1046</v>
+        <v>1118</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1107</v>
+        <v>1123</v>
       </c>
       <c r="E542" s="2">
-        <v>44496</v>
+        <v>138132</v>
       </c>
       <c r="F542" s="2">
-        <v>44496</v>
+        <v>136853</v>
       </c>
       <c r="G542" s="2">
-        <v>44496</v>
+        <v>135574</v>
       </c>
       <c r="H542" s="2">
-        <v>44496</v>
+        <v>134295</v>
       </c>
       <c r="I542" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1108</v>
+        <v>1124</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>160</v>
+        <v>1118</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1109</v>
+        <v>1125</v>
       </c>
       <c r="E543" s="2">
-        <v>14762</v>
+        <v>288568</v>
       </c>
       <c r="F543" s="2">
-        <v>14629</v>
+        <v>285897</v>
       </c>
       <c r="G543" s="2">
-        <v>14496</v>
+        <v>283225</v>
       </c>
       <c r="H543" s="2">
-        <v>14097</v>
+        <v>280553</v>
       </c>
       <c r="I543" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1110</v>
+        <v>1126</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>622</v>
+        <v>1118</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="E544" s="2">
-        <v>399260</v>
+        <v>382217</v>
       </c>
       <c r="F544" s="2">
-        <v>395663</v>
+        <v>378678</v>
       </c>
       <c r="G544" s="2">
-        <v>392066</v>
+        <v>375139</v>
       </c>
       <c r="H544" s="2">
-        <v>381276</v>
+        <v>371600</v>
       </c>
       <c r="I544" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1112</v>
+        <v>1128</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>102</v>
+        <v>1118</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="E545" s="2">
-        <v>50533</v>
+        <v>276236</v>
       </c>
       <c r="F545" s="2">
-        <v>50078</v>
+        <v>273678</v>
       </c>
       <c r="G545" s="2">
-        <v>49622</v>
+        <v>271120</v>
       </c>
       <c r="H545" s="2">
-        <v>48257</v>
+        <v>268563</v>
       </c>
       <c r="I545" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1114</v>
+        <v>1130</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>102</v>
+        <v>1118</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1115</v>
+        <v>1131</v>
       </c>
       <c r="E546" s="2">
-        <v>26668</v>
+        <v>388470</v>
       </c>
       <c r="F546" s="2">
-        <v>26428</v>
+        <v>384873</v>
       </c>
       <c r="G546" s="2">
-        <v>26187</v>
+        <v>381276</v>
       </c>
       <c r="H546" s="2">
-        <v>25467</v>
+        <v>377679</v>
       </c>
       <c r="I546" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1116</v>
+        <v>1132</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>154</v>
+        <v>1118</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="E547" s="2">
-        <v>36578</v>
+        <v>488807</v>
       </c>
       <c r="F547" s="2">
-        <v>36248</v>
+        <v>484281</v>
       </c>
       <c r="G547" s="2">
-        <v>35919</v>
+        <v>479755</v>
       </c>
       <c r="H547" s="2">
-        <v>34930</v>
+        <v>475229</v>
       </c>
       <c r="I547" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C548" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="C548" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D548" s="1" t="s">
-        <v>1119</v>
+        <v>1135</v>
       </c>
       <c r="E548" s="2">
-        <v>44690</v>
+        <v>71877</v>
       </c>
       <c r="F548" s="2">
-        <v>44287</v>
+        <v>71212</v>
       </c>
       <c r="G548" s="2">
-        <v>43884</v>
+        <v>70546</v>
       </c>
       <c r="H548" s="2">
-        <v>42677</v>
+        <v>69881</v>
       </c>
       <c r="I548" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1120</v>
+        <v>1136</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>154</v>
+        <v>1118</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="E549" s="2">
-        <v>52913</v>
+        <v>99890</v>
       </c>
       <c r="F549" s="2">
-        <v>52436</v>
+        <v>98965</v>
       </c>
       <c r="G549" s="2">
-        <v>51959</v>
+        <v>98040</v>
       </c>
       <c r="H549" s="2">
-        <v>50529</v>
+        <v>97116</v>
       </c>
       <c r="I549" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1122</v>
+        <v>1138</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>154</v>
+        <v>1118</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1123</v>
+        <v>1139</v>
       </c>
       <c r="E550" s="2">
-        <v>59716</v>
+        <v>69174</v>
       </c>
       <c r="F550" s="2">
-        <v>59178</v>
+        <v>68534</v>
       </c>
       <c r="G550" s="2">
-        <v>58640</v>
+        <v>67893</v>
       </c>
       <c r="H550" s="2">
-        <v>57026</v>
+        <v>67253</v>
       </c>
       <c r="I550" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>154</v>
+        <v>1118</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1125</v>
+        <v>1141</v>
       </c>
       <c r="E551" s="2">
-        <v>88009</v>
+        <v>701188</v>
       </c>
       <c r="F551" s="2">
-        <v>87216</v>
+        <v>694695</v>
       </c>
       <c r="G551" s="2">
-        <v>86423</v>
+        <v>688203</v>
       </c>
       <c r="H551" s="2">
-        <v>84044</v>
+        <v>681710</v>
       </c>
       <c r="I551" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1126</v>
+        <v>1142</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>154</v>
+        <v>1118</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1127</v>
+        <v>1143</v>
       </c>
       <c r="E552" s="2">
-        <v>81613</v>
+        <v>112322</v>
       </c>
       <c r="F552" s="2">
-        <v>80878</v>
+        <v>111282</v>
       </c>
       <c r="G552" s="2">
-        <v>80142</v>
+        <v>110242</v>
       </c>
       <c r="H552" s="2">
-        <v>77937</v>
+        <v>109202</v>
       </c>
       <c r="I552" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="E553" s="2">
-        <v>86381</v>
+        <v>9557</v>
       </c>
       <c r="F553" s="2">
-        <v>85603</v>
+        <v>9468</v>
       </c>
       <c r="G553" s="2">
-        <v>84825</v>
+        <v>9380</v>
       </c>
       <c r="H553" s="2">
-        <v>82490</v>
+        <v>9291</v>
       </c>
       <c r="I553" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
       <c r="E554" s="2">
-        <v>115694</v>
+        <v>95542</v>
       </c>
       <c r="F554" s="2">
-        <v>114652</v>
+        <v>94658</v>
       </c>
       <c r="G554" s="2">
-        <v>113610</v>
+        <v>93773</v>
       </c>
       <c r="H554" s="2">
-        <v>110483</v>
+        <v>92888</v>
       </c>
       <c r="I554" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="E555" s="2">
-        <v>116902</v>
+        <v>19114</v>
       </c>
       <c r="F555" s="2">
-        <v>115849</v>
+        <v>18937</v>
       </c>
       <c r="G555" s="2">
-        <v>114796</v>
+        <v>18760</v>
       </c>
       <c r="H555" s="2">
-        <v>111636</v>
+        <v>18583</v>
       </c>
       <c r="I555" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1135</v>
+        <v>1151</v>
       </c>
       <c r="E556" s="2">
-        <v>13464</v>
+        <v>191057</v>
       </c>
       <c r="F556" s="2">
-        <v>13343</v>
+        <v>189288</v>
       </c>
       <c r="G556" s="2">
-        <v>13222</v>
+        <v>187519</v>
       </c>
       <c r="H556" s="2">
-        <v>12858</v>
+        <v>185750</v>
       </c>
       <c r="I556" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1137</v>
+        <v>1153</v>
       </c>
       <c r="E557" s="2">
-        <v>17850</v>
+        <v>286573</v>
       </c>
       <c r="F557" s="2">
-        <v>17689</v>
+        <v>283919</v>
       </c>
       <c r="G557" s="2">
-        <v>17528</v>
+        <v>281266</v>
       </c>
       <c r="H557" s="2">
-        <v>17046</v>
+        <v>278612</v>
       </c>
       <c r="I557" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1138</v>
+        <v>1154</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1139</v>
+        <v>1155</v>
       </c>
       <c r="E558" s="2">
-        <v>179090</v>
+        <v>47785</v>
       </c>
       <c r="F558" s="2">
-        <v>177476</v>
+        <v>47342</v>
       </c>
       <c r="G558" s="2">
-        <v>175863</v>
+        <v>46900</v>
       </c>
       <c r="H558" s="2">
-        <v>171023</v>
+        <v>46457</v>
       </c>
       <c r="I558" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1140</v>
+        <v>1156</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>154</v>
+        <v>900</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="E559" s="2">
-        <v>22319</v>
+        <v>477603</v>
       </c>
       <c r="F559" s="2">
-        <v>22118</v>
+        <v>473181</v>
       </c>
       <c r="G559" s="2">
-        <v>21917</v>
+        <v>468759</v>
       </c>
       <c r="H559" s="2">
-        <v>21313</v>
+        <v>464336</v>
       </c>
       <c r="I559" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1142</v>
+        <v>1158</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="E560" s="2">
-        <v>89285</v>
+        <v>82647</v>
       </c>
       <c r="F560" s="2">
-        <v>88481</v>
+        <v>81882</v>
       </c>
       <c r="G560" s="2">
-        <v>87676</v>
+        <v>81117</v>
       </c>
       <c r="H560" s="2">
-        <v>85263</v>
+        <v>80351</v>
       </c>
       <c r="I560" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1144</v>
+        <v>1160</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>240</v>
+        <v>903</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1145</v>
+        <v>1161</v>
       </c>
       <c r="E561" s="2">
-        <v>51493</v>
+        <v>860081</v>
       </c>
       <c r="F561" s="2">
-        <v>51029</v>
+        <v>852117</v>
       </c>
       <c r="G561" s="2">
-        <v>50565</v>
+        <v>844153</v>
       </c>
       <c r="H561" s="2">
-        <v>49173</v>
+        <v>836190</v>
       </c>
       <c r="I561" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1147</v>
+        <v>903</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="E562" s="2">
-        <v>5056</v>
+        <v>16682</v>
       </c>
       <c r="F562" s="2">
-        <v>5011</v>
+        <v>16527</v>
       </c>
       <c r="G562" s="2">
-        <v>4965</v>
+        <v>16373</v>
       </c>
       <c r="H562" s="2">
-        <v>4828</v>
+        <v>16218</v>
       </c>
       <c r="I562" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1150</v>
+        <v>1166</v>
       </c>
       <c r="E563" s="2">
-        <v>10240</v>
+        <v>100275</v>
       </c>
       <c r="F563" s="2">
-        <v>10148</v>
+        <v>99346</v>
       </c>
       <c r="G563" s="2">
-        <v>10055</v>
+        <v>98418</v>
       </c>
       <c r="H563" s="2">
-        <v>9779</v>
+        <v>97489</v>
       </c>
       <c r="I563" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1151</v>
+        <v>1167</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>154</v>
+        <v>1165</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>412</v>
+        <v>1168</v>
       </c>
       <c r="E564" s="2">
-        <v>71068</v>
+        <v>200150</v>
       </c>
       <c r="F564" s="2">
-        <v>70428</v>
+        <v>198297</v>
       </c>
       <c r="G564" s="2">
-        <v>69787</v>
+        <v>196443</v>
       </c>
       <c r="H564" s="2">
-        <v>67867</v>
+        <v>194590</v>
       </c>
       <c r="I564" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>154</v>
+        <v>1165</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="E565" s="2">
-        <v>121354</v>
+        <v>230543</v>
       </c>
       <c r="F565" s="2">
-        <v>120261</v>
+        <v>228409</v>
       </c>
       <c r="G565" s="2">
-        <v>119168</v>
+        <v>226274</v>
       </c>
       <c r="H565" s="2">
-        <v>115888</v>
+        <v>224139</v>
       </c>
       <c r="I565" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
       <c r="E566" s="2">
-        <v>20213</v>
+        <v>300769</v>
       </c>
       <c r="F566" s="2">
-        <v>20031</v>
+        <v>297984</v>
       </c>
       <c r="G566" s="2">
-        <v>19849</v>
+        <v>295199</v>
       </c>
       <c r="H566" s="2">
-        <v>19303</v>
+        <v>292415</v>
       </c>
       <c r="I566" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="E567" s="2">
-        <v>20315</v>
+        <v>462470</v>
       </c>
       <c r="F567" s="2">
-        <v>20132</v>
+        <v>458227</v>
       </c>
       <c r="G567" s="2">
-        <v>19949</v>
+        <v>453984</v>
       </c>
       <c r="H567" s="2">
-        <v>19400</v>
+        <v>449741</v>
       </c>
       <c r="I567" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="E568" s="2">
-        <v>19048</v>
+        <v>600396</v>
       </c>
       <c r="F568" s="2">
-        <v>18876</v>
+        <v>594837</v>
       </c>
       <c r="G568" s="2">
-        <v>18704</v>
+        <v>589277</v>
       </c>
       <c r="H568" s="2">
-        <v>18190</v>
+        <v>583718</v>
       </c>
       <c r="I568" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1147</v>
+        <v>208</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
       <c r="E569" s="2">
-        <v>50533</v>
+        <v>14105</v>
       </c>
       <c r="F569" s="2">
-        <v>50078</v>
+        <v>13974</v>
       </c>
       <c r="G569" s="2">
-        <v>49622</v>
+        <v>13844</v>
       </c>
       <c r="H569" s="2">
-        <v>48257</v>
+        <v>13713</v>
       </c>
       <c r="I569" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1147</v>
+        <v>1180</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1163</v>
+        <v>1181</v>
       </c>
       <c r="E570" s="2">
-        <v>50787</v>
+        <v>20693</v>
       </c>
       <c r="F570" s="2">
-        <v>50329</v>
+        <v>20501</v>
       </c>
       <c r="G570" s="2">
-        <v>49872</v>
+        <v>20310</v>
       </c>
       <c r="H570" s="2">
-        <v>48499</v>
+        <v>20118</v>
       </c>
       <c r="I570" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1164</v>
+        <v>1182</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1147</v>
+        <v>1180</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1165</v>
+        <v>1183</v>
       </c>
       <c r="E571" s="2">
-        <v>67518</v>
+        <v>308939</v>
       </c>
       <c r="F571" s="2">
-        <v>66910</v>
+        <v>306079</v>
       </c>
       <c r="G571" s="2">
-        <v>66301</v>
+        <v>303218</v>
       </c>
       <c r="H571" s="2">
-        <v>64477</v>
+        <v>300358</v>
       </c>
       <c r="I571" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1166</v>
+        <v>1184</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1147</v>
+        <v>1180</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="E572" s="2">
-        <v>9524</v>
+        <v>49653</v>
       </c>
       <c r="F572" s="2">
-        <v>9438</v>
+        <v>49193</v>
       </c>
       <c r="G572" s="2">
-        <v>9352</v>
+        <v>48734</v>
       </c>
       <c r="H572" s="2">
-        <v>9095</v>
+        <v>48274</v>
       </c>
       <c r="I572" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>154</v>
+        <v>1180</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="E573" s="2">
-        <v>151686</v>
+        <v>502200</v>
       </c>
       <c r="F573" s="2">
-        <v>150319</v>
+        <v>497550</v>
       </c>
       <c r="G573" s="2">
-        <v>148953</v>
+        <v>492900</v>
       </c>
       <c r="H573" s="2">
-        <v>144853</v>
+        <v>488250</v>
       </c>
       <c r="I573" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1170</v>
+        <v>1188</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>669</v>
+        <v>1189</v>
       </c>
       <c r="E574" s="2">
-        <v>28999</v>
+        <v>53595</v>
       </c>
       <c r="F574" s="2">
-        <v>28999</v>
+        <v>53099</v>
       </c>
       <c r="G574" s="2">
-        <v>28999</v>
+        <v>52603</v>
       </c>
       <c r="H574" s="2">
-        <v>28999</v>
+        <v>52106</v>
       </c>
       <c r="I574" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1171</v>
+        <v>1190</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1172</v>
+        <v>1191</v>
       </c>
       <c r="E575" s="2">
-        <v>38726</v>
+        <v>20855</v>
       </c>
       <c r="F575" s="2">
-        <v>38377</v>
+        <v>20662</v>
       </c>
       <c r="G575" s="2">
-        <v>38028</v>
+        <v>20469</v>
       </c>
       <c r="H575" s="2">
-        <v>36981</v>
+        <v>20276</v>
       </c>
       <c r="I575" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>691</v>
+        <v>1193</v>
       </c>
       <c r="E576" s="2">
-        <v>14441</v>
+        <v>18155</v>
       </c>
       <c r="F576" s="2">
-        <v>14311</v>
+        <v>17987</v>
       </c>
       <c r="G576" s="2">
-        <v>14181</v>
+        <v>17819</v>
       </c>
       <c r="H576" s="2">
-        <v>13791</v>
+        <v>17651</v>
       </c>
       <c r="I576" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1175</v>
+        <v>642</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1176</v>
+        <v>1195</v>
       </c>
       <c r="E577" s="2">
-        <v>7760</v>
+        <v>34181</v>
       </c>
       <c r="F577" s="2">
-        <v>7660</v>
+        <v>33864</v>
       </c>
       <c r="G577" s="2">
-        <v>7560</v>
+        <v>33548</v>
       </c>
       <c r="H577" s="2">
-        <v>7460</v>
+        <v>33231</v>
       </c>
       <c r="I577" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1177</v>
+        <v>1196</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1175</v>
+        <v>642</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1178</v>
+        <v>1197</v>
       </c>
       <c r="E578" s="2">
-        <v>11000</v>
+        <v>29197</v>
       </c>
       <c r="F578" s="2">
-        <v>10900</v>
+        <v>28926</v>
       </c>
       <c r="G578" s="2">
-        <v>10800</v>
+        <v>28656</v>
       </c>
       <c r="H578" s="2">
-        <v>10700</v>
+        <v>28386</v>
       </c>
       <c r="I578" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1179</v>
+        <v>1198</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>240</v>
+        <v>642</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1180</v>
+        <v>1199</v>
       </c>
       <c r="E579" s="2">
-        <v>12685</v>
+        <v>69665</v>
       </c>
       <c r="F579" s="2">
-        <v>12571</v>
+        <v>69020</v>
       </c>
       <c r="G579" s="2">
-        <v>12457</v>
+        <v>68375</v>
       </c>
       <c r="H579" s="2">
-        <v>12114</v>
+        <v>67730</v>
       </c>
       <c r="I579" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1181</v>
+        <v>1200</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>240</v>
+        <v>642</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1182</v>
+        <v>1201</v>
       </c>
       <c r="E580" s="2">
-        <v>12832</v>
+        <v>37924</v>
       </c>
       <c r="F580" s="2">
-        <v>12716</v>
+        <v>37573</v>
       </c>
       <c r="G580" s="2">
-        <v>12600</v>
+        <v>37222</v>
       </c>
       <c r="H580" s="2">
-        <v>12254</v>
+        <v>36871</v>
       </c>
       <c r="I580" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1183</v>
+        <v>1202</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>824</v>
+        <v>642</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1184</v>
+        <v>1203</v>
       </c>
       <c r="E581" s="2">
-        <v>48524</v>
+        <v>18337</v>
       </c>
       <c r="F581" s="2">
-        <v>48087</v>
+        <v>18168</v>
       </c>
       <c r="G581" s="2">
-        <v>47649</v>
+        <v>17998</v>
       </c>
       <c r="H581" s="2">
-        <v>46338</v>
+        <v>17828</v>
       </c>
       <c r="I581" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1185</v>
+        <v>1204</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1175</v>
+        <v>642</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1186</v>
+        <v>1205</v>
       </c>
       <c r="E582" s="2">
-        <v>13940</v>
+        <v>38691</v>
       </c>
       <c r="F582" s="2">
-        <v>13500</v>
+        <v>38333</v>
       </c>
       <c r="G582" s="2">
-        <v>13400</v>
+        <v>37975</v>
       </c>
       <c r="H582" s="2">
-        <v>12500</v>
+        <v>37616</v>
       </c>
       <c r="I582" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1187</v>
+        <v>1206</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>527</v>
+        <v>755</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1188</v>
+        <v>1207</v>
       </c>
       <c r="E583" s="2">
-        <v>329442</v>
+        <v>27557</v>
       </c>
       <c r="F583" s="2">
-        <v>326475</v>
+        <v>27302</v>
       </c>
       <c r="G583" s="2">
-        <v>323507</v>
+        <v>27047</v>
       </c>
       <c r="H583" s="2">
-        <v>314603</v>
+        <v>26792</v>
       </c>
       <c r="I583" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1189</v>
+        <v>1208</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>527</v>
+        <v>755</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1190</v>
+        <v>1209</v>
       </c>
       <c r="E584" s="2">
-        <v>347644</v>
+        <v>64999</v>
       </c>
       <c r="F584" s="2">
-        <v>344512</v>
+        <v>64999</v>
       </c>
       <c r="G584" s="2">
-        <v>341380</v>
+        <v>64888</v>
       </c>
       <c r="H584" s="2">
-        <v>331985</v>
+        <v>64777</v>
       </c>
       <c r="I584" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1191</v>
+        <v>1210</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>527</v>
+        <v>755</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1192</v>
+        <v>1211</v>
       </c>
       <c r="E585" s="2">
-        <v>355807</v>
+        <v>35071</v>
       </c>
       <c r="F585" s="2">
-        <v>352602</v>
+        <v>34746</v>
       </c>
       <c r="G585" s="2">
-        <v>349396</v>
+        <v>34421</v>
       </c>
       <c r="H585" s="2">
-        <v>339780</v>
+        <v>34097</v>
       </c>
       <c r="I585" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1193</v>
+        <v>1212</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>151</v>
+        <v>755</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1194</v>
+        <v>1213</v>
       </c>
       <c r="E586" s="2">
-        <v>59968</v>
+        <v>32678</v>
       </c>
       <c r="F586" s="2">
-        <v>59428</v>
+        <v>32375</v>
       </c>
       <c r="G586" s="2">
-        <v>58887</v>
+        <v>32072</v>
       </c>
       <c r="H586" s="2">
-        <v>57267</v>
+        <v>31770</v>
       </c>
       <c r="I586" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1195</v>
+        <v>1214</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>151</v>
+        <v>755</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1196</v>
+        <v>1215</v>
       </c>
       <c r="E587" s="2">
-        <v>67904</v>
+        <v>17500</v>
       </c>
       <c r="F587" s="2">
-        <v>67293</v>
+        <v>17500</v>
       </c>
       <c r="G587" s="2">
-        <v>66681</v>
+        <v>16494</v>
       </c>
       <c r="H587" s="2">
-        <v>64846</v>
+        <v>16338</v>
       </c>
       <c r="I587" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1197</v>
+        <v>1216</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>151</v>
+        <v>755</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1198</v>
+        <v>1217</v>
       </c>
       <c r="E588" s="2">
-        <v>101038</v>
+        <v>13824</v>
       </c>
       <c r="F588" s="2">
-        <v>100128</v>
+        <v>13696</v>
       </c>
       <c r="G588" s="2">
-        <v>99217</v>
+        <v>13568</v>
       </c>
       <c r="H588" s="2">
-        <v>96487</v>
+        <v>13440</v>
       </c>
       <c r="I588" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1199</v>
+        <v>1218</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>157</v>
+        <v>755</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1200</v>
+        <v>1219</v>
       </c>
       <c r="E589" s="2">
-        <v>16606</v>
+        <v>16352</v>
       </c>
       <c r="F589" s="2">
-        <v>16456</v>
+        <v>16201</v>
       </c>
       <c r="G589" s="2">
-        <v>16306</v>
+        <v>16049</v>
       </c>
       <c r="H589" s="2">
-        <v>15858</v>
+        <v>15898</v>
       </c>
       <c r="I589" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1201</v>
+        <v>1220</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1202</v>
+        <v>642</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1203</v>
+        <v>1221</v>
       </c>
       <c r="E590" s="2">
-        <v>11725</v>
+        <v>103723</v>
       </c>
       <c r="F590" s="2">
-        <v>11619</v>
+        <v>102763</v>
       </c>
       <c r="G590" s="2">
-        <v>11514</v>
+        <v>101802</v>
       </c>
       <c r="H590" s="2">
-        <v>11197</v>
+        <v>100842</v>
       </c>
       <c r="I590" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1204</v>
+        <v>1222</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>240</v>
+        <v>1223</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1205</v>
+        <v>1224</v>
       </c>
       <c r="E591" s="2">
-        <v>35520</v>
+        <v>473961</v>
       </c>
       <c r="F591" s="2">
-        <v>35200</v>
+        <v>469573</v>
       </c>
       <c r="G591" s="2">
-        <v>34880</v>
+        <v>465184</v>
       </c>
       <c r="H591" s="2">
-        <v>33920</v>
+        <v>460796</v>
       </c>
       <c r="I591" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1206</v>
+        <v>1225</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>240</v>
+        <v>1223</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1207</v>
+        <v>1226</v>
       </c>
       <c r="E592" s="2">
-        <v>37657</v>
+        <v>79294</v>
       </c>
       <c r="F592" s="2">
-        <v>37318</v>
+        <v>78559</v>
       </c>
       <c r="G592" s="2">
-        <v>36978</v>
+        <v>77825</v>
       </c>
       <c r="H592" s="2">
-        <v>35961</v>
+        <v>77091</v>
       </c>
       <c r="I592" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1208</v>
+        <v>1227</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>102</v>
+        <v>1223</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1209</v>
+        <v>1228</v>
       </c>
       <c r="E593" s="2">
-        <v>14042</v>
+        <v>782826</v>
       </c>
       <c r="F593" s="2">
-        <v>13915</v>
+        <v>775578</v>
       </c>
       <c r="G593" s="2">
-        <v>13789</v>
+        <v>768329</v>
       </c>
       <c r="H593" s="2">
-        <v>13409</v>
+        <v>761081</v>
       </c>
       <c r="I593" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1210</v>
+        <v>1229</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>102</v>
+        <v>1223</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1211</v>
+        <v>1230</v>
       </c>
       <c r="E594" s="2">
-        <v>16317</v>
+        <v>15973</v>
       </c>
       <c r="F594" s="2">
-        <v>16170</v>
+        <v>15825</v>
       </c>
       <c r="G594" s="2">
-        <v>16023</v>
+        <v>15677</v>
       </c>
       <c r="H594" s="2">
-        <v>15582</v>
+        <v>15530</v>
       </c>
       <c r="I594" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1212</v>
+        <v>1231</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>102</v>
+        <v>1223</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1213</v>
+        <v>1232</v>
       </c>
       <c r="E595" s="2">
-        <v>19580</v>
+        <v>1548774</v>
       </c>
       <c r="F595" s="2">
-        <v>19404</v>
+        <v>1534434</v>
       </c>
       <c r="G595" s="2">
-        <v>19228</v>
+        <v>1520093</v>
       </c>
       <c r="H595" s="2">
-        <v>18698</v>
+        <v>1505753</v>
       </c>
       <c r="I595" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1214</v>
+        <v>1233</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>404</v>
+        <v>1234</v>
       </c>
       <c r="E596" s="2">
-        <v>16703</v>
+        <v>236305</v>
       </c>
       <c r="F596" s="2">
-        <v>16703</v>
+        <v>234117</v>
       </c>
       <c r="G596" s="2">
-        <v>16703</v>
+        <v>231929</v>
       </c>
       <c r="H596" s="2">
-        <v>16703</v>
+        <v>229741</v>
       </c>
       <c r="I596" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1216</v>
+        <v>1235</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>207</v>
+        <v>1223</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>222</v>
+        <v>1236</v>
       </c>
       <c r="E597" s="2">
-        <v>29300</v>
+        <v>77759</v>
       </c>
       <c r="F597" s="2">
-        <v>29300</v>
+        <v>77039</v>
       </c>
       <c r="G597" s="2">
-        <v>29300</v>
+        <v>76319</v>
       </c>
       <c r="H597" s="2">
-        <v>29300</v>
+        <v>75599</v>
       </c>
       <c r="I597" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1217</v>
+        <v>1237</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>367</v>
+        <v>1238</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1218</v>
+        <v>1239</v>
       </c>
       <c r="E598" s="2">
-        <v>106177</v>
+        <v>53031</v>
       </c>
       <c r="F598" s="2">
-        <v>105221</v>
+        <v>52540</v>
       </c>
       <c r="G598" s="2">
-        <v>104264</v>
+        <v>52049</v>
       </c>
       <c r="H598" s="2">
-        <v>101394</v>
+        <v>51558</v>
       </c>
       <c r="I598" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1219</v>
+        <v>1240</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>527</v>
+        <v>1238</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1220</v>
+        <v>1241</v>
       </c>
       <c r="E599" s="2">
-        <v>884932</v>
+        <v>552802</v>
       </c>
       <c r="F599" s="2">
-        <v>876960</v>
+        <v>547684</v>
       </c>
       <c r="G599" s="2">
-        <v>868987</v>
+        <v>542565</v>
       </c>
       <c r="H599" s="2">
-        <v>845070</v>
+        <v>537447</v>
       </c>
       <c r="I599" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1221</v>
+        <v>1242</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>527</v>
+        <v>1238</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1222</v>
+        <v>1243</v>
       </c>
       <c r="E600" s="2">
-        <v>14636</v>
+        <v>91514</v>
       </c>
       <c r="F600" s="2">
-        <v>14505</v>
+        <v>90666</v>
       </c>
       <c r="G600" s="2">
-        <v>14373</v>
+        <v>89819</v>
       </c>
       <c r="H600" s="2">
-        <v>13977</v>
+        <v>88972</v>
       </c>
       <c r="I600" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1223</v>
+        <v>1244</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>527</v>
+        <v>1238</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1224</v>
+        <v>1245</v>
       </c>
       <c r="E601" s="2">
-        <v>191003</v>
+        <v>914895</v>
       </c>
       <c r="F601" s="2">
-        <v>189283</v>
+        <v>906424</v>
       </c>
       <c r="G601" s="2">
-        <v>187562</v>
+        <v>897953</v>
       </c>
       <c r="H601" s="2">
-        <v>182400</v>
+        <v>889481</v>
       </c>
       <c r="I601" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1225</v>
+        <v>1246</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1175</v>
+        <v>1238</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1226</v>
+        <v>1247</v>
       </c>
       <c r="E602" s="2">
-        <v>16940</v>
+        <v>183001</v>
       </c>
       <c r="F602" s="2">
-        <v>16940</v>
+        <v>181306</v>
       </c>
       <c r="G602" s="2">
-        <v>16900</v>
+        <v>179612</v>
       </c>
       <c r="H602" s="2">
-        <v>16800</v>
+        <v>177917</v>
       </c>
       <c r="I602" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1227</v>
+        <v>1248</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1175</v>
+        <v>1238</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1228</v>
+        <v>1249</v>
       </c>
       <c r="E603" s="2">
-        <v>24914</v>
+        <v>277088</v>
       </c>
       <c r="F603" s="2">
-        <v>24914</v>
+        <v>274522</v>
       </c>
       <c r="G603" s="2">
-        <v>24814</v>
+        <v>271957</v>
       </c>
       <c r="H603" s="2">
-        <v>24414</v>
+        <v>269391</v>
       </c>
       <c r="I603" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1229</v>
+        <v>1250</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1175</v>
+        <v>1238</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1230</v>
+        <v>1251</v>
       </c>
       <c r="E604" s="2">
-        <v>25610</v>
+        <v>176237</v>
       </c>
       <c r="F604" s="2">
-        <v>25610</v>
+        <v>174605</v>
       </c>
       <c r="G604" s="2">
-        <v>25410</v>
+        <v>172973</v>
       </c>
       <c r="H604" s="2">
-        <v>25210</v>
+        <v>171341</v>
       </c>
       <c r="I604" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1231</v>
+        <v>1252</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1233</v>
+        <v>1253</v>
       </c>
       <c r="E605" s="2">
-        <v>150060</v>
+        <v>88502</v>
       </c>
       <c r="F605" s="2">
-        <v>148708</v>
+        <v>87682</v>
       </c>
       <c r="G605" s="2">
-        <v>147356</v>
+        <v>86863</v>
       </c>
       <c r="H605" s="2">
-        <v>143300</v>
+        <v>86043</v>
       </c>
       <c r="I605" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1234</v>
+        <v>1254</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1232</v>
+        <v>897</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1235</v>
+        <v>1255</v>
       </c>
       <c r="E606" s="2">
-        <v>13665</v>
+        <v>10649</v>
       </c>
       <c r="F606" s="2">
-        <v>13542</v>
+        <v>10550</v>
       </c>
       <c r="G606" s="2">
-        <v>13419</v>
+        <v>10452</v>
       </c>
       <c r="H606" s="2">
-        <v>13050</v>
+        <v>10353</v>
       </c>
       <c r="I606" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1232</v>
+        <v>897</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1237</v>
+        <v>1257</v>
       </c>
       <c r="E607" s="2">
-        <v>11174</v>
+        <v>43254</v>
       </c>
       <c r="F607" s="2">
-        <v>11074</v>
+        <v>42854</v>
       </c>
       <c r="G607" s="2">
-        <v>10973</v>
+        <v>42453</v>
       </c>
       <c r="H607" s="2">
-        <v>10671</v>
+        <v>42053</v>
       </c>
       <c r="I607" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1238</v>
+        <v>1258</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1232</v>
+        <v>897</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1239</v>
+        <v>1259</v>
       </c>
       <c r="E608" s="2">
-        <v>113718</v>
+        <v>5384</v>
       </c>
       <c r="F608" s="2">
-        <v>112694</v>
+        <v>5334</v>
       </c>
       <c r="G608" s="2">
-        <v>111669</v>
+        <v>5284</v>
       </c>
       <c r="H608" s="2">
-        <v>108596</v>
+        <v>5234</v>
       </c>
       <c r="I608" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1240</v>
+        <v>1260</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1232</v>
+        <v>897</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1241</v>
+        <v>1261</v>
       </c>
       <c r="E609" s="2">
-        <v>12100</v>
+        <v>86125</v>
       </c>
       <c r="F609" s="2">
-        <v>11991</v>
+        <v>85327</v>
       </c>
       <c r="G609" s="2">
-        <v>11882</v>
+        <v>84530</v>
       </c>
       <c r="H609" s="2">
-        <v>11555</v>
+        <v>83732</v>
       </c>
       <c r="I609" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1242</v>
+        <v>1262</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1232</v>
+        <v>1263</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1243</v>
+        <v>1264</v>
       </c>
       <c r="E610" s="2">
-        <v>32958</v>
+        <v>15819</v>
       </c>
       <c r="F610" s="2">
-        <v>32661</v>
+        <v>15672</v>
       </c>
       <c r="G610" s="2">
-        <v>32364</v>
+        <v>15526</v>
       </c>
       <c r="H610" s="2">
-        <v>31474</v>
+        <v>15379</v>
       </c>
       <c r="I610" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1244</v>
+        <v>1265</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1232</v>
+        <v>1263</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1245</v>
+        <v>1266</v>
       </c>
       <c r="E611" s="2">
-        <v>37320</v>
+        <v>7203</v>
       </c>
       <c r="F611" s="2">
-        <v>36984</v>
+        <v>7136</v>
       </c>
       <c r="G611" s="2">
-        <v>36648</v>
+        <v>7069</v>
       </c>
       <c r="H611" s="2">
-        <v>35639</v>
+        <v>7002</v>
       </c>
       <c r="I611" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1246</v>
+        <v>1267</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1247</v>
+        <v>1269</v>
       </c>
       <c r="E612" s="2">
-        <v>55291</v>
+        <v>282150</v>
       </c>
       <c r="F612" s="2">
-        <v>54793</v>
+        <v>279538</v>
       </c>
       <c r="G612" s="2">
-        <v>54295</v>
+        <v>276925</v>
       </c>
       <c r="H612" s="2">
-        <v>52801</v>
+        <v>274313</v>
       </c>
       <c r="I612" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1248</v>
+        <v>1270</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1249</v>
+        <v>1271</v>
       </c>
       <c r="E613" s="2">
-        <v>60472</v>
+        <v>93717</v>
       </c>
       <c r="F613" s="2">
-        <v>59927</v>
+        <v>92849</v>
       </c>
       <c r="G613" s="2">
-        <v>59382</v>
+        <v>91982</v>
       </c>
       <c r="H613" s="2">
-        <v>57748</v>
+        <v>91114</v>
       </c>
       <c r="I613" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1250</v>
+        <v>1272</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1251</v>
+        <v>1273</v>
       </c>
       <c r="E614" s="2">
-        <v>68743</v>
+        <v>89554</v>
       </c>
       <c r="F614" s="2">
-        <v>68124</v>
+        <v>88724</v>
       </c>
       <c r="G614" s="2">
-        <v>67505</v>
+        <v>87895</v>
       </c>
       <c r="H614" s="2">
-        <v>65647</v>
+        <v>87066</v>
       </c>
       <c r="I614" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1252</v>
+        <v>1274</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1253</v>
+        <v>1275</v>
       </c>
       <c r="E615" s="2">
-        <v>165570</v>
+        <v>18144</v>
       </c>
       <c r="F615" s="2">
-        <v>164078</v>
+        <v>17976</v>
       </c>
       <c r="G615" s="2">
-        <v>162587</v>
+        <v>17808</v>
       </c>
       <c r="H615" s="2">
-        <v>158112</v>
+        <v>17640</v>
       </c>
       <c r="I615" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
-      <c r="B616" s="1">
-        <v>2180</v>
+      <c r="B616" s="1" t="s">
+        <v>1276</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1254</v>
+        <v>1277</v>
       </c>
       <c r="E616" s="2">
-        <v>227390</v>
+        <v>89554</v>
       </c>
       <c r="F616" s="2">
-        <v>225342</v>
+        <v>88724</v>
       </c>
       <c r="G616" s="2">
-        <v>223293</v>
+        <v>87895</v>
       </c>
       <c r="H616" s="2">
-        <v>217147</v>
+        <v>87066</v>
       </c>
       <c r="I616" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1255</v>
+        <v>1278</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1232</v>
+        <v>755</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1256</v>
+        <v>1279</v>
       </c>
       <c r="E617" s="2">
-        <v>120915</v>
+        <v>32032</v>
       </c>
       <c r="F617" s="2">
-        <v>119825</v>
+        <v>31735</v>
       </c>
       <c r="G617" s="2">
-        <v>118736</v>
+        <v>31439</v>
       </c>
       <c r="H617" s="2">
-        <v>115468</v>
+        <v>31142</v>
       </c>
       <c r="I617" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1257</v>
+        <v>1280</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1232</v>
+        <v>755</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1258</v>
+        <v>1281</v>
       </c>
       <c r="E618" s="2">
-        <v>241800</v>
+        <v>31999</v>
       </c>
       <c r="F618" s="2">
-        <v>239622</v>
+        <v>31999</v>
       </c>
       <c r="G618" s="2">
-        <v>237443</v>
+        <v>31888</v>
       </c>
       <c r="H618" s="2">
-        <v>230908</v>
+        <v>31777</v>
       </c>
       <c r="I618" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1259</v>
+        <v>1282</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1232</v>
+        <v>546</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1260</v>
+        <v>1283</v>
       </c>
       <c r="E619" s="2">
-        <v>139071</v>
+        <v>18000</v>
       </c>
       <c r="F619" s="2">
-        <v>137818</v>
+        <v>17500</v>
       </c>
       <c r="G619" s="2">
-        <v>136565</v>
+        <v>17500</v>
       </c>
       <c r="H619" s="2">
-        <v>132806</v>
+        <v>17000</v>
       </c>
       <c r="I619" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1261</v>
+        <v>1284</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1202</v>
+        <v>546</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1262</v>
+        <v>1285</v>
       </c>
       <c r="E620" s="2">
-        <v>115912</v>
+        <v>53000</v>
       </c>
       <c r="F620" s="2">
-        <v>114868</v>
+        <v>53000</v>
       </c>
       <c r="G620" s="2">
-        <v>113823</v>
+        <v>52000</v>
       </c>
       <c r="H620" s="2">
-        <v>110691</v>
+        <v>51000</v>
       </c>
       <c r="I620" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1263</v>
+        <v>1286</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1202</v>
+        <v>1287</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1264</v>
+        <v>1288</v>
       </c>
       <c r="E621" s="2">
-        <v>23210</v>
+        <v>17000</v>
       </c>
       <c r="F621" s="2">
-        <v>23001</v>
+        <v>17000</v>
       </c>
       <c r="G621" s="2">
-        <v>22792</v>
+        <v>16500</v>
       </c>
       <c r="H621" s="2">
-        <v>22165</v>
+        <v>16000</v>
       </c>
       <c r="I621" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1265</v>
+        <v>1289</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>347</v>
+        <v>213</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1266</v>
+        <v>1290</v>
       </c>
       <c r="E622" s="2">
-        <v>88517</v>
+        <v>98442</v>
       </c>
       <c r="F622" s="2">
-        <v>87720</v>
+        <v>97531</v>
       </c>
       <c r="G622" s="2">
-        <v>86922</v>
+        <v>96619</v>
       </c>
       <c r="H622" s="2">
-        <v>84530</v>
+        <v>95708</v>
       </c>
       <c r="I622" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1267</v>
+        <v>1291</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1202</v>
+        <v>213</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1268</v>
+        <v>1292</v>
       </c>
       <c r="E623" s="2">
-        <v>232955</v>
+        <v>110862</v>
       </c>
       <c r="F623" s="2">
-        <v>230856</v>
+        <v>109836</v>
       </c>
       <c r="G623" s="2">
-        <v>228757</v>
+        <v>108809</v>
       </c>
       <c r="H623" s="2">
-        <v>222461</v>
+        <v>107783</v>
       </c>
       <c r="I623" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1269</v>
+        <v>1293</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1202</v>
+        <v>213</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1270</v>
+        <v>1294</v>
       </c>
       <c r="E624" s="2">
-        <v>57970</v>
+        <v>50949</v>
       </c>
       <c r="F624" s="2">
-        <v>57448</v>
+        <v>50477</v>
       </c>
       <c r="G624" s="2">
-        <v>56925</v>
+        <v>50006</v>
       </c>
       <c r="H624" s="2">
-        <v>55359</v>
+        <v>49534</v>
       </c>
       <c r="I624" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1271</v>
+        <v>1295</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1202</v>
+        <v>208</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1272</v>
+        <v>1296</v>
       </c>
       <c r="E625" s="2">
-        <v>623560</v>
+        <v>4072</v>
       </c>
       <c r="F625" s="2">
-        <v>617943</v>
+        <v>4034</v>
       </c>
       <c r="G625" s="2">
-        <v>612325</v>
+        <v>3996</v>
       </c>
       <c r="H625" s="2">
-        <v>595472</v>
+        <v>3959</v>
       </c>
       <c r="I625" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1273</v>
+        <v>1297</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>154</v>
+        <v>897</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1274</v>
+        <v>1298</v>
       </c>
       <c r="E626" s="2">
-        <v>36797</v>
+        <v>64854</v>
       </c>
       <c r="F626" s="2">
-        <v>36465</v>
+        <v>64254</v>
       </c>
       <c r="G626" s="2">
-        <v>36134</v>
+        <v>63653</v>
       </c>
       <c r="H626" s="2">
-        <v>35139</v>
+        <v>63053</v>
       </c>
       <c r="I626" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1275</v>
+        <v>1299</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1276</v>
+        <v>1300</v>
       </c>
       <c r="E627" s="2">
-        <v>41379</v>
+        <v>15941</v>
       </c>
       <c r="F627" s="2">
-        <v>41006</v>
+        <v>15793</v>
       </c>
       <c r="G627" s="2">
-        <v>40633</v>
+        <v>15646</v>
       </c>
       <c r="H627" s="2">
-        <v>39515</v>
+        <v>15498</v>
       </c>
       <c r="I627" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1277</v>
+        <v>1301</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1278</v>
+        <v>1303</v>
       </c>
       <c r="E628" s="2">
-        <v>46899</v>
+        <v>87000</v>
       </c>
       <c r="F628" s="2">
-        <v>46476</v>
+        <v>87000</v>
       </c>
       <c r="G628" s="2">
-        <v>46054</v>
+        <v>86000</v>
       </c>
       <c r="H628" s="2">
-        <v>44786</v>
+        <v>87546</v>
       </c>
       <c r="I628" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1279</v>
+        <v>1304</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>154</v>
+        <v>1305</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1280</v>
+        <v>1306</v>
       </c>
       <c r="E629" s="2">
-        <v>42017</v>
+        <v>18479</v>
       </c>
       <c r="F629" s="2">
-        <v>41638</v>
+        <v>18308</v>
       </c>
       <c r="G629" s="2">
-        <v>41260</v>
+        <v>18137</v>
       </c>
       <c r="H629" s="2">
-        <v>40124</v>
+        <v>17966</v>
       </c>
       <c r="I629" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1281</v>
+        <v>1307</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1282</v>
+        <v>1308</v>
       </c>
       <c r="E630" s="2">
-        <v>4675</v>
+        <v>28352</v>
       </c>
       <c r="F630" s="2">
-        <v>4633</v>
+        <v>28090</v>
       </c>
       <c r="G630" s="2">
-        <v>4591</v>
+        <v>27827</v>
       </c>
       <c r="H630" s="2">
-        <v>4465</v>
+        <v>27565</v>
       </c>
       <c r="I630" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1283</v>
+        <v>1309</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>154</v>
+        <v>1310</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
       <c r="E631" s="2">
-        <v>43149</v>
+        <v>16000</v>
       </c>
       <c r="F631" s="2">
-        <v>42760</v>
+        <v>16000</v>
       </c>
       <c r="G631" s="2">
-        <v>42372</v>
+        <v>15800</v>
       </c>
       <c r="H631" s="2">
-        <v>41205</v>
+        <v>15500</v>
       </c>
       <c r="I631" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>154</v>
+        <v>1310</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
       <c r="E632" s="2">
-        <v>47349</v>
+        <v>170000</v>
       </c>
       <c r="F632" s="2">
-        <v>46923</v>
+        <v>170000</v>
       </c>
       <c r="G632" s="2">
-        <v>46496</v>
+        <v>168000</v>
       </c>
       <c r="H632" s="2">
-        <v>45216</v>
+        <v>165000</v>
       </c>
       <c r="I632" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1287</v>
+        <v>1314</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>154</v>
+        <v>1315</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1288</v>
+        <v>1316</v>
       </c>
       <c r="E633" s="2">
-        <v>48896</v>
+        <v>9782</v>
       </c>
       <c r="F633" s="2">
-        <v>48455</v>
+        <v>9782</v>
       </c>
       <c r="G633" s="2">
-        <v>48015</v>
+        <v>9700</v>
       </c>
       <c r="H633" s="2">
-        <v>46693</v>
+        <v>9582</v>
       </c>
       <c r="I633" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1289</v>
+        <v>1317</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>154</v>
+        <v>1315</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1290</v>
+        <v>1318</v>
       </c>
       <c r="E634" s="2">
-        <v>56249</v>
+        <v>13595</v>
       </c>
       <c r="F634" s="2">
-        <v>55743</v>
+        <v>13595</v>
       </c>
       <c r="G634" s="2">
-        <v>55236</v>
+        <v>13395</v>
       </c>
       <c r="H634" s="2">
-        <v>53716</v>
+        <v>13095</v>
       </c>
       <c r="I634" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1291</v>
+        <v>1319</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>154</v>
+        <v>1315</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1292</v>
+        <v>1320</v>
       </c>
       <c r="E635" s="2">
-        <v>68356</v>
+        <v>23705</v>
       </c>
       <c r="F635" s="2">
-        <v>67740</v>
+        <v>23705</v>
       </c>
       <c r="G635" s="2">
-        <v>67124</v>
+        <v>23505</v>
       </c>
       <c r="H635" s="2">
-        <v>65277</v>
+        <v>23005</v>
       </c>
       <c r="I635" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1293</v>
+        <v>1321</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1294</v>
+        <v>1322</v>
       </c>
       <c r="E636" s="2">
-        <v>71675</v>
+        <v>73963</v>
       </c>
       <c r="F636" s="2">
-        <v>71029</v>
+        <v>73278</v>
       </c>
       <c r="G636" s="2">
-        <v>70383</v>
+        <v>72593</v>
       </c>
       <c r="H636" s="2">
-        <v>68446</v>
+        <v>71908</v>
       </c>
       <c r="I636" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1295</v>
+        <v>1323</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1296</v>
+        <v>1324</v>
       </c>
       <c r="E637" s="2">
-        <v>74005</v>
+        <v>16000</v>
       </c>
       <c r="F637" s="2">
-        <v>73338</v>
+        <v>16000</v>
       </c>
       <c r="G637" s="2">
-        <v>72671</v>
+        <v>15500</v>
       </c>
       <c r="H637" s="2">
-        <v>70671</v>
+        <v>15100</v>
       </c>
       <c r="I637" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1297</v>
+        <v>1325</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1298</v>
+        <v>1326</v>
       </c>
       <c r="E638" s="2">
-        <v>92073</v>
+        <v>47000</v>
       </c>
       <c r="F638" s="2">
-        <v>91244</v>
+        <v>47000</v>
       </c>
       <c r="G638" s="2">
-        <v>90414</v>
+        <v>46500</v>
       </c>
       <c r="H638" s="2">
-        <v>87926</v>
+        <v>46000</v>
       </c>
       <c r="I638" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1299</v>
+        <v>1327</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1300</v>
+        <v>1328</v>
       </c>
       <c r="E639" s="2">
-        <v>112832</v>
+        <v>95000</v>
       </c>
       <c r="F639" s="2">
-        <v>111815</v>
+        <v>95000</v>
       </c>
       <c r="G639" s="2">
-        <v>110799</v>
+        <v>94000</v>
       </c>
       <c r="H639" s="2">
-        <v>107749</v>
+        <v>93000</v>
       </c>
       <c r="I639" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1301</v>
+        <v>1329</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1302</v>
+        <v>1330</v>
       </c>
       <c r="E640" s="2">
-        <v>132663</v>
+        <v>190000</v>
       </c>
       <c r="F640" s="2">
-        <v>131468</v>
+        <v>190000</v>
       </c>
       <c r="G640" s="2">
-        <v>130272</v>
+        <v>188000</v>
       </c>
       <c r="H640" s="2">
-        <v>126687</v>
+        <v>185000</v>
       </c>
       <c r="I640" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1303</v>
+        <v>1331</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1304</v>
+        <v>1332</v>
       </c>
       <c r="E641" s="2">
-        <v>14040</v>
+        <v>157000</v>
       </c>
       <c r="F641" s="2">
-        <v>13914</v>
+        <v>157000</v>
       </c>
       <c r="G641" s="2">
-        <v>13787</v>
+        <v>155000</v>
       </c>
       <c r="H641" s="2">
-        <v>13408</v>
+        <v>153000</v>
       </c>
       <c r="I641" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1305</v>
+        <v>1333</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>154</v>
+        <v>1310</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1306</v>
+        <v>1334</v>
       </c>
       <c r="E642" s="2">
-        <v>113018</v>
+        <v>19500</v>
       </c>
       <c r="F642" s="2">
-        <v>112000</v>
+        <v>19500</v>
       </c>
       <c r="G642" s="2">
-        <v>110982</v>
+        <v>19300</v>
       </c>
       <c r="H642" s="2">
-        <v>107927</v>
+        <v>19000</v>
       </c>
       <c r="I642" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1308</v>
+        <v>1336</v>
       </c>
       <c r="E643" s="2">
-        <v>135392</v>
+        <v>273329</v>
       </c>
       <c r="F643" s="2">
-        <v>134173</v>
+        <v>270798</v>
       </c>
       <c r="G643" s="2">
-        <v>132953</v>
+        <v>268267</v>
       </c>
       <c r="H643" s="2">
-        <v>129294</v>
+        <v>265736</v>
       </c>
       <c r="I643" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1309</v>
+        <v>1337</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1310</v>
+        <v>1338</v>
       </c>
       <c r="E644" s="2">
-        <v>14070</v>
+        <v>422145</v>
       </c>
       <c r="F644" s="2">
-        <v>13944</v>
+        <v>418236</v>
       </c>
       <c r="G644" s="2">
-        <v>13817</v>
+        <v>414328</v>
       </c>
       <c r="H644" s="2">
-        <v>13437</v>
+        <v>410419</v>
       </c>
       <c r="I644" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1311</v>
+        <v>1339</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1312</v>
+        <v>1340</v>
       </c>
       <c r="E645" s="2">
-        <v>18872</v>
+        <v>562983</v>
       </c>
       <c r="F645" s="2">
-        <v>18702</v>
+        <v>557771</v>
       </c>
       <c r="G645" s="2">
-        <v>18532</v>
+        <v>552558</v>
       </c>
       <c r="H645" s="2">
-        <v>18022</v>
+        <v>547345</v>
       </c>
       <c r="I645" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1313</v>
+        <v>1341</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>154</v>
+        <v>1342</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1314</v>
+        <v>1343</v>
       </c>
       <c r="E646" s="2">
-        <v>177164</v>
+        <v>14547</v>
       </c>
       <c r="F646" s="2">
-        <v>175568</v>
+        <v>14412</v>
       </c>
       <c r="G646" s="2">
-        <v>173972</v>
+        <v>14277</v>
       </c>
       <c r="H646" s="2">
-        <v>169183</v>
+        <v>14142</v>
       </c>
       <c r="I646" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1315</v>
+        <v>1344</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1316</v>
+        <v>1345</v>
       </c>
       <c r="E647" s="2">
-        <v>18252</v>
+        <v>40122</v>
       </c>
       <c r="F647" s="2">
-        <v>18087</v>
+        <v>39751</v>
       </c>
       <c r="G647" s="2">
-        <v>17923</v>
+        <v>39379</v>
       </c>
       <c r="H647" s="2">
-        <v>17430</v>
+        <v>39008</v>
       </c>
       <c r="I647" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1317</v>
+        <v>1346</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1318</v>
+        <v>1347</v>
       </c>
       <c r="E648" s="2">
-        <v>19333</v>
+        <v>78327</v>
       </c>
       <c r="F648" s="2">
-        <v>19159</v>
+        <v>77602</v>
       </c>
       <c r="G648" s="2">
-        <v>18985</v>
+        <v>76877</v>
       </c>
       <c r="H648" s="2">
-        <v>18462</v>
+        <v>76151</v>
       </c>
       <c r="I648" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1319</v>
+        <v>1348</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1320</v>
+        <v>1349</v>
       </c>
       <c r="E649" s="2">
-        <v>23310</v>
+        <v>8159</v>
       </c>
       <c r="F649" s="2">
-        <v>23100</v>
+        <v>8084</v>
       </c>
       <c r="G649" s="2">
-        <v>22890</v>
+        <v>8008</v>
       </c>
       <c r="H649" s="2">
-        <v>22260</v>
+        <v>7933</v>
       </c>
       <c r="I649" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1321</v>
+        <v>1350</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1322</v>
+        <v>1351</v>
       </c>
       <c r="E650" s="2">
-        <v>225691</v>
+        <v>120308</v>
       </c>
       <c r="F650" s="2">
-        <v>223658</v>
+        <v>119194</v>
       </c>
       <c r="G650" s="2">
-        <v>221624</v>
+        <v>118080</v>
       </c>
       <c r="H650" s="2">
-        <v>215525</v>
+        <v>116966</v>
       </c>
       <c r="I650" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1323</v>
+        <v>1352</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1324</v>
+        <v>1353</v>
       </c>
       <c r="E651" s="2">
-        <v>21767</v>
+        <v>124011</v>
       </c>
       <c r="F651" s="2">
-        <v>21571</v>
+        <v>122863</v>
       </c>
       <c r="G651" s="2">
-        <v>21375</v>
+        <v>121715</v>
       </c>
       <c r="H651" s="2">
-        <v>20787</v>
+        <v>120566</v>
       </c>
       <c r="I651" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1325</v>
+        <v>1354</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>1326</v>
+        <v>1355</v>
       </c>
       <c r="E652" s="2">
-        <v>23008</v>
+        <v>8127</v>
       </c>
       <c r="F652" s="2">
-        <v>22801</v>
+        <v>8052</v>
       </c>
       <c r="G652" s="2">
-        <v>22594</v>
+        <v>7977</v>
       </c>
       <c r="H652" s="2">
-        <v>21972</v>
+        <v>7901</v>
       </c>
       <c r="I652" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1327</v>
+        <v>1356</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>154</v>
+        <v>481</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>1328</v>
+        <v>1357</v>
       </c>
       <c r="E653" s="2">
-        <v>260555</v>
+        <v>17820</v>
       </c>
       <c r="F653" s="2">
-        <v>258207</v>
+        <v>17655</v>
       </c>
       <c r="G653" s="2">
-        <v>255860</v>
+        <v>17490</v>
       </c>
       <c r="H653" s="2">
-        <v>248818</v>
+        <v>17325</v>
       </c>
       <c r="I653" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>154</v>
+        <v>546</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
       <c r="E654" s="2">
-        <v>24482</v>
+        <v>17280</v>
       </c>
       <c r="F654" s="2">
-        <v>24262</v>
+        <v>17120</v>
       </c>
       <c r="G654" s="2">
-        <v>24041</v>
+        <v>16960</v>
       </c>
       <c r="H654" s="2">
-        <v>23379</v>
+        <v>16800</v>
       </c>
       <c r="I654" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1331</v>
+        <v>1360</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>1332</v>
+        <v>1361</v>
       </c>
       <c r="E655" s="2">
-        <v>36501</v>
+        <v>581974</v>
       </c>
       <c r="F655" s="2">
-        <v>36172</v>
+        <v>576586</v>
       </c>
       <c r="G655" s="2">
-        <v>35844</v>
+        <v>571197</v>
       </c>
       <c r="H655" s="2">
-        <v>34857</v>
+        <v>565808</v>
       </c>
       <c r="I655" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1333</v>
+        <v>1362</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>1334</v>
+        <v>1363</v>
       </c>
       <c r="E656" s="2">
-        <v>286521</v>
+        <v>87247</v>
       </c>
       <c r="F656" s="2">
-        <v>283940</v>
+        <v>86439</v>
       </c>
       <c r="G656" s="2">
-        <v>281358</v>
+        <v>85631</v>
       </c>
       <c r="H656" s="2">
-        <v>273615</v>
+        <v>84823</v>
       </c>
       <c r="I656" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1335</v>
+        <v>1364</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>1336</v>
+        <v>1365</v>
       </c>
       <c r="E657" s="2">
-        <v>53195</v>
+        <v>125151</v>
       </c>
       <c r="F657" s="2">
-        <v>52715</v>
+        <v>123993</v>
       </c>
       <c r="G657" s="2">
-        <v>52236</v>
+        <v>122834</v>
       </c>
       <c r="H657" s="2">
-        <v>50798</v>
+        <v>121675</v>
       </c>
       <c r="I657" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="E658" s="2">
-        <v>5134</v>
+        <v>1364002</v>
       </c>
       <c r="F658" s="2">
-        <v>5088</v>
+        <v>1351373</v>
       </c>
       <c r="G658" s="2">
-        <v>5041</v>
+        <v>1338743</v>
       </c>
       <c r="H658" s="2">
-        <v>4903</v>
+        <v>1326113</v>
       </c>
       <c r="I658" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1339</v>
+        <v>1368</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1340</v>
+        <v>1369</v>
       </c>
       <c r="E659" s="2">
-        <v>40906</v>
+        <v>171491</v>
       </c>
       <c r="F659" s="2">
-        <v>40537</v>
+        <v>169903</v>
       </c>
       <c r="G659" s="2">
-        <v>40169</v>
+        <v>168315</v>
       </c>
       <c r="H659" s="2">
-        <v>39063</v>
+        <v>166727</v>
       </c>
       <c r="I659" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1341</v>
+        <v>1370</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>154</v>
+        <v>642</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>1342</v>
+        <v>1371</v>
       </c>
       <c r="E660" s="2">
-        <v>56083</v>
+        <v>263825</v>
       </c>
       <c r="F660" s="2">
-        <v>55578</v>
+        <v>261382</v>
       </c>
       <c r="G660" s="2">
-        <v>55072</v>
+        <v>258939</v>
       </c>
       <c r="H660" s="2">
-        <v>53557</v>
+        <v>256496</v>
       </c>
       <c r="I660" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1343</v>
+        <v>1372</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>154</v>
+        <v>1373</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>1344</v>
+        <v>1374</v>
       </c>
       <c r="E661" s="2">
-        <v>65618</v>
+        <v>60980</v>
       </c>
       <c r="F661" s="2">
-        <v>65027</v>
+        <v>60415</v>
       </c>
       <c r="G661" s="2">
-        <v>64435</v>
+        <v>59851</v>
       </c>
       <c r="H661" s="2">
-        <v>62662</v>
+        <v>59286</v>
       </c>
       <c r="I661" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1345</v>
+        <v>1375</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>154</v>
+        <v>1373</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>1346</v>
+        <v>1376</v>
       </c>
       <c r="E662" s="2">
-        <v>7124</v>
+        <v>181710</v>
       </c>
       <c r="F662" s="2">
-        <v>7060</v>
+        <v>180028</v>
       </c>
       <c r="G662" s="2">
-        <v>6996</v>
+        <v>178345</v>
       </c>
       <c r="H662" s="2">
-        <v>6803</v>
+        <v>176663</v>
       </c>
       <c r="I662" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1347</v>
+        <v>1377</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>154</v>
+        <v>1373</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>1348</v>
+        <v>1378</v>
       </c>
       <c r="E663" s="2">
-        <v>61111</v>
+        <v>387990</v>
       </c>
       <c r="F663" s="2">
-        <v>60561</v>
+        <v>384398</v>
       </c>
       <c r="G663" s="2">
-        <v>60010</v>
+        <v>380805</v>
       </c>
       <c r="H663" s="2">
-        <v>58358</v>
+        <v>377213</v>
       </c>
       <c r="I663" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1349</v>
+        <v>1379</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>154</v>
+        <v>1380</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>1350</v>
+        <v>1381</v>
       </c>
       <c r="E664" s="2">
-        <v>83833</v>
+        <v>16280</v>
       </c>
       <c r="F664" s="2">
-        <v>83078</v>
+        <v>16129</v>
       </c>
       <c r="G664" s="2">
-        <v>82322</v>
+        <v>15978</v>
       </c>
       <c r="H664" s="2">
-        <v>80057</v>
+        <v>15828</v>
       </c>
       <c r="I664" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1351</v>
+        <v>1382</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>154</v>
+        <v>1380</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>1352</v>
+        <v>1383</v>
       </c>
       <c r="E665" s="2">
-        <v>81809</v>
+        <v>72666</v>
       </c>
       <c r="F665" s="2">
-        <v>81072</v>
+        <v>71993</v>
       </c>
       <c r="G665" s="2">
-        <v>80335</v>
+        <v>71320</v>
       </c>
       <c r="H665" s="2">
-        <v>78124</v>
+        <v>70647</v>
       </c>
       <c r="I665" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1353</v>
+        <v>1384</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>154</v>
+        <v>1044</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>1354</v>
+        <v>1385</v>
       </c>
       <c r="E666" s="2">
-        <v>102002</v>
+        <v>871752</v>
       </c>
       <c r="F666" s="2">
-        <v>101083</v>
+        <v>863680</v>
       </c>
       <c r="G666" s="2">
-        <v>100164</v>
+        <v>855609</v>
       </c>
       <c r="H666" s="2">
-        <v>97408</v>
+        <v>847537</v>
       </c>
       <c r="I666" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1355</v>
+        <v>1386</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>154</v>
+        <v>1044</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>1356</v>
+        <v>1387</v>
       </c>
       <c r="E667" s="2">
-        <v>13165</v>
+        <v>1682316</v>
       </c>
       <c r="F667" s="2">
-        <v>13046</v>
+        <v>1666739</v>
       </c>
       <c r="G667" s="2">
-        <v>12927</v>
+        <v>1651162</v>
       </c>
       <c r="H667" s="2">
-        <v>12572</v>
+        <v>1635585</v>
       </c>
       <c r="I667" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1357</v>
+        <v>1388</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>154</v>
+        <v>903</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>1358</v>
+        <v>1389</v>
       </c>
       <c r="E668" s="2">
-        <v>145521</v>
+        <v>1685839</v>
       </c>
       <c r="F668" s="2">
-        <v>144210</v>
+        <v>1670229</v>
       </c>
       <c r="G668" s="2">
-        <v>142899</v>
+        <v>1654620</v>
       </c>
       <c r="H668" s="2">
-        <v>138966</v>
+        <v>1639010</v>
       </c>
       <c r="I668" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1359</v>
+        <v>1390</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>1360</v>
+        <v>1391</v>
       </c>
       <c r="E669" s="2">
-        <v>122701</v>
+        <v>164160</v>
       </c>
       <c r="F669" s="2">
-        <v>121595</v>
+        <v>162640</v>
       </c>
       <c r="G669" s="2">
-        <v>120490</v>
+        <v>161120</v>
       </c>
       <c r="H669" s="2">
-        <v>117173</v>
+        <v>159600</v>
       </c>
       <c r="I669" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1361</v>
+        <v>1392</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1362</v>
+        <v>1393</v>
       </c>
       <c r="E670" s="2">
-        <v>18551</v>
+        <v>245160</v>
       </c>
       <c r="F670" s="2">
-        <v>18384</v>
+        <v>242890</v>
       </c>
       <c r="G670" s="2">
-        <v>18217</v>
+        <v>240620</v>
       </c>
       <c r="H670" s="2">
-        <v>17716</v>
+        <v>238350</v>
       </c>
       <c r="I670" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1363</v>
+        <v>1394</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>1364</v>
+        <v>1395</v>
       </c>
       <c r="E671" s="2">
-        <v>176775</v>
+        <v>346518</v>
       </c>
       <c r="F671" s="2">
-        <v>175183</v>
+        <v>343310</v>
       </c>
       <c r="G671" s="2">
-        <v>173590</v>
+        <v>340101</v>
       </c>
       <c r="H671" s="2">
-        <v>168812</v>
+        <v>336893</v>
       </c>
       <c r="I671" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1365</v>
+        <v>1396</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>1366</v>
+        <v>1397</v>
       </c>
       <c r="E672" s="2">
-        <v>143061</v>
+        <v>423360</v>
       </c>
       <c r="F672" s="2">
-        <v>141772</v>
+        <v>419440</v>
       </c>
       <c r="G672" s="2">
-        <v>140484</v>
+        <v>415520</v>
       </c>
       <c r="H672" s="2">
-        <v>136617</v>
+        <v>411600</v>
       </c>
       <c r="I672" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1367</v>
+        <v>1398</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>154</v>
+        <v>1302</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>1368</v>
+        <v>1399</v>
       </c>
       <c r="E673" s="2">
-        <v>163590</v>
+        <v>866295</v>
       </c>
       <c r="F673" s="2">
-        <v>162116</v>
+        <v>858274</v>
       </c>
       <c r="G673" s="2">
-        <v>160642</v>
+        <v>850253</v>
       </c>
       <c r="H673" s="2">
-        <v>156221</v>
+        <v>842231</v>
       </c>
       <c r="I673" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1369</v>
+        <v>1400</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1370</v>
+        <v>1401</v>
       </c>
       <c r="E674" s="2">
-        <v>225358</v>
+        <v>314938</v>
       </c>
       <c r="F674" s="2">
-        <v>223328</v>
+        <v>312022</v>
       </c>
       <c r="G674" s="2">
-        <v>221297</v>
+        <v>309106</v>
       </c>
       <c r="H674" s="2">
-        <v>215207</v>
+        <v>306189</v>
       </c>
       <c r="I674" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1371</v>
+        <v>1402</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1372</v>
+        <v>1403</v>
       </c>
       <c r="E675" s="2">
-        <v>183950</v>
+        <v>320588</v>
       </c>
       <c r="F675" s="2">
-        <v>182293</v>
+        <v>317620</v>
       </c>
       <c r="G675" s="2">
-        <v>180636</v>
+        <v>314651</v>
       </c>
       <c r="H675" s="2">
-        <v>175664</v>
+        <v>311683</v>
       </c>
       <c r="I675" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1373</v>
+        <v>1404</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1374</v>
+        <v>1405</v>
       </c>
       <c r="E676" s="2">
-        <v>20372</v>
+        <v>35049</v>
       </c>
       <c r="F676" s="2">
-        <v>20188</v>
+        <v>34725</v>
       </c>
       <c r="G676" s="2">
-        <v>20005</v>
+        <v>34400</v>
       </c>
       <c r="H676" s="2">
-        <v>19454</v>
+        <v>34076</v>
       </c>
       <c r="I676" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1375</v>
+        <v>1406</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1376</v>
+        <v>1407</v>
       </c>
       <c r="E677" s="2">
-        <v>27872</v>
+        <v>340622</v>
       </c>
       <c r="F677" s="2">
-        <v>27621</v>
+        <v>337468</v>
       </c>
       <c r="G677" s="2">
-        <v>27370</v>
+        <v>334314</v>
       </c>
       <c r="H677" s="2">
-        <v>26617</v>
+        <v>331161</v>
       </c>
       <c r="I677" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1377</v>
+        <v>1408</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1378</v>
+        <v>1409</v>
       </c>
       <c r="E678" s="2">
-        <v>204481</v>
+        <v>36339</v>
       </c>
       <c r="F678" s="2">
-        <v>202639</v>
+        <v>36002</v>
       </c>
       <c r="G678" s="2">
-        <v>200797</v>
+        <v>35666</v>
       </c>
       <c r="H678" s="2">
-        <v>195270</v>
+        <v>35329</v>
       </c>
       <c r="I678" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1379</v>
+        <v>1410</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1380</v>
+        <v>1411</v>
       </c>
       <c r="E679" s="2">
-        <v>26127</v>
+        <v>350091</v>
       </c>
       <c r="F679" s="2">
-        <v>25892</v>
+        <v>346849</v>
       </c>
       <c r="G679" s="2">
-        <v>25656</v>
+        <v>343607</v>
       </c>
       <c r="H679" s="2">
-        <v>24950</v>
+        <v>340366</v>
       </c>
       <c r="I679" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1381</v>
+        <v>1412</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1382</v>
+        <v>1413</v>
       </c>
       <c r="E680" s="2">
-        <v>224673</v>
+        <v>360388</v>
       </c>
       <c r="F680" s="2">
-        <v>222649</v>
+        <v>357052</v>
       </c>
       <c r="G680" s="2">
-        <v>220625</v>
+        <v>353715</v>
       </c>
       <c r="H680" s="2">
-        <v>214552</v>
+        <v>350378</v>
       </c>
       <c r="I680" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1383</v>
+        <v>1414</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1215</v>
+        <v>755</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1129</v>
+        <v>1415</v>
       </c>
       <c r="E681" s="2">
-        <v>87646</v>
+        <v>39850</v>
       </c>
       <c r="F681" s="2">
-        <v>87648</v>
+        <v>39481</v>
       </c>
       <c r="G681" s="2">
-        <v>86845</v>
+        <v>39112</v>
       </c>
       <c r="H681" s="2">
-        <v>86456</v>
+        <v>38743</v>
       </c>
       <c r="I681" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1384</v>
+        <v>1416</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1385</v>
+        <v>1417</v>
       </c>
       <c r="E682" s="2">
-        <v>4720214</v>
+        <v>402370</v>
       </c>
       <c r="F682" s="2">
-        <v>4677690</v>
+        <v>398645</v>
       </c>
       <c r="G682" s="2">
-        <v>4635165</v>
+        <v>394919</v>
       </c>
       <c r="H682" s="2">
-        <v>4507592</v>
+        <v>391193</v>
       </c>
       <c r="I682" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1386</v>
+        <v>1418</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1387</v>
+        <v>1419</v>
       </c>
       <c r="E683" s="2">
-        <v>943039</v>
+        <v>426232</v>
       </c>
       <c r="F683" s="2">
-        <v>934544</v>
+        <v>422285</v>
       </c>
       <c r="G683" s="2">
-        <v>926048</v>
+        <v>418339</v>
       </c>
       <c r="H683" s="2">
-        <v>900560</v>
+        <v>414392</v>
       </c>
       <c r="I683" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1388</v>
+        <v>1420</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>160</v>
+        <v>755</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1389</v>
+        <v>1421</v>
       </c>
       <c r="E684" s="2">
-        <v>9453942</v>
+        <v>431539</v>
       </c>
       <c r="F684" s="2">
-        <v>9368772</v>
+        <v>427543</v>
       </c>
       <c r="G684" s="2">
-        <v>9283601</v>
+        <v>423547</v>
       </c>
       <c r="H684" s="2">
-        <v>9028089</v>
+        <v>419552</v>
       </c>
       <c r="I684" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1390</v>
+        <v>1422</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>10</v>
+        <v>755</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1391</v>
+        <v>1423</v>
       </c>
       <c r="E685" s="2">
-        <v>183150</v>
+        <v>433149</v>
       </c>
       <c r="F685" s="2">
-        <v>181500</v>
+        <v>429138</v>
       </c>
       <c r="G685" s="2">
-        <v>179850</v>
+        <v>425128</v>
       </c>
       <c r="H685" s="2">
-        <v>174900</v>
+        <v>421117</v>
       </c>
       <c r="I685" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1392</v>
+        <v>1424</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>10</v>
+        <v>755</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
       <c r="E686" s="2">
-        <v>18315</v>
+        <v>434759</v>
       </c>
       <c r="F686" s="2">
-        <v>18150</v>
+        <v>430734</v>
       </c>
       <c r="G686" s="2">
-        <v>17985</v>
+        <v>426708</v>
       </c>
       <c r="H686" s="2">
-        <v>17490</v>
+        <v>422683</v>
       </c>
       <c r="I686" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>1394</v>
+        <v>1426</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>10</v>
+        <v>755</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1395</v>
+        <v>1427</v>
       </c>
       <c r="E687" s="2">
-        <v>93795</v>
+        <v>46000</v>
       </c>
       <c r="F687" s="2">
-        <v>92950</v>
+        <v>45575</v>
       </c>
       <c r="G687" s="2">
-        <v>92105</v>
+        <v>45149</v>
       </c>
       <c r="H687" s="2">
-        <v>89570</v>
+        <v>44723</v>
       </c>
       <c r="I687" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1396</v>
+        <v>1428</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>1397</v>
+        <v>1429</v>
       </c>
       <c r="E688" s="2">
-        <v>200427</v>
+        <v>467352</v>
       </c>
       <c r="F688" s="2">
-        <v>198622</v>
+        <v>463024</v>
       </c>
       <c r="G688" s="2">
-        <v>196816</v>
+        <v>458697</v>
       </c>
       <c r="H688" s="2">
-        <v>191399</v>
+        <v>454370</v>
       </c>
       <c r="I688" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1398</v>
+        <v>1430</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>1399</v>
+        <v>1431</v>
       </c>
       <c r="E689" s="2">
-        <v>151574</v>
+        <v>475402</v>
       </c>
       <c r="F689" s="2">
-        <v>150208</v>
+        <v>471000</v>
       </c>
       <c r="G689" s="2">
-        <v>148843</v>
+        <v>466598</v>
       </c>
       <c r="H689" s="2">
-        <v>144746</v>
+        <v>462196</v>
       </c>
       <c r="I689" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>1400</v>
+        <v>1432</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>1401</v>
+        <v>1433</v>
       </c>
       <c r="E690" s="2">
-        <v>193168</v>
+        <v>494704</v>
       </c>
       <c r="F690" s="2">
-        <v>191428</v>
+        <v>490123</v>
       </c>
       <c r="G690" s="2">
-        <v>189687</v>
+        <v>485543</v>
       </c>
       <c r="H690" s="2">
-        <v>184467</v>
+        <v>480962</v>
       </c>
       <c r="I690" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1402</v>
+        <v>1434</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1403</v>
+        <v>1435</v>
       </c>
       <c r="E691" s="2">
-        <v>15348</v>
+        <v>501337</v>
       </c>
       <c r="F691" s="2">
-        <v>15210</v>
+        <v>496695</v>
       </c>
       <c r="G691" s="2">
-        <v>15071</v>
+        <v>492053</v>
       </c>
       <c r="H691" s="2">
-        <v>14657</v>
+        <v>487411</v>
       </c>
       <c r="I691" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1404</v>
+        <v>1436</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1405</v>
+        <v>1437</v>
       </c>
       <c r="E692" s="2">
-        <v>19830</v>
+        <v>501781</v>
       </c>
       <c r="F692" s="2">
-        <v>19652</v>
+        <v>497135</v>
       </c>
       <c r="G692" s="2">
-        <v>19473</v>
+        <v>492489</v>
       </c>
       <c r="H692" s="2">
-        <v>18937</v>
+        <v>487843</v>
       </c>
       <c r="I692" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1406</v>
+        <v>1438</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1407</v>
+        <v>1439</v>
       </c>
       <c r="E693" s="2">
-        <v>15257</v>
+        <v>510920</v>
       </c>
       <c r="F693" s="2">
-        <v>15120</v>
+        <v>506189</v>
       </c>
       <c r="G693" s="2">
-        <v>14982</v>
+        <v>501458</v>
       </c>
       <c r="H693" s="2">
-        <v>14570</v>
+        <v>496728</v>
       </c>
       <c r="I693" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1408</v>
+        <v>1440</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1409</v>
+        <v>1441</v>
       </c>
       <c r="E694" s="2">
-        <v>18881</v>
+        <v>522455</v>
       </c>
       <c r="F694" s="2">
-        <v>18711</v>
+        <v>517618</v>
       </c>
       <c r="G694" s="2">
-        <v>18541</v>
+        <v>512780</v>
       </c>
       <c r="H694" s="2">
-        <v>18031</v>
+        <v>507943</v>
       </c>
       <c r="I694" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>1410</v>
+        <v>1442</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>1411</v>
+        <v>1443</v>
       </c>
       <c r="E695" s="2">
-        <v>294874</v>
+        <v>525676</v>
       </c>
       <c r="F695" s="2">
-        <v>292217</v>
+        <v>520809</v>
       </c>
       <c r="G695" s="2">
-        <v>289561</v>
+        <v>515941</v>
       </c>
       <c r="H695" s="2">
-        <v>281591</v>
+        <v>511074</v>
       </c>
       <c r="I695" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>1412</v>
+        <v>1444</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>1413</v>
+        <v>1445</v>
       </c>
       <c r="E696" s="2">
-        <v>289277</v>
+        <v>54495</v>
       </c>
       <c r="F696" s="2">
-        <v>286671</v>
+        <v>53990</v>
       </c>
       <c r="G696" s="2">
-        <v>284065</v>
+        <v>53485</v>
       </c>
       <c r="H696" s="2">
-        <v>276247</v>
+        <v>52981</v>
       </c>
       <c r="I696" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>1414</v>
+        <v>1446</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>1415</v>
+        <v>1447</v>
       </c>
       <c r="E697" s="2">
-        <v>2720</v>
+        <v>532117</v>
       </c>
       <c r="F697" s="2">
-        <v>2695</v>
+        <v>527190</v>
       </c>
       <c r="G697" s="2">
-        <v>2671</v>
+        <v>522263</v>
       </c>
       <c r="H697" s="2">
-        <v>2597</v>
+        <v>517336</v>
       </c>
       <c r="I697" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1416</v>
+        <v>1448</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>1417</v>
+        <v>1449</v>
       </c>
       <c r="E698" s="2">
-        <v>39767</v>
+        <v>539185</v>
       </c>
       <c r="F698" s="2">
-        <v>39409</v>
+        <v>534192</v>
       </c>
       <c r="G698" s="2">
-        <v>39050</v>
+        <v>529200</v>
       </c>
       <c r="H698" s="2">
-        <v>37976</v>
+        <v>524207</v>
       </c>
       <c r="I698" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>1418</v>
+        <v>1450</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>1419</v>
+        <v>1451</v>
       </c>
       <c r="E699" s="2">
-        <v>48507</v>
+        <v>56944</v>
       </c>
       <c r="F699" s="2">
-        <v>48070</v>
+        <v>56417</v>
       </c>
       <c r="G699" s="2">
-        <v>47633</v>
+        <v>55890</v>
       </c>
       <c r="H699" s="2">
-        <v>46322</v>
+        <v>55362</v>
       </c>
       <c r="I699" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>1420</v>
+        <v>1452</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>1421</v>
+        <v>1453</v>
       </c>
       <c r="E700" s="2">
-        <v>4623</v>
+        <v>551093</v>
       </c>
       <c r="F700" s="2">
-        <v>4582</v>
+        <v>545990</v>
       </c>
       <c r="G700" s="2">
-        <v>4540</v>
+        <v>540887</v>
       </c>
       <c r="H700" s="2">
-        <v>4415</v>
+        <v>535785</v>
       </c>
       <c r="I700" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>1422</v>
+        <v>1454</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>1423</v>
+        <v>1455</v>
       </c>
       <c r="E701" s="2">
-        <v>54002</v>
+        <v>59971</v>
       </c>
       <c r="F701" s="2">
-        <v>53515</v>
+        <v>59416</v>
       </c>
       <c r="G701" s="2">
-        <v>53029</v>
+        <v>58861</v>
       </c>
       <c r="H701" s="2">
-        <v>51569</v>
+        <v>58305</v>
       </c>
       <c r="I701" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>1424</v>
+        <v>1456</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1425</v>
+        <v>1457</v>
       </c>
       <c r="E702" s="2">
-        <v>5506</v>
+        <v>570365</v>
       </c>
       <c r="F702" s="2">
-        <v>5456</v>
+        <v>565084</v>
       </c>
       <c r="G702" s="2">
-        <v>5406</v>
+        <v>559803</v>
       </c>
       <c r="H702" s="2">
-        <v>5258</v>
+        <v>554522</v>
       </c>
       <c r="I702" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>1426</v>
+        <v>1458</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>1427</v>
+        <v>1459</v>
       </c>
       <c r="E703" s="2">
-        <v>64057</v>
+        <v>571976</v>
       </c>
       <c r="F703" s="2">
-        <v>63480</v>
+        <v>566679</v>
       </c>
       <c r="G703" s="2">
-        <v>62903</v>
+        <v>561383</v>
       </c>
       <c r="H703" s="2">
-        <v>61172</v>
+        <v>556087</v>
       </c>
       <c r="I703" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>1428</v>
+        <v>1460</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1429</v>
+        <v>1461</v>
       </c>
       <c r="E704" s="2">
-        <v>553918</v>
+        <v>64995</v>
       </c>
       <c r="F704" s="2">
-        <v>548928</v>
+        <v>64394</v>
       </c>
       <c r="G704" s="2">
-        <v>543937</v>
+        <v>63792</v>
       </c>
       <c r="H704" s="2">
-        <v>528967</v>
+        <v>63190</v>
       </c>
       <c r="I704" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>1430</v>
+        <v>1462</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>1431</v>
+        <v>1463</v>
       </c>
       <c r="E705" s="2">
-        <v>53114</v>
+        <v>625672</v>
       </c>
       <c r="F705" s="2">
-        <v>52635</v>
+        <v>619879</v>
       </c>
       <c r="G705" s="2">
-        <v>52157</v>
+        <v>614086</v>
       </c>
       <c r="H705" s="2">
-        <v>50721</v>
+        <v>608292</v>
       </c>
       <c r="I705" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>1432</v>
+        <v>1464</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1433</v>
+        <v>1465</v>
       </c>
       <c r="E706" s="2">
-        <v>5746</v>
+        <v>8086</v>
       </c>
       <c r="F706" s="2">
-        <v>5695</v>
+        <v>8011</v>
       </c>
       <c r="G706" s="2">
-        <v>5643</v>
+        <v>7936</v>
       </c>
       <c r="H706" s="2">
-        <v>5488</v>
+        <v>7861</v>
       </c>
       <c r="I706" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1434</v>
+        <v>1466</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1435</v>
+        <v>1467</v>
       </c>
       <c r="E707" s="2">
-        <v>578554</v>
+        <v>68738</v>
       </c>
       <c r="F707" s="2">
-        <v>573342</v>
+        <v>68101</v>
       </c>
       <c r="G707" s="2">
-        <v>568130</v>
+        <v>67465</v>
       </c>
       <c r="H707" s="2">
-        <v>552493</v>
+        <v>66828</v>
       </c>
       <c r="I707" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1436</v>
+        <v>1468</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>1437</v>
+        <v>1469</v>
       </c>
       <c r="E708" s="2">
-        <v>106743</v>
+        <v>637466</v>
       </c>
       <c r="F708" s="2">
-        <v>105782</v>
+        <v>631563</v>
       </c>
       <c r="G708" s="2">
-        <v>104820</v>
+        <v>625661</v>
       </c>
       <c r="H708" s="2">
-        <v>101935</v>
+        <v>619758</v>
       </c>
       <c r="I708" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1438</v>
+        <v>1470</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>1439</v>
+        <v>1471</v>
       </c>
       <c r="E709" s="2">
-        <v>78520</v>
+        <v>69826</v>
       </c>
       <c r="F709" s="2">
-        <v>77813</v>
+        <v>69180</v>
       </c>
       <c r="G709" s="2">
-        <v>77106</v>
+        <v>68533</v>
       </c>
       <c r="H709" s="2">
-        <v>74983</v>
+        <v>67887</v>
       </c>
       <c r="I709" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1440</v>
+        <v>1472</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>1441</v>
+        <v>1473</v>
       </c>
       <c r="E710" s="2">
-        <v>60034</v>
+        <v>672927</v>
       </c>
       <c r="F710" s="2">
-        <v>59494</v>
+        <v>666697</v>
       </c>
       <c r="G710" s="2">
-        <v>58953</v>
+        <v>660466</v>
       </c>
       <c r="H710" s="2">
-        <v>57330</v>
+        <v>654235</v>
       </c>
       <c r="I710" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>1442</v>
+        <v>1474</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>1443</v>
+        <v>1475</v>
       </c>
       <c r="E711" s="2">
-        <v>57970</v>
+        <v>682450</v>
       </c>
       <c r="F711" s="2">
-        <v>57448</v>
+        <v>676131</v>
       </c>
       <c r="G711" s="2">
-        <v>56925</v>
+        <v>669812</v>
       </c>
       <c r="H711" s="2">
-        <v>55359</v>
+        <v>663493</v>
       </c>
       <c r="I711" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>1444</v>
+        <v>1476</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>1445</v>
+        <v>1477</v>
       </c>
       <c r="E712" s="2">
-        <v>107726</v>
+        <v>73614</v>
       </c>
       <c r="F712" s="2">
-        <v>106755</v>
+        <v>72932</v>
       </c>
       <c r="G712" s="2">
-        <v>105785</v>
+        <v>72251</v>
       </c>
       <c r="H712" s="2">
-        <v>102873</v>
+        <v>71569</v>
       </c>
       <c r="I712" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1446</v>
+        <v>1478</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>1447</v>
+        <v>1479</v>
       </c>
       <c r="E713" s="2">
-        <v>10889</v>
+        <v>719149</v>
       </c>
       <c r="F713" s="2">
-        <v>10791</v>
+        <v>712491</v>
       </c>
       <c r="G713" s="2">
-        <v>10693</v>
+        <v>705832</v>
       </c>
       <c r="H713" s="2">
-        <v>10399</v>
+        <v>699173</v>
       </c>
       <c r="I713" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>1448</v>
+        <v>1480</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>1449</v>
+        <v>1481</v>
       </c>
       <c r="E714" s="2">
-        <v>93740</v>
+        <v>78127</v>
       </c>
       <c r="F714" s="2">
-        <v>92895</v>
+        <v>77404</v>
       </c>
       <c r="G714" s="2">
-        <v>92051</v>
+        <v>76680</v>
       </c>
       <c r="H714" s="2">
-        <v>89517</v>
+        <v>75957</v>
       </c>
       <c r="I714" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1450</v>
+        <v>1482</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>1451</v>
+        <v>1483</v>
       </c>
       <c r="E715" s="2">
-        <v>98235</v>
+        <v>85525</v>
       </c>
       <c r="F715" s="2">
-        <v>97350</v>
+        <v>84733</v>
       </c>
       <c r="G715" s="2">
-        <v>96465</v>
+        <v>83941</v>
       </c>
       <c r="H715" s="2">
-        <v>93810</v>
+        <v>83150</v>
       </c>
       <c r="I715" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>1452</v>
+        <v>1484</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>1453</v>
+        <v>1485</v>
       </c>
       <c r="E716" s="2">
-        <v>118287</v>
+        <v>85551</v>
       </c>
       <c r="F716" s="2">
-        <v>117222</v>
+        <v>84759</v>
       </c>
       <c r="G716" s="2">
-        <v>116156</v>
+        <v>83967</v>
       </c>
       <c r="H716" s="2">
-        <v>112959</v>
+        <v>83175</v>
       </c>
       <c r="I716" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>1454</v>
+        <v>1486</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>1455</v>
+        <v>1487</v>
       </c>
       <c r="E717" s="2">
-        <v>12132</v>
+        <v>86122</v>
       </c>
       <c r="F717" s="2">
-        <v>12023</v>
+        <v>85325</v>
       </c>
       <c r="G717" s="2">
-        <v>11914</v>
+        <v>84528</v>
       </c>
       <c r="H717" s="2">
-        <v>11586</v>
+        <v>83730</v>
       </c>
       <c r="I717" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>1456</v>
+        <v>1488</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>1457</v>
+        <v>1489</v>
       </c>
       <c r="E718" s="2">
-        <v>160229</v>
+        <v>86316</v>
       </c>
       <c r="F718" s="2">
-        <v>158785</v>
+        <v>85517</v>
       </c>
       <c r="G718" s="2">
-        <v>157342</v>
+        <v>84717</v>
       </c>
       <c r="H718" s="2">
-        <v>153011</v>
+        <v>83918</v>
       </c>
       <c r="I718" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>1458</v>
+        <v>1490</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>1459</v>
+        <v>1491</v>
       </c>
       <c r="E719" s="2">
-        <v>99994</v>
+        <v>87286</v>
       </c>
       <c r="F719" s="2">
-        <v>99094</v>
+        <v>86477</v>
       </c>
       <c r="G719" s="2">
-        <v>98193</v>
+        <v>85669</v>
       </c>
       <c r="H719" s="2">
-        <v>95490</v>
+        <v>84861</v>
       </c>
       <c r="I719" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>1460</v>
+        <v>1492</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>1461</v>
+        <v>1493</v>
       </c>
       <c r="E720" s="2">
-        <v>74895</v>
+        <v>93956</v>
       </c>
       <c r="F720" s="2">
-        <v>74220</v>
+        <v>93086</v>
       </c>
       <c r="G720" s="2">
-        <v>73546</v>
+        <v>92216</v>
       </c>
       <c r="H720" s="2">
-        <v>71521</v>
+        <v>91346</v>
       </c>
       <c r="I720" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>1462</v>
+        <v>1494</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="E721" s="2">
-        <v>97708</v>
+        <v>102097</v>
       </c>
       <c r="F721" s="2">
-        <v>96828</v>
+        <v>101151</v>
       </c>
       <c r="G721" s="2">
-        <v>95947</v>
+        <v>100206</v>
       </c>
       <c r="H721" s="2">
-        <v>93307</v>
+        <v>99261</v>
       </c>
       <c r="I721" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>1464</v>
+        <v>1496</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="E722" s="2">
-        <v>21354</v>
+        <v>103617</v>
       </c>
       <c r="F722" s="2">
-        <v>21162</v>
+        <v>102658</v>
       </c>
       <c r="G722" s="2">
-        <v>20969</v>
+        <v>101699</v>
       </c>
       <c r="H722" s="2">
-        <v>20392</v>
+        <v>100739</v>
       </c>
       <c r="I722" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>1466</v>
+        <v>1498</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1467</v>
+        <v>1499</v>
       </c>
       <c r="E723" s="2">
-        <v>214768</v>
+        <v>104199</v>
       </c>
       <c r="F723" s="2">
-        <v>212834</v>
+        <v>103235</v>
       </c>
       <c r="G723" s="2">
-        <v>210899</v>
+        <v>102270</v>
       </c>
       <c r="H723" s="2">
-        <v>205094</v>
+        <v>101305</v>
       </c>
       <c r="I723" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>1468</v>
+        <v>1500</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1469</v>
+        <v>1501</v>
       </c>
       <c r="E724" s="2">
-        <v>13398</v>
+        <v>105810</v>
       </c>
       <c r="F724" s="2">
-        <v>13277</v>
+        <v>104830</v>
       </c>
       <c r="G724" s="2">
-        <v>13156</v>
+        <v>103850</v>
       </c>
       <c r="H724" s="2">
-        <v>12794</v>
+        <v>102871</v>
       </c>
       <c r="I724" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>1470</v>
+        <v>1502</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>1471</v>
+        <v>1503</v>
       </c>
       <c r="E725" s="2">
-        <v>132479</v>
+        <v>107420</v>
       </c>
       <c r="F725" s="2">
-        <v>131285</v>
+        <v>106425</v>
       </c>
       <c r="G725" s="2">
-        <v>130092</v>
+        <v>105431</v>
       </c>
       <c r="H725" s="2">
-        <v>126511</v>
+        <v>104436</v>
       </c>
       <c r="I725" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>1472</v>
+        <v>1504</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>1473</v>
+        <v>1505</v>
       </c>
       <c r="E726" s="2">
-        <v>1552</v>
+        <v>108891</v>
       </c>
       <c r="F726" s="2">
-        <v>1538</v>
+        <v>107883</v>
       </c>
       <c r="G726" s="2">
-        <v>1524</v>
+        <v>106875</v>
       </c>
       <c r="H726" s="2">
-        <v>1482</v>
+        <v>105866</v>
       </c>
       <c r="I726" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>1474</v>
+        <v>1506</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>1475</v>
+        <v>1507</v>
       </c>
       <c r="E727" s="2">
-        <v>20052</v>
+        <v>113722</v>
       </c>
       <c r="F727" s="2">
-        <v>19872</v>
+        <v>112669</v>
       </c>
       <c r="G727" s="2">
-        <v>19691</v>
+        <v>111616</v>
       </c>
       <c r="H727" s="2">
-        <v>19149</v>
+        <v>110563</v>
       </c>
       <c r="I727" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1476</v>
+        <v>1508</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>1477</v>
+        <v>1509</v>
       </c>
       <c r="E728" s="2">
-        <v>195122</v>
+        <v>116886</v>
       </c>
       <c r="F728" s="2">
-        <v>193365</v>
+        <v>115804</v>
       </c>
       <c r="G728" s="2">
-        <v>191607</v>
+        <v>114722</v>
       </c>
       <c r="H728" s="2">
-        <v>186333</v>
+        <v>113639</v>
       </c>
       <c r="I728" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1478</v>
+        <v>1510</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>1479</v>
+        <v>1511</v>
       </c>
       <c r="E729" s="2">
-        <v>27706</v>
+        <v>117871</v>
       </c>
       <c r="F729" s="2">
-        <v>27456</v>
+        <v>116780</v>
       </c>
       <c r="G729" s="2">
-        <v>27206</v>
+        <v>115688</v>
       </c>
       <c r="H729" s="2">
-        <v>26458</v>
+        <v>114597</v>
       </c>
       <c r="I729" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1480</v>
+        <v>1512</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>1481</v>
+        <v>1513</v>
       </c>
       <c r="E730" s="2">
-        <v>276418</v>
+        <v>119481</v>
       </c>
       <c r="F730" s="2">
-        <v>273928</v>
+        <v>118375</v>
       </c>
       <c r="G730" s="2">
-        <v>271437</v>
+        <v>117269</v>
       </c>
       <c r="H730" s="2">
-        <v>263967</v>
+        <v>116163</v>
       </c>
       <c r="I730" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1482</v>
+        <v>1514</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>1483</v>
+        <v>1515</v>
       </c>
       <c r="E731" s="2">
-        <v>32218</v>
+        <v>127310</v>
       </c>
       <c r="F731" s="2">
-        <v>31928</v>
+        <v>126132</v>
       </c>
       <c r="G731" s="2">
-        <v>31637</v>
+        <v>124953</v>
       </c>
       <c r="H731" s="2">
-        <v>30767</v>
+        <v>123774</v>
       </c>
       <c r="I731" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>1484</v>
+        <v>1516</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>527</v>
+        <v>755</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>542</v>
+        <v>1517</v>
       </c>
       <c r="E732" s="2">
-        <v>102148</v>
+        <v>130351</v>
       </c>
       <c r="F732" s="2">
-        <v>101228</v>
+        <v>129144</v>
       </c>
       <c r="G732" s="2">
-        <v>100307</v>
+        <v>127937</v>
       </c>
       <c r="H732" s="2">
-        <v>97547</v>
+        <v>126730</v>
       </c>
       <c r="I732" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>1485</v>
+        <v>1518</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>391</v>
+        <v>755</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1486</v>
+        <v>1519</v>
       </c>
       <c r="E733" s="2">
-        <v>21354</v>
+        <v>131351</v>
       </c>
       <c r="F733" s="2">
-        <v>21162</v>
+        <v>130134</v>
       </c>
       <c r="G733" s="2">
-        <v>20969</v>
+        <v>128918</v>
       </c>
       <c r="H733" s="2">
-        <v>20392</v>
+        <v>127702</v>
       </c>
       <c r="I733" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1487</v>
+        <v>1520</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>157</v>
+        <v>755</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>1488</v>
+        <v>1521</v>
       </c>
       <c r="E734" s="2">
-        <v>20835</v>
+        <v>131878</v>
       </c>
       <c r="F734" s="2">
-        <v>20647</v>
+        <v>130657</v>
       </c>
       <c r="G734" s="2">
-        <v>20459</v>
+        <v>129436</v>
       </c>
       <c r="H734" s="2">
-        <v>19896</v>
+        <v>128214</v>
       </c>
       <c r="I734" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1489</v>
+        <v>1522</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>1215</v>
+        <v>755</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1490</v>
+        <v>1523</v>
       </c>
       <c r="E735" s="2">
-        <v>761540</v>
+        <v>136598</v>
       </c>
       <c r="F735" s="2">
-        <v>761540</v>
+        <v>135334</v>
       </c>
       <c r="G735" s="2">
-        <v>758398</v>
+        <v>134069</v>
       </c>
       <c r="H735" s="2">
-        <v>753950</v>
+        <v>132804</v>
       </c>
       <c r="I735" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>1491</v>
+        <v>1524</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>1493</v>
+        <v>1525</v>
       </c>
       <c r="E736" s="2">
-        <v>28467</v>
+        <v>137637</v>
       </c>
       <c r="F736" s="2">
-        <v>28211</v>
+        <v>136363</v>
       </c>
       <c r="G736" s="2">
-        <v>27954</v>
+        <v>135089</v>
       </c>
       <c r="H736" s="2">
-        <v>27185</v>
+        <v>133814</v>
       </c>
       <c r="I736" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>1494</v>
+        <v>1526</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>157</v>
+        <v>755</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>1495</v>
+        <v>1527</v>
       </c>
       <c r="E737" s="2">
-        <v>20796</v>
+        <v>141483</v>
       </c>
       <c r="F737" s="2">
-        <v>20609</v>
+        <v>140173</v>
       </c>
       <c r="G737" s="2">
-        <v>20421</v>
+        <v>138863</v>
       </c>
       <c r="H737" s="2">
-        <v>19859</v>
+        <v>137553</v>
       </c>
       <c r="I737" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>1496</v>
+        <v>1528</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>1497</v>
+        <v>755</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>1498</v>
+        <v>1529</v>
       </c>
       <c r="E738" s="2">
-        <v>10662</v>
+        <v>153462</v>
       </c>
       <c r="F738" s="2">
-        <v>10566</v>
+        <v>152041</v>
       </c>
       <c r="G738" s="2">
-        <v>10469</v>
+        <v>150620</v>
       </c>
       <c r="H738" s="2">
-        <v>10181</v>
+        <v>149199</v>
       </c>
       <c r="I738" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>1499</v>
+        <v>1530</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>1500</v>
+        <v>1531</v>
       </c>
       <c r="E739" s="2">
-        <v>77423</v>
+        <v>157896</v>
       </c>
       <c r="F739" s="2">
-        <v>76725</v>
+        <v>156434</v>
       </c>
       <c r="G739" s="2">
-        <v>76028</v>
+        <v>154972</v>
       </c>
       <c r="H739" s="2">
-        <v>73935</v>
+        <v>153510</v>
       </c>
       <c r="I739" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>1501</v>
+        <v>1532</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D740" s="1" t="s">
-        <v>1502</v>
+        <v>1533</v>
       </c>
       <c r="E740" s="2">
-        <v>28021</v>
+        <v>159138</v>
       </c>
       <c r="F740" s="2">
-        <v>27768</v>
+        <v>157665</v>
       </c>
       <c r="G740" s="2">
-        <v>27516</v>
+        <v>156191</v>
       </c>
       <c r="H740" s="2">
-        <v>26759</v>
+        <v>154718</v>
       </c>
       <c r="I740" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>1503</v>
+        <v>1534</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>1504</v>
+        <v>1535</v>
       </c>
       <c r="E741" s="2">
-        <v>73534</v>
+        <v>162588</v>
       </c>
       <c r="F741" s="2">
-        <v>72872</v>
+        <v>161082</v>
       </c>
       <c r="G741" s="2">
-        <v>72209</v>
+        <v>159577</v>
       </c>
       <c r="H741" s="2">
-        <v>70222</v>
+        <v>158071</v>
       </c>
       <c r="I741" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>1505</v>
+        <v>1536</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>1506</v>
+        <v>1537</v>
       </c>
       <c r="E742" s="2">
-        <v>71909</v>
+        <v>19334</v>
       </c>
       <c r="F742" s="2">
-        <v>71261</v>
+        <v>19155</v>
       </c>
       <c r="G742" s="2">
-        <v>70613</v>
+        <v>18976</v>
       </c>
       <c r="H742" s="2">
-        <v>68670</v>
+        <v>18797</v>
       </c>
       <c r="I742" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1507</v>
+        <v>1538</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1508</v>
+        <v>1539</v>
       </c>
       <c r="E743" s="2">
-        <v>14717</v>
+        <v>180806</v>
       </c>
       <c r="F743" s="2">
-        <v>14585</v>
+        <v>179132</v>
       </c>
       <c r="G743" s="2">
-        <v>14452</v>
+        <v>177458</v>
       </c>
       <c r="H743" s="2">
-        <v>14055</v>
+        <v>175784</v>
       </c>
       <c r="I743" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1509</v>
+        <v>1540</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1492</v>
+        <v>755</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1510</v>
+        <v>1541</v>
       </c>
       <c r="E744" s="2">
-        <v>14388</v>
+        <v>193311</v>
       </c>
       <c r="F744" s="2">
-        <v>14258</v>
+        <v>191521</v>
       </c>
       <c r="G744" s="2">
-        <v>14129</v>
+        <v>189732</v>
       </c>
       <c r="H744" s="2">
-        <v>13740</v>
+        <v>187942</v>
       </c>
       <c r="I744" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1511</v>
+        <v>1542</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1512</v>
+        <v>1543</v>
       </c>
       <c r="E745" s="2">
-        <v>31500</v>
+        <v>20944</v>
       </c>
       <c r="F745" s="2">
-        <v>31500</v>
+        <v>20751</v>
       </c>
       <c r="G745" s="2">
-        <v>31500</v>
+        <v>20557</v>
       </c>
       <c r="H745" s="2">
-        <v>31500</v>
+        <v>20363</v>
       </c>
       <c r="I745" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1513</v>
+        <v>1544</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1514</v>
+        <v>1545</v>
       </c>
       <c r="E746" s="2">
-        <v>37000</v>
+        <v>198962</v>
       </c>
       <c r="F746" s="2">
-        <v>37000</v>
+        <v>197120</v>
       </c>
       <c r="G746" s="2">
-        <v>37000</v>
+        <v>195277</v>
       </c>
       <c r="H746" s="2">
-        <v>37000</v>
+        <v>193435</v>
       </c>
       <c r="I746" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1515</v>
+        <v>1546</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1516</v>
+        <v>1547</v>
       </c>
       <c r="E747" s="2">
-        <v>43500</v>
+        <v>20943</v>
       </c>
       <c r="F747" s="2">
-        <v>43500</v>
+        <v>20749</v>
       </c>
       <c r="G747" s="2">
-        <v>43500</v>
+        <v>20556</v>
       </c>
       <c r="H747" s="2">
-        <v>43500</v>
+        <v>20362</v>
       </c>
       <c r="I747" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1517</v>
+        <v>1548</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1518</v>
+        <v>1549</v>
       </c>
       <c r="E748" s="2">
-        <v>59000</v>
+        <v>200889</v>
       </c>
       <c r="F748" s="2">
-        <v>59000</v>
+        <v>199029</v>
       </c>
       <c r="G748" s="2">
-        <v>59000</v>
+        <v>197168</v>
       </c>
       <c r="H748" s="2">
-        <v>59000</v>
+        <v>195308</v>
       </c>
       <c r="I748" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1519</v>
+        <v>1550</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1497</v>
+        <v>755</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1520</v>
+        <v>1551</v>
       </c>
       <c r="E749" s="2">
-        <v>21268</v>
+        <v>22207</v>
       </c>
       <c r="F749" s="2">
-        <v>21076</v>
+        <v>22001</v>
       </c>
       <c r="G749" s="2">
-        <v>20884</v>
+        <v>21796</v>
       </c>
       <c r="H749" s="2">
-        <v>20310</v>
+        <v>21590</v>
       </c>
       <c r="I749" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1521</v>
+        <v>1552</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1497</v>
+        <v>755</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1522</v>
+        <v>1553</v>
       </c>
       <c r="E750" s="2">
-        <v>316511</v>
+        <v>22207</v>
       </c>
       <c r="F750" s="2">
-        <v>313660</v>
+        <v>22001</v>
       </c>
       <c r="G750" s="2">
-        <v>310808</v>
+        <v>21796</v>
       </c>
       <c r="H750" s="2">
-        <v>302254</v>
+        <v>21590</v>
       </c>
       <c r="I750" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1523</v>
+        <v>1554</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1497</v>
+        <v>755</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1524</v>
+        <v>1555</v>
       </c>
       <c r="E751" s="2">
-        <v>51032</v>
+        <v>216298</v>
       </c>
       <c r="F751" s="2">
-        <v>50573</v>
+        <v>214295</v>
       </c>
       <c r="G751" s="2">
-        <v>50113</v>
+        <v>212293</v>
       </c>
       <c r="H751" s="2">
-        <v>48734</v>
+        <v>210290</v>
       </c>
       <c r="I751" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1525</v>
+        <v>1556</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1497</v>
+        <v>755</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1526</v>
+        <v>1557</v>
       </c>
       <c r="E752" s="2">
-        <v>533966</v>
+        <v>218672</v>
       </c>
       <c r="F752" s="2">
-        <v>529155</v>
+        <v>216647</v>
       </c>
       <c r="G752" s="2">
-        <v>524345</v>
+        <v>214622</v>
       </c>
       <c r="H752" s="2">
-        <v>509913</v>
+        <v>212598</v>
       </c>
       <c r="I752" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1527</v>
+        <v>1558</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1528</v>
+        <v>1559</v>
       </c>
       <c r="E753" s="2">
-        <v>78838</v>
+        <v>222411</v>
       </c>
       <c r="F753" s="2">
-        <v>78128</v>
+        <v>220352</v>
       </c>
       <c r="G753" s="2">
-        <v>77417</v>
+        <v>218292</v>
       </c>
       <c r="H753" s="2">
-        <v>75287</v>
+        <v>216233</v>
       </c>
       <c r="I753" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1529</v>
+        <v>1560</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1530</v>
+        <v>1561</v>
       </c>
       <c r="E754" s="2">
-        <v>85470</v>
+        <v>226451</v>
       </c>
       <c r="F754" s="2">
-        <v>84700</v>
+        <v>224354</v>
       </c>
       <c r="G754" s="2">
-        <v>83930</v>
+        <v>222258</v>
       </c>
       <c r="H754" s="2">
-        <v>81620</v>
+        <v>220161</v>
       </c>
       <c r="I754" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1531</v>
+        <v>1562</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1532</v>
+        <v>1563</v>
       </c>
       <c r="E755" s="2">
-        <v>82751</v>
+        <v>228852</v>
       </c>
       <c r="F755" s="2">
-        <v>82005</v>
+        <v>226733</v>
       </c>
       <c r="G755" s="2">
-        <v>81260</v>
+        <v>224614</v>
       </c>
       <c r="H755" s="2">
-        <v>79023</v>
+        <v>222495</v>
       </c>
       <c r="I755" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1533</v>
+        <v>1564</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1534</v>
+        <v>1565</v>
       </c>
       <c r="E756" s="2">
-        <v>85498</v>
+        <v>229672</v>
       </c>
       <c r="F756" s="2">
-        <v>84728</v>
+        <v>227545</v>
       </c>
       <c r="G756" s="2">
-        <v>83957</v>
+        <v>225419</v>
       </c>
       <c r="H756" s="2">
-        <v>81647</v>
+        <v>223292</v>
       </c>
       <c r="I756" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1535</v>
+        <v>1566</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1536</v>
+        <v>1567</v>
       </c>
       <c r="E757" s="2">
-        <v>106588</v>
+        <v>239035</v>
       </c>
       <c r="F757" s="2">
-        <v>105628</v>
+        <v>236822</v>
       </c>
       <c r="G757" s="2">
-        <v>104667</v>
+        <v>234609</v>
       </c>
       <c r="H757" s="2">
-        <v>101787</v>
+        <v>232395</v>
       </c>
       <c r="I757" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1537</v>
+        <v>1568</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1538</v>
+        <v>1569</v>
       </c>
       <c r="E758" s="2">
-        <v>107304</v>
+        <v>239303</v>
       </c>
       <c r="F758" s="2">
-        <v>106337</v>
+        <v>237087</v>
       </c>
       <c r="G758" s="2">
-        <v>105370</v>
+        <v>234872</v>
       </c>
       <c r="H758" s="2">
-        <v>102470</v>
+        <v>232656</v>
       </c>
       <c r="I758" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1539</v>
+        <v>1570</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>102</v>
+        <v>755</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1540</v>
+        <v>1571</v>
       </c>
       <c r="E759" s="2">
-        <v>83222</v>
+        <v>255823</v>
       </c>
       <c r="F759" s="2">
-        <v>82473</v>
+        <v>253454</v>
       </c>
       <c r="G759" s="2">
-        <v>81723</v>
+        <v>251085</v>
       </c>
       <c r="H759" s="2">
-        <v>79474</v>
+        <v>248717</v>
       </c>
       <c r="I759" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1541</v>
+        <v>1572</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>154</v>
+        <v>755</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1542</v>
+        <v>1573</v>
       </c>
       <c r="E760" s="2">
-        <v>181089</v>
+        <v>262851</v>
       </c>
       <c r="F760" s="2">
-        <v>179457</v>
+        <v>260418</v>
       </c>
       <c r="G760" s="2">
-        <v>177826</v>
+        <v>257984</v>
       </c>
       <c r="H760" s="2">
-        <v>172932</v>
+        <v>255550</v>
       </c>
       <c r="I760" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1543</v>
+        <v>1574</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>347</v>
+        <v>755</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1544</v>
+        <v>1575</v>
       </c>
       <c r="E761" s="2">
-        <v>59746</v>
+        <v>27354</v>
       </c>
       <c r="F761" s="2">
-        <v>59208</v>
+        <v>27101</v>
       </c>
       <c r="G761" s="2">
-        <v>58669</v>
+        <v>26848</v>
       </c>
       <c r="H761" s="2">
-        <v>57055</v>
+        <v>26594</v>
       </c>
       <c r="I761" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
-      <c r="B762" s="1">
-        <v>5600</v>
+      <c r="B762" s="1" t="s">
+        <v>1576</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1232</v>
+        <v>755</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1545</v>
+        <v>1577</v>
       </c>
       <c r="E762" s="2">
-        <v>553835</v>
+        <v>28846</v>
       </c>
       <c r="F762" s="2">
-        <v>548845</v>
+        <v>28579</v>
       </c>
       <c r="G762" s="2">
-        <v>543856</v>
+        <v>28312</v>
       </c>
       <c r="H762" s="2">
-        <v>528887</v>
+        <v>28044</v>
       </c>
       <c r="I762" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
-      <c r="B763" s="1">
-        <v>7000</v>
+      <c r="B763" s="1" t="s">
+        <v>1578</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1232</v>
+        <v>755</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1546</v>
+        <v>1579</v>
       </c>
       <c r="E763" s="2">
-        <v>604458</v>
+        <v>281007</v>
       </c>
       <c r="F763" s="2">
-        <v>599013</v>
+        <v>278405</v>
       </c>
       <c r="G763" s="2">
-        <v>593567</v>
+        <v>275804</v>
       </c>
       <c r="H763" s="2">
-        <v>577230</v>
+        <v>273202</v>
       </c>
       <c r="I763" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764" s="1">
+        <v>763</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E764" s="2">
+        <v>288585</v>
+      </c>
+      <c r="F764" s="2">
+        <v>285913</v>
+      </c>
+      <c r="G764" s="2">
+        <v>283240</v>
+      </c>
+      <c r="H764" s="2">
+        <v>280568</v>
+      </c>
+      <c r="I764" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765" s="1">
+        <v>764</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E765" s="2">
+        <v>289878</v>
+      </c>
+      <c r="F765" s="2">
+        <v>287194</v>
+      </c>
+      <c r="G765" s="2">
+        <v>284510</v>
+      </c>
+      <c r="H765" s="2">
+        <v>281826</v>
+      </c>
+      <c r="I765" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766" s="1">
+        <v>765</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E766" s="2">
+        <v>292223</v>
+      </c>
+      <c r="F766" s="2">
+        <v>289517</v>
+      </c>
+      <c r="G766" s="2">
+        <v>286812</v>
+      </c>
+      <c r="H766" s="2">
+        <v>284106</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767" s="1">
+        <v>766</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E767" s="2">
+        <v>293069</v>
+      </c>
+      <c r="F767" s="2">
+        <v>290355</v>
+      </c>
+      <c r="G767" s="2">
+        <v>287642</v>
+      </c>
+      <c r="H767" s="2">
+        <v>284928</v>
+      </c>
+      <c r="I767" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768" s="1">
+        <v>767</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E768" s="2">
+        <v>30591</v>
+      </c>
+      <c r="F768" s="2">
+        <v>30308</v>
+      </c>
+      <c r="G768" s="2">
+        <v>30025</v>
+      </c>
+      <c r="H768" s="2">
+        <v>29741</v>
+      </c>
+      <c r="I768" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769" s="1">
+        <v>768</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E769" s="2">
+        <v>167400</v>
+      </c>
+      <c r="F769" s="2">
+        <v>165850</v>
+      </c>
+      <c r="G769" s="2">
+        <v>164300</v>
+      </c>
+      <c r="H769" s="2">
+        <v>162750</v>
+      </c>
+      <c r="I769" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770" s="1">
+        <v>769</v>
+      </c>
+      <c r="B770" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E770" s="2">
+        <v>506523</v>
+      </c>
+      <c r="F770" s="2">
+        <v>501833</v>
+      </c>
+      <c r="G770" s="2">
+        <v>497143</v>
+      </c>
+      <c r="H770" s="2">
+        <v>492453</v>
+      </c>
+      <c r="I770" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771" s="1">
+        <v>770</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E771" s="2">
+        <v>376364</v>
+      </c>
+      <c r="F771" s="2">
+        <v>372879</v>
+      </c>
+      <c r="G771" s="2">
+        <v>369394</v>
+      </c>
+      <c r="H771" s="2">
+        <v>365909</v>
+      </c>
+      <c r="I771" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772" s="1">
+        <v>771</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E772" s="2">
+        <v>270669</v>
+      </c>
+      <c r="F772" s="2">
+        <v>268162</v>
+      </c>
+      <c r="G772" s="2">
+        <v>265656</v>
+      </c>
+      <c r="H772" s="2">
+        <v>263150</v>
+      </c>
+      <c r="I772" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773" s="1">
+        <v>772</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E773" s="2">
+        <v>379151</v>
+      </c>
+      <c r="F773" s="2">
+        <v>375641</v>
+      </c>
+      <c r="G773" s="2">
+        <v>372130</v>
+      </c>
+      <c r="H773" s="2">
+        <v>368619</v>
+      </c>
+      <c r="I773" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774" s="1">
+        <v>773</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E774" s="2">
+        <v>3110797</v>
+      </c>
+      <c r="F774" s="2">
+        <v>3081994</v>
+      </c>
+      <c r="G774" s="2">
+        <v>3053190</v>
+      </c>
+      <c r="H774" s="2">
+        <v>3024386</v>
+      </c>
+      <c r="I774" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775" s="1">
+        <v>774</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D775" s="1">
+        <v>359.0</v>
+      </c>
+      <c r="E775" s="2">
+        <v>359000</v>
+      </c>
+      <c r="F775" s="2">
+        <v>359000</v>
+      </c>
+      <c r="G775" s="2">
+        <v>359999</v>
+      </c>
+      <c r="H775" s="2">
+        <v>359999</v>
+      </c>
+      <c r="I775" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>